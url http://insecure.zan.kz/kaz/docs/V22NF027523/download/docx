--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ebb8b1" w14:textId="8ebb8b1">
+    <w:p w14:paraId="17475ee" w14:textId="17475ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Амангелді ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Амангелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Амангелді ауданы әкімдігінің 2022 жылғы 4 сәуірдегі № 63 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 11 сәуірде № 27523 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Амангелді ауданы әкімдігінің 28.05.2025 </w:t>
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Амангелді ауданы әкімдігінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 58</w:t>
+        <w:t>№ 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -210,110 +210,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 16-5) тармақшасына сәйкес Амангелді ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Амангелді ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
+      1. Қоса беріліп отырған Амангелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Амангелді ауданы әкімдігінің 28.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 58</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Амангелді ауданы әкімдігінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -534,1222 +534,829 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т. Карбозов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...277 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімдіктің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2022 жылғы 28 қаңтардағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 12 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бекітілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Амангелді ауданының елді меке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ндеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Қостанай облысы Амангелді ауданы әкімдігінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Амангелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-3-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 8) тармақшасына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бірыңғай сәулет стилінің тұжырымдамасын "Амангелді ауданы әкімдігінің құрылыс, сәулет және қала құрылысы бөлімі" коммуналдық мемлекеттік мекемесі (бұдан әрі – сәулет органы) әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Амангелді ауданы әкімдігінің тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі бөлімі" коммуналдық мемлекеттік мекемесінің (бұдан әрі – бюджеттік бағдарламаның әкімшісі) сәулет органмен бірлесіп, Амангелді ауданының елді мекендеріне бірыңғай сәулет стилінің бекітілген тұжырымдамасы негізінде бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Амангелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің бекітілген тізбесі негізінде жергілікті бюджет қаражаты болған кезде бюджеттік бағдарламаның әкімшісі мынадай жұмыстарды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Амангелді ауданы бірыңғай сәулет стилінің бекітілген тұжырымдамасын бекіте отырып, көппәтерлі тұрғын үйлердің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйлердің пәтер және тұрғын емес үй-жайларының меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізу туралы шешім қабылдай отырып, пәтерлер және тұрғын емес үй-жайлар меншік иелерінің жиналысын ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жұмыстары жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс оң шешім қабылдаған жағдайда, бюджеттік бағдарламаның әкімшісі құрылыс нормаларының талаптарына сәйкес құрамы мен көлемін айқындау үшін кондоминиум объектісінің ортақ мүлкіне техникалық тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру үшін ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру техникалық зерттеп-қарауды ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру құқығына тиісті аттестаты бар сарапшылар не құрамында аттестатталған сарапшылары бар аккредиттелген ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру қорытындысы бойынша бюджеттік бағдарламаның әкімшісі жергілікті бюджет қаражаты есебінен тиісті жобалар жөніндегі сараптама қорытындысын ала отырып, ағымдағы жөндеудің сметалық есебін әзірлеу немесе сыртқы қабырғаларын, шатырларын реконструкциялау, күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жобалау тиісті лицензиялары бар мамандандырылған ұйымдармен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алу бюджеттік бағдарлама әкімшісімен Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнамасына сәйкес, бюджеттік бағдарлама әкімшісі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Амангелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...830 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>