--- v0 (2025-11-02)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bbc7baf" w14:textId="bbc7baf">
+    <w:p w14:paraId="dfa8313" w14:textId="dfa8313">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облыстық мәслихатының 2021 жылғы 12 қарашадағы № 117 "Қостанай облысында ауызсумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды топтық және оқшау жүйелерінен халыққа берілген ауызсудың бір текше метрі үшін төлемақы мөлшерін бекіту туралы" шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы мәслихатының 2022 жылғы 7 желтоқсандағы № 252 шешімі. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 13 желтоқсанда № 31082 болып тіркелді</w:t>
+        <w:t>Қостанай облысы мәслихатының 2022 жылғы 7 желтоқсандағы № 252 шешімі. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 13 желтоқсанда № 31082 болып тіркелді. Күші жойылды - Қостанай облысы мәслихатының 2026 жылғы 2 наурыздағы № 273 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қостанай облысы мәслихатының 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қостанай облыстық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -471,55 +549,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -849,35 +949,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>