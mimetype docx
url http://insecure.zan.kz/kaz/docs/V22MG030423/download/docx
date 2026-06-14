--- v0 (2025-11-08)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4075d5f" w14:textId="4075d5f">
+    <w:p w14:paraId="e0ea7e6" w14:textId="e0ea7e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мұнайлы ауданы бойынша бірыңғай сәулеттік келбетті беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Мұнайлы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы Мұнайлы ауданы әкімдігінің 2022 жылғы 11 қазандағы № 250-қ қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 7 қарашада № 30423 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбы жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімдігінің 27.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -171,55 +209,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Мұнайлы ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Қоса беріліп отырған Мұнайлы ауданы бойынша бірыңғай сәулеттік келбетті беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мұнайлы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімдігінің 27.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Мұнайлы ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -421,1064 +541,780 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мұнайлы ауданы әкімдігінің</w:t>
+              <w:t xml:space="preserve">Мұнайлы ауданы әкімдігінің </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">2022 жылғы 11 қазандағы </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>2022 жылғы 11 қазандағы</w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 250-қ қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мұнайлы ауданы бойынша бірыңғай сәулеттік келбетті беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Мұнайлы ауданына бірыңғай сәулеттік келбетті беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімдігінің 27.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1-тарау Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мұнайлы ауданы бойынша бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Мұнайлы ауданы бойынша бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+      1. Осы Мұнайлы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Мұнайлы ауданына бірыңғай сәулеттік келбетті беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай сәулеттік стиль - құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және ұялы байланыс операторларының меншігі болып табылатын телекоммуникациялық жабдықтан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...25 lines deleted...]
-        <w:t>кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Мұнайлы аудандық тұрғын үй-коммуналдық шаруашылығы, жолаушы көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) ауданға бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      4. "Мұнайлы аудандық құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағиданың 3-тармағында көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін ауданның бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      5. Мұнайлы ауданы әкімдігі мынадай іс-шараларды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін ауданның бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялау, жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      7. Жиналыспен теріс шешім қабылданған жағдайда, бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялау, жөндеу жөніндегі жұмыстар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+      8. Жиналыспен оң шешім қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемі мен түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемі мен түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Мұнайлы аудандық тұрғын үй-коммуналдық шаруашылығы, жолаушы көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) ауданға бірыңғай сәулеттік келбет беру үшін қасбеттерге, шатырларға ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      10. Көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларын, шатырларын ағымдағы жөндеудің сметалық есебін әзірлеу немесе реконструкциялауға, күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Мұнайлы аудандық құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың 3-тармағында көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін ауданның бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+      11. Сараптаманың оң қорытындысын алғаннан және көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын ағымдағы жөндеудің сметалық құны немесе реконструкциялауға, күрделі жөндеуге жобалау-сметалық құжаттамасы бекітілгеннен кейін Бөлім бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындаған тәртіпке сәйкес бюджеттік өтінім жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мұнайлы ауданының әкімдігі мынадай іс-шараларды ұйымдастырады:</w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алу Бөліммен мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін ауданның бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+      13. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды Бөліммен техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып, жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көппәтерлі тұрғын үйдің қасбетіне, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      14. Мұнайлы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...276 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>