--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8b65023" w14:textId="8b65023">
+    <w:p w14:paraId="4a67215" w14:textId="4a67215">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Осакаров ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Қағидасын және мөлшерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Осакаров аудандық мәслихатының 2022 жылғы 24 қаңтардағы № 179 шешімі. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қаңтарда № 26672 болып тіркелді</w:t>
+        <w:t>Қарағанды облысы Осакаров аудандық мәслихатының 2022 жылғы 24 қаңтардағы № 179 шешімі. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қаңтарда № 26672 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -471,310 +471,563 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Осакаров аудандық мәслихатының</w:t>
+              <w:t>Осакаров аудандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы 24 қаңтардағы</w:t>
+              <w:t>мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2022 жылғы 24 қантардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 179 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осакаров ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Қағидасы және мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z33" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – Қарағанды облысы Осакаров аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49/477</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ереже</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қағида "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасының </w:t>
-[...39 lines deleted...]
-      2. Әлеуметтік қолдауды тағайындау уәкілетті орган – "Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен жүзеге асырылады.</w:t>
+      1. Осы Қағида "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Осакаров ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына (бұдан әрі – мамандар) бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ағымдағы шот – банктік шот шарты негізінде банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым ашатын банктік шот;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық көрсетілетін қызметтер – тұтынушыға ұсынылатын, қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқыс әкетуді, лифтілерге қызмет көрсетуді қамтитын қызметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әлеуметтік қолдауды тағайындау уәкілетті орган – "Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – ММ) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Әлеуметтік қолдау көрсету тәртібі және мөлшері</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+        <w:t xml:space="preserve"> 2 тарау. Мамандарға бюджет қаражаты есебінен коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау мемлекеттік ұйымдардың бірінші басшылары бекіткен жиынтық тізімдер (бұдан әрі - тізім) негізінде мамандардан өтініштер талап етілмей, екінші деңгейдегі банктер, қаржы нарығын және қаржы операцияларын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы мамандардың ағымдағы шоттарына аудару арқылы ақшалай нысанда мемлекеттік ұйымдардың мамандарына бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік қолдау Осакаров ауданы аумағындағы ауылдық елді мекендерде тұрақты тұратын және жұмыс істейтін мамандарға көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік қолдау жылыны бір рет бюджет қаражаты есебінен 15 (он бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әлеуметтік қолдау көрсетуге арналған шығыстарды қаржыландыру Осакаров ауданының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік қолдау көрсету туралы шешім қабылдау мерзімі тізім түскен күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ММ маманы мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының тізімдерін 8 (сегіз) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Осакаров ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алуға, алушылардың өтініштерін талап етпей, мемлекеттік ұыймдардың бірінші басшыларымен бекітілген жинақ тізім негізінде, екінші деңгейдегі банктер арқылы көрсетіледі. </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      10. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74 - баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік ұйымдардың бірінші басшылары ұсынған тізімдер сәйкес келмеген жағдайда, ММ алдын ала шешім туралы, әлеуметтік қолдау көрсетуден бас тарту туралы, сондай-ақ алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы мемлекеттік ұйымдардың бірінші басшыларын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізімдерді қарау нәтижелері бойынша ескертулер болмаған кезде ММ оң шешім қабылдайды және әлеуметтік қолдау төлемдерін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>