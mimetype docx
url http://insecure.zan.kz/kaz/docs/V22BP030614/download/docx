--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64d827c" w14:textId="64d827c">
+    <w:p w14:paraId="e9ba6ee" w14:textId="e9ba6ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сандықтау ауданының бірыңғай сәулет келбетін беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларын ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Сандықтау ауданының бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақмола облысы Сандықтау ауданы әкімдігінің 2022 жылғы 15 қарашадағы № А-11/287 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 18 қарашада № 30614 болып тіркелді. Тақырыбы жаңа редакцияда - Ақмола облысы Сандықтау ауданы әкімдігінің 2026 жылғы 4 наурыздағы № А-2/45 қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Сандықтау ауданы әкімдігінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Тұрғын үй қатынастары туралы" Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -244,74 +282,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Сандықтау ауданының бірыңғай сәулет келбетін беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларын ұйымдастыру және жүргізу </w:t>
+      1. Қоса беріліп отырған Сандықтау ауданының бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Сандықтау ауданы әкімдігінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Сандықтау ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -608,450 +708,416 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сандықтау ауданының бірыңғай сәулет келбетін беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларын ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Ақмола облысы Сандықтау ауданы әкімдігінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Сандықтау ауданының бірыңғай сәулет келбетін беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларын ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасы "Тұрғын үй қатынастары туралы" Заңының 10-3-бабының 2-тармағының </w:t>
+      1. Осы Сандықтау ауданының бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасы "Тұрғын үй қатынастары туралы" Заңының 10-3-бабының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Сандықтау ауданының бірыңғай сәулет келбетін беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларын ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Сандықтау ауданының бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және ұялы байланыс операторларының меншігі болып табылатын телекоммуникациялық жабдықтан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...281 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Сандықтау ауданының тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) Сандықтау ауданының бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларына, шатырларына реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Сандықтау ауданының құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін Сандықтау ауданының бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сандықтау ауданының әкімдігі мынадай іс-шараларды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1059,385 +1125,337 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланған жұмыстар және оларды жүргізудің мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көппәтерлі тұрғын үйдің қасбетін, шатырын жөндеу жұмыстарын жүргізуге келісім беру немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын жөндеу жұмыстарын жүргізуге келісім беру немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыста теріс шешім қабылданған жағдайда, бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын жөндеу жөніндегі жұмыстар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыстың оң шешімі қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (ағымдағы немесе күрделі) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемін, жөндеу үлгісін (ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көппәтерлі тұрғын үй сыртқы қабырғаларын, шатырларын техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларын, шатырларын рекострукциялау, ағымдағы жөндеудің сметалық есебін әзірлеу немесе күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау жұмыстарын ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сараптаманың оң қорытындысын алғаннан және ағымдағы жөндеудің сметалық құны немесе көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, күрделі жөндеудің жобалау-сметалық құжаттамасы бекітілгеннен кейін Бөлім бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындаған тәртіпке сәйкес бюджеттік өтінім жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Бөлім мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бөлім бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып, жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сандықтау ауданының бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...194 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1763,31 +1781,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>