--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a95caf8" w14:textId="a95caf8">
+    <w:p w14:paraId="c236b41" w14:textId="c236b41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Астрахан ауданында бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Астрахан ауданының елді мекендеріне біріңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу, жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақмола облысы Астрахан ауданы әкімдігінің 2022 жылғы 18 қарашадағы № А-11/218 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 21 қарашада № 30636 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тақырыбы жаңа редакцияда - Ақмола облысы Астрахан ауданы әкімдігінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,74 +210,174 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Астрахан ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Астрахан ауданына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары осы қаулының </w:t>
+      1. Астрахан ауданының елді мекендеріне біріңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу, жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекіту туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Астрахан ауданы әкімдігінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоса беріліп отырған Астрахан ауданына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Астрахан ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -536,836 +674,684 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астрахан ауданына бірыңғай сәулеттік келбет беруге бағытталған, көп пәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу ережелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда- Ақмола облысы Астрахан ауданы әкімдігінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Астрахан ауданына бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу қағидалары (бұдан әрі-қағидалар) – Қағидалары) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
+      1. Осы Астрахан ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау ағымдағы немесе күрделі жөндеу, жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Астрахан ауданына бірыңғай сәулеттік келбет беруге бағытталған, көп пәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Астрахан ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу бойынша іс-шараларды ұйымдастыру мен жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...178 lines deleted...]
-      9) пәтерлер, көп пәтерлі тұрғын үйдің тұрғын емес үй – жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) - дауыс беру арқылы кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты пәтерлер, тұрғын емес үй-жайлар меншік иелерінің ұжымдық талқылауы мен шешімдер қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай архитектуралық стиль – құрылыста пайдаланылатын, аумақты салудың белгілі бір ауданына, оның ішінде жеке құрылысқа тән бірыңғай белгілердің жиынтығы. Негізгі параметрлер-сыртқы түрі, архитектуралық стилі, түс схемасы, қабаттылық, әрлеу материалдары. Жеке құрылыс ауданы үшін негізгі параметрлер-сыртқы келбеті, сәулеттік стилі, түс схемасы, қабаттылығы, әрлеу материалдары, қоршаулар, шатырдың түрі және учаске аумағындағы тұрмыстық ғимараттардың орналасуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және жеке (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 - тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау ағымдағы немесе күрделі жөндеу, жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Астрахан ауданының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) ауылдық округ әкімдерімен және Астрахан ауданының "Құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесімен бірлесіп ауданның елді мекендеріне бірыңғай сәулеттік келбет беруге сыртқы қабырғаларды, шатырды реконструкциялауды, ағымдағы немесе күрделі жөндеуді жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Астрахан ауданының "Құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін ауданның бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Астрахан ауданының әкімдігі келесі іс-шараларды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтер иелерімен, тұрғын емес үй-жайлар (олар болған кезде) Астрахан ауданының елді мекендеріне бірыңғай сәулеттік келбеті жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының меншік иелерін (олар болған кезде) жоспарланған жұмыстар және оларды өткізудің болжамды мерзімдері туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын жөндеу жұмыстарын жүргізуге, көлемі мен түрлерін таңдауға келісім беру немесе келіспеу туралы шешім қабылдау үшін, пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің (олар болған жағдайда) жиналысын ұйымдастыру және өткізу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер оған пәтер, тұрғын емес үй-жайлар иелерінің жалпы санының жартысынан көбі қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс сыртқы қабырғаларды, көппәтерлі тұрғын үйдің шатырларын реконструкциялау, жөндеу жөніндегі жұмыстарды теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік көрініс беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыс оң шешім қабылдаған кезде бөлім құрылыс нормаларының талаптарына сәйкес жұмыстардың көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) анықтау және олардың физикалық тозу дәрежесін белгілеу үшін әр көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыстардың көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) анықтау үшін әр көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сыртқы қабырғалардың, көппәтерлі тұрғын үйдің шатырларының техникалық жай-күйін тексеру қорытындысы бойынша Бөлім ағымдағы жөндеудің сметалық есебін әзірлеу немесе бірыңғай сәулеттік көрініс беруге бағытталған сыртқы қабырғаларды, шатырды реконструкциялауға, күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сараптаманың оң қорытындысын алғаннан және ағымдағы жөндеудің сметалық құнын немесе көппәтерлі тұрғын үйлердің сыртқы қабырғаларды, шатырын реконструкциялау, күрделі жөндеудің жобалау-сметалық құжаттамасын бекіткеннен кейін Бөлім бюджеттік өтінім жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Бөлім мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын адамдарды тарта отырып, Бөлім жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Астрахан ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражатынан жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...428 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1691,31 +1677,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>