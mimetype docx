--- v0 (2025-11-08)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6ca579" w14:textId="e6ca579">
+    <w:p w14:paraId="e0a95d4" w14:textId="e0a95d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -617,2395 +617,4695 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қосшы қаласы аумағындағы сайлау учаскелері</w:t>
+        <w:t xml:space="preserve"> Қосшы қаласындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Қосшы қаласы әкімінің 29.12.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Қосшы қаласы әкімінің 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 04-06</w:t>
+        <w:t>№ 05-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен; өзгеріс енгізілді - Ақмола облысы Қосшы қаласы әкімінің 24.05.2023 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң күшіне енеді) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылымдалғы элемент</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 740 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сайлау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сайлау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орталығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақмола</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қосшы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаласы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, "Лесная поляна" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кешені</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 61, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақмола</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қосшы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаласы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлімінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қосшы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаласының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мектеп-гимназиясы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коммуналдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекаралары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: "Лесная поляна" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кешені</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24, 27, 28, 28/1, 30, 31, 32, 33, 34, 34/1, 35, 35/1, 36, 41, 43, 44, 45, 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы қайта қарау</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсынылып отырған қайта қарау</w:t>
+№ 741 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, "Лесная поляна" тұрғын үй кешені, 18/1, Ақмола облысы білім басқармасының Қосшы қаласы бойынша білім бөлімінің "Қосшы қаласының №2 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: "Лесная поляна" тұрғын үй кешені 13, 13/1, 14, 14/1, 14/2, 15, 16, 37, 38, 39, 40, 42, 47, 48, 49, 50, 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негіздеме</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+№ 742 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, Ғани Әбсағитов көшесі, 7-үй, Ақмола облысы білім басқармасының Қосшы қаласы бойынша білім бөлімінің "Қосшы қаласының Рахымжан Қошқарбаев атындағы №1 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: Алтын қазық көшесі – 1, 1/1, 1 А, 1 Б, 2, 2/2, 3, 3/3, 3 А, 4, 4/4, 4 А, 5, 5/5, 6, 6/6, 8 А, 14, 42;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика көшесі – 18 Б, 18 Г, 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-жол жоғарыда аталған шешіммен толықтырылсын</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 740 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-Шекарасы: "Лесная поляна" тұрғын үй кешені - 24, 27, 28, 28/1, 30, 31, 32, 33, 34, 35, 36, 41.</w:t>
+№ 743 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, "Лесная поляна" тұрғын үй кешені, 18/1, Ақмола облысы білім басқармасының Қосшы қаласы бойынша білім бөлімінің "Қосшы қаласының №2 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: "Лесная поляна" тұрғын үй кешені 17, 18, 20, 22, 23, 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 740 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-Шекарасы: "Лесная поляна" тұрғын үй кешені 34,35,36,37,38,39,41,42,43.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасындағы сайлау туралы" Заң</w:t>
-[...107 lines deleted...]
-Қосшы қаласының кейбір сайлау учаскелерінде сайлаушылар саны бір сайлау учаскесіне үш мың сайлаушының ең жоғарғы мәніне жақындады.</w:t>
+№ 744 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола облысы, Қосшы қаласы, Әліби Жангелдин көшесі, 16, "Бизнес – академиясы "Дара" мектеп-лицейі" ғимараты, "Silk-Road corporation" жауапкершілігі шектеулі серіктестігі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, Әліби Жангелдин көшесі, 16, "Silk-Road corporation" жауапкершілігі шектеулі серіктестігінің "Дара" бизнес-академиясы мектеп-лицейінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: "Нұра-Есіл 9" коттедж қалашығы – 1/1, 1 В, 2/1, 2 В, 3, 3/1, 3А, 3 В, 4, 5, 5 Б, 6, 6/1, 6 Б, 7, 7/1, 8, 8 А, 8 Б, 9, 9 А, 9 Б, 10, 10 А, 11/1, 11 А, 11 В, 12 А, 12 Б, 12 В, 12/1, 13, 13 Б, 14, 15, 16, 17, 18, 19, 20 А, 21 Б, 22, 22 А, 23, 24, 24 Б, 27 А, 28 Б, 29, 29 А, 30, 30/1, 30/8, 30/9, 30/12, 31, 31 А, 33, 34, 36 А, 38, 38 А, 39, 40, 41 Б, 41 В, 42, 42 Б, 42 В, 43, 43 Б, 43 В, 44, 44 Б, 44 В, 45, 46, 46 А, 47, 47 А, 50, 57 А, 62, 70, 74, 77, 81, 83, 111, 114, 141, 152, 154, 204, 210, 212, 216, 240;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хантау – 1, 2, 3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абылай хан көшесі – 26, 27, 28, 29, 30, 48, 59, 69, 73, 80, 88, 90 А, 98, 100, 107, 117, 124, 129, 157, 168, 169, 174, 177;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаттық көшесі – 1, 2, 2/1, 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/2, 16, 16 А, 17, 17 А, 18, 19, 20, 21, 21/1, 21 А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 39, 39 А, 45;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақан сері көшесі – 1, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11 А, 12, 13, 14, 15, 15 А, 16, 17, 17 А, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 31, 31 А, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45 А, 46, 47, 48, 49, 50, 50 А, 51, 52, 52/1, 52 А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67 А, 68, 70, 71, 72, 73, 79, 81, 84, 85, 87, 89, 95, 97, 99, 103, 105, 109, 111, 119, 121, 129;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әліби Жангелдин көшесі – 1, 1/1, 1/3, 2 В, 2 Д, 3, 4, 4/1, 4/3, 4 Б, 4 Г, 4 Д, 5, 7, 8, 8 Б, 9, 10, 10 А, 10 Б, 11, 11 Б, 12, 13 А, 14, 16, 17, 18, 21 А, 38;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді Иманов көшесі – 1, 2, 3, 4, 5, 6, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37 Б, 38, 38 А, 39, 40, 40 А, 41, 42, 43, 44, 45, 46, 47, 48, 49, 52, 54, 55, 56, 57, 58, 60, 61, 63, 65, 66, 67, 68, 70, 71, 72, 73, 75, 78, 82, 84, 86;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VIP қалашығы – 5, 11, 16 Б, 40 Б, 370;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлік Ғабдуллин көшесі – 1, 2, 3, 4, 5, 5 А, 6, 7, 7 А, 8, 8 А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 28, 28 Б, 29, 30, 31, 32, 34, 35, 36, 37 А, 37 Б, 38 А, 40, 41, 42, 44, 45, 46, 47, 48, 50, 51, 52, 54, 55, 57, 63, 70, 79, 85/1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сүйінбай көшесі – 1, 2, 2 А, 4, 6, 7, 8, 9, 12, 13, 14, 14А, 16, 16 А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 29 А, 30, 30/1, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63 А, 64, 66, 67, 68, 68 А, 69, 72, 73, 74, 76, 77, 78, 80, 82, 92, 94, 100, 102, 106, 108, 110, 112, 114, 116, 118, 120, 128;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажымұқан көшесі – 3, 4, 9, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлихан Бөкейхан көшесі – 1, 2, 3, 5, 14, 19;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балуан Шолақ көшесі – 9, 10, 13, 20, 21, 23, 25;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кейкі батыр көшесі – 5, 11, 12, 13, 14, 15, 16, 17, 21, 22, 23, 24, 26, 27, 28, 29;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қобыланды батыр көшесі – 3, 8, 9, 12, 14, 16, 17, 19, 21, 23, 24, 25, 26;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамбар батыр көшесі – 5, 6, 7, 8, 9, 12, 13, 14, 15, 21, 22, 23, 24;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Едіге көшесі – 6, 10, 17, 19, 21, 22, 23, 24, 25, 26;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұран көшесі – 21, 22;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арқалық көшесі – 1, 2, 3, 4, 5, 6, 28, 32, 32/1, 50, 52, 56, 58, 62, 64, 68, 70, 72;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағанат көшесі – 1, 2, 3, 4, 5, 6, 7;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есім хан көшесі – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекел хан көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 25, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі – 34;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қасым хан көшесі – 1, 2, 3, 4, 5, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 28, 35, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар көшесі – 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 26А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алакөл көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зайсан көшесі – 1, 2, 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34/1, 35, 37, 38, 39, 41, 42, 43А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейімбет Майлин көшесі – 4А, 11;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш көшесі – 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 15, 17, 21;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каспий көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арал көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ханкөл көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берел көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр көшесі – 1, 2, 3, 4, 5, 6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалқаман көшесі – 1, 3, 5, 7;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асанқайғы жырау көшесі – 4, 5, 6, 7, 7/1, 8, 9, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 54, 56, 64;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баян сұлу көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28 А, 29, 30, 32, 33, 43, 44, 45, 46, 62, 63, 66, 68, 73, 79, 85, 89, 93, 94, 97, 98, 102, 108;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұқар жырау көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 16, 17, 18, 19, 20, 21, 22, 23, 29, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 53, 54, 55, 56, 58, 59, 60, 61, 63, 65;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дарабоз көшесі – 1, 2, 3, 7, 13, 14, 17, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іле көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еділ көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жайық көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі – 44 А, 44 Б, 45, 46, 47, 48, 50, 51, 52, 54, 55, 56, 56 А, 58, 58 А, 62, 64, 66, 66А, 68, 70;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайрат Рысқұлбеков көшесі – 5, 6, 7, 8, 9, 10, 11, 12, 17, 25, 26, 27, 30, 33, 78, 80, 82;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорқыт ата көшесі – 1, 2, 2 А, 4, 6, 6А, 7, 7/1, 8, 9, 10, 12, 14, 16, 18;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күлтегін көшесі – 24, 25, 28, 30, 31, 32, 35, 36, 40, 41, 49, 50, 51, 56, 60, 63, 64, 67, 70, 76;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махмұт Қашқари көшесі – 14, 17, 18, 31, 32, 34, 50/1, 52, 64, 74, 78;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шәмші Қалдаяқов көшесі – 8, 17, 22, 23, 27, 30, 37, 45, 46, 50, 51, 55, 59, 69, 70, 77, 84, 87, 97, 97/1, 98, 100, 101;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шырақ көшесі – 1, 1 А, 2, 2 А, 4, 5, 6, 8, 9.Шәкен Айманов көшесі – 2, 4, 6, 7;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыарқа көшесі – 15, 24, 27, 41, 42, 43, 44, 47, 50, 54, 56, 58, 61, 63, 72;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоныкөк көшесі – 20, 35, 41, 49, 54, 61, 74, 77, 78, 79, 81, 83, 90;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрар Рысқұлов көшесі – 1, 1 А, 2, 2/1, 2 А, 4, 5, 6, 7, 8, 9/1, 11, 11 А, 14, 15, 16;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика көшесі – 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғарыда көрсетілген шешімге қосымшаның 2-жолы</w:t>
+№ 745 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, Ғани Абсагитов көшесі, 7, Қосшы қаласының білім бөлімінің "№1 жалпы білім беретін мектеп (Рахымжан Қошқарбаев атындағы)" коммуналдық мемлекеттік мекемесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: Абай Құнанбайұлы көшесі – 1, 1/1, 1/3, 1 А, 1 Б, 1 В, 2, 2/1, 2 А, 2 Б, 3, 3 А, 3 Б, 4, 5, 6, 6 А, 6 Б, 7, 8, 9, 10, 10 А, 10 Б, 10 В, 11, 11 А, 12, 12/1, 12 А, 12 Б, 13, 13/2, 14, 15, 17, 19, 21, 22, 23, 27, 27 А, 29; Ақжайық көшесі – 1, 2, 2/2, 2 Б, 2 В, 2/3, 2/4, 2 А, 3, 4, 5, 6, 6 А, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18 А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28/1, 29, 31, 32, 33, 35, 37, 39, 41, 45, 49, 53, 53 А, 57, 59, 59 А, 65, 65 А, 65 Б; Бауыржан Момышұлы көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9 А, 10, 10 А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29, 30, 30 А, 32, 32 А; Ғани Абсагитов көшесі – 1, 1/1, 1/2, 2, 3, 4, 5, 6, 7, 9, 11; Дина Нұрпейісова көшесі – 11, 21А, 56, 91, 24; Ғарифолла Амансугуров көшесі – 1, 2, 3, 4, 4 А, 5, 5 А, 5/1, 6, 6 Б, 7, 7 А, 8, 9, 10, 11, 12, 16, 17, 17 А, 18, 18 А, 19, 20, 21, 21 А, 22, 23; Әбілқайыр хан көшесі – 1, 9, 30, 34, 61; Керей хан көшесі – 1, 2, 3, 4 А, 5, 6, 6 А, 7, 7 А, 8, 9, 9 А, 10, 10 А, 12, 16, 18, 24, 26; Айтмағамбет Есмағамбетұлы көшесі – 1, 1/1, 2, 2 Б, 3, 3 А, 4, 5, 6, 6 А, 7, 8, 9, 10, 10 А, 11, 12, 12/1, 12/6, 12 А, 13, 14, 14 А, 15, 15/1, 16, 17, 18, 19, 19 А, 20, 20/1, 21, 21 А, 22, 24, 25 А, 26, 26/1, 27, 28, 29, 30, 31, 31 А, 33, 33 А, 34, 36, 36 А, 37, 38, 40, 46, 46 А, 47, 48, 49, 50, 55, 56, 60, 113; Райымбек батыр көшесі – 1, 1/1, 3 Б, 4, 5, 6, 7, 7/1, 8, 8 А, 9, 10, 12; Хақназар хан көшесі – 1, 2, 3, 4, 5, 6, 6 А, 7, 9, 10, 11, 42/1; Жәнібек хан көшесі – 1, 2, 3, 4, 5, 6, 7; Махамбет Өтемісұлы көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; Мұқағали Мақатаев көшесі – 1, 2, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 10 А, 11, 11 А, 12, 13, 14, 17, 18, 19, 20, 20 А, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 29, 29 А, 30, 30 А, 31, 33, 33 А, 33 Б, 34, 34 А; Нұра көшесі – 1, 1 А, 2, 3, 4, 5, 6, 6 А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 26, 27, 28, 30, 31, 31 А, 32, 34, 36, 38; Республика көшесі – 26, 30, 32, 34, 36 А, 45 А, 46, 48, 48 А, 50, 50 А, 52, 58, 60, 62, 64, 66, 66 А, 159; Сәкен Сейфуллин көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 8 А, 9, 9 А, 10, 11, 11 А, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 22 А, 23, 25, 25 А, 27, 27 А, 29, 29 А, 30, 31, 33, 33/1, 35, 38, 39, 41, 43, 43 А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саркырама көшесі – 1, 1 Б, 1 Д, 2, 2/1, 2/3, 2/4, 2/5, 2 В, 2 Г, 3, 3/1, 3 В, 4, 6, 6 А, 7, 7 А, 8, 8 А, 9, 10, 11, 13, 13 А, 15, 15 Б, 16, 17, 17 А, 17 Б, 19, 20, 21, 22, 23, 23 А, 24, 24 А, 25, 26, 28, 28 А, 30, 31, 32, 33, 34, 35, 36, 36 А, 37, 38, 39, 41, 43, 44 А, 45;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі – 4, 5, 6, 8, 9, 9 А, 10, 10 А, 11, 12, 12 А, 13, 16, 17, 19, 20, 21, 23, 23/1, 24, 25, 25 Б, 31, 34, 34 А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоқан Уәлиханов көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 11 А, 12, 12 А, 13, 13 А, 14, 14 А, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 24/1, 24 Б, 25, 26, 27, 28, 29, 30, 30 А, 31 А, 32, 33, 34, 44, 44 А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола көшесі – 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 17, 19, 21, 22, 24, 25, 26, 27, 28;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкшетау көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 22, 23, 25, 27, 29, 30, 33;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алаш көшесі – 8, 8/1, 12, 13, 24, 26, 50;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазанат көшесі – 10, 37;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халифа Алтай көшесі – 2, 4, 6, 8, 10, 12, 14, 16;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әл-Фараби көшесі – 1, 2, 4, 5, 6, 7, 8, 8/1, 8/2, 9, 10, 11, 12, 13, 14, 14 А, 14 Б, 17, 18, 19, 20, 21, 23, 23 А, 24, 27, 29, 31, 35, 37, 51, 53, 61;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22 А, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Береке көшесі – 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі – 1, 3, 5, 6, 8, 9, 10, 11, 13, 14, 15, 18, 19, 20, 21, 24, 30, 34, 36, 40, 42, 49, 54;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егемендік көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 36, 40, 42, 44 А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі – 1, 1/1, 1 А, 1 В, 2, 3, 3 А, 4, 5, 6, 6 А, 7, 8, 9, 10, 11, 12, 13, 14, 14 А, 15, 16, 17, 18, 19, 19 А, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37 А, 38, 38 А, 39, 40, 43, 44, 46, 48, 50, 52, 54;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолмагамбет Қалиев көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қасым Қайсенов көшесі – 1, 3, 5, 8/1, 8/2, 8/3, 8/4, 10/2, 10/3, 11, 12/6, 13.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 741 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-Шекарасы: "Лесная поляна" тұрғын үй кешені – 13, 13/1, 14, 14/1, 14/2, 15, 16, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 741 сайлау учаскесі</w:t>
-[...50 lines deleted...]
-          <w:p/>
+№ 746 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, "Лесная поляна" тұрғын үй кешені, 18/1, Қосшы қаласының білім бөлімінің "№2 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: "Лесная поляна" тұрғын үй кешені – 10, 12, 19, 21, 25, 29.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғарыда көрсетілген шешімге қосымшаның 4-жолы</w:t>
+№ 747 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, "Лесная поляна" шағын ауданы, 2-квартал, 8-құрылыс, Қосшы қаласының білім бөлімінің "№3 мектеп-лицейі" коммуналдық мемлекеттік мекемесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: "Лесная поляна" тұрғын үй кешені – 3, 4, 4/1, 5, 6, 7, 8, 9, 11.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 743 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-Шекарасы: "Лесная поляна" тұрғын үй кешені - 17, 18, 20, 22, 23, 26.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 743 сайлау учаскесі</w:t>
-[...50 lines deleted...]
-          <w:p/>
+№ 748 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, "Лесная поляна" тұрғын үй кешені, 2-орам, 8-құрылыс, "Ақмола облысы білім басқармасының Қосшы қаласы бойынша білім бөлімі Қосшы қаласының № 3 мектеп-лицейі" коммуналдық мемлекеттік мекемесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: "Лесная поляна" тұрғын үй кешені – 1, 2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сиреневый сад" тұрғын үй кешені;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Balgyn" тұрғын үй кешені;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алтын дала" тұрғын үй кешені – 1, 2, 3, 4, 5, 6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-солтүстік орам – 6/1, 6/5, 7/7, 7/9, 7/11, 21, 27, 136, 128, 139, 146, 147, 148, 149, 155, 156, 158, 6740, 6744, 7111, 7160, 7686, 7691, 7692, 7708, 7719, 7732, 7742, 7753, 7761, 7796;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орынбор көшесі – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 26, 28, 32;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" шағын ауданы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бозоқ көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәулеткерей көшесі – 1, 1 А, 2, 3, 4, 4 А, 6, 6 А, 7, 7 А, 8;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ахмет Байтұрсынұлы көшесі – 1, 1 Б, 2 А, 3, 4, 5, 6, 7, 7 А, 8, 9, 11, 11 А, 12, 12 А, 13, 14, 14 А, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28 А, 29, 30, 32, 34, 36, 39, 40, 44, 47, 52, 54, 56, 60, 70;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-солтүстік орам – 5, 8, 31, 42, 43, 48;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылорда көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міржақып Дулатұлы көшесі – 1, 1 А, 2, 3, 4, 5, 5 А, 6, 7, 8, 9, 10, 10 А, 11, 12, 12/1, 13, 13 А, 14, 15, 16, 18, 20, 22, 24, 26;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика көшесі – 1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғарыда көрсетілген шешімге қосымшаның</w:t>
-[...17 lines deleted...]
- 7-жолы</w:t>
+№ 749 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, Жамбыл Жабаев көшесі, 24 А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: "Нұрай" тұрғын үй кешені, Республика көшесі 1/1Б, 2, 3, 4. "Aq Shanyraq" тұрғын үй кешені. "Шоколад" тұрғын үй кешені, Өкжетпес көшесі 1/1, 1/2; Астана көшесі – 2, 6, 27/1, 27, 38; Әйтеке би көшесі – 1, 2, 2 А, 2 Б, 2 В, 2 Г, 3, 3/1, 3 А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33 А, 51, 51 А, 53, 54 А, 55, 55 А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл Жабаев көшесі – 1, 2, 2 Б, 3, 4, 5, 6, 6 А, 7, 8, 8 А, 9, 10, 11, 13, 14, 15, 16, 17, 19, 19 А, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29, 30, 31, 32, 33 А, 35, 37, 37 А, 39, 41, 43, 45, 47, 47 А, 49, 51, 52, 52/1, 53, 55, 56, 57, 61, 63, 65, 69, 73, 75, 77 А, 83, 85, 87, 89, 131, 133;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазыбек би көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18, 19, 20, 21, 23, 25, 25 А, 27, 28, 29, 30, 31, 36, 38, 48, 50;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәншүк Мәметова көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 14;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлия Молдағұлова көшесі – 5, 29 А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қожа Ахмет Ясауи көшесі – 2, 2/1, 3, 4, 5, 6, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 17, 19, 21;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Асыл тұлик" шағын ауданы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төле би көшесі – 1, 1 А, 2 А, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асенбай Қалқабекұлы көшесі – 1, 2, 2/1, 3, 3/1, 3 Г, 4, 5, 6, 7, 7/2, 8, 9, 10, 10/1, 10/2, 11, 11/1, 12, 13, 14, 15, 16, 16 А, 17, 18, 19, 20, 20/1, 21, 22;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баубек батыр көшесі – 1, 2, 3, 3 Б, 4, 5, 5 А, 7, 7 А, 9, 9/1, 11, 13, 17, 17 А, 21, 21/1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөгенбай батыр көшесі – 2 А, 3, 4, 5, 5 А, 6, 7, 8, 9, 10, 11, 12, 12 А, 13, 14, 14 А, 15, 16, 17, 18, 19, 20, 20 А, 21, 22, 22 А, 24, 26, 28;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Генерал Сабыр Рақымов көшесі – 1, 3, 4, 5, 6, 8, 9, 12, 13, 13/1, 14, 15, 15 А, 18, 21, 22, 24, 25, 29, 30, 31, 32, 40, 40/1, 42;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дінмұхаммед Қонаев көшесі – 1, 2, 3, 4, 5, 6, 6 А, 7, 8, 9, 10, 11 А, 12, 12 А, 14, 16, 18, 20, 22;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыбырай Алтынсарин көшесі – 1, 2, 3, 34;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исатай Тайманұлы көшесі – 2 Б, 4, 4 А, 5, 6, 7 А, 7 Б, 8, 10, 11, 11 А, 12, 14 А, 15, 16/1, 17, 17 А, 18/1, 19 А, 20, 22, 24, 25 А, 28, 29, 32, 33, 38;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабанбай батыр көшесі – 1, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майбұлақ көшесі – 1, 1/1, 1 А, 1 Б, 3, 4, 4/1, 4 Б, 5, 6, 6 А, 6 Б, 7, 8, 10, 11, 13, 16, 17, 19, 20, 26, 28/1, 34, 35, 44, 45, 45 А, 46, 47, 48;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұхтар Әуезов көшесі – 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 28;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наурызбай батыр көшесі – 1, 2, 3, 4, 5, 6, 7, 7 А, 8, 9, 9 А, 10, 11, 12, 14;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлтан Бейбарыс көшесі – 1, 1 А, 2, 2 А, 3, 4, 6, 7, 8, 9, 10, 13, 15, 16, 17, 18, 21, 21 А, 22, 23, 24, 26, 36;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоғанас батыр көшесі – 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 7/1, 8, 10, 10 А, 13, 13/1, 14, 16, 16/1, 17, 18, 18/1, 18 А, 19, 19/1, 19/2, 20, 21, 23, 23/2, 24, 25, 26, 27/2, 28, 28/2, 29, 30, 31, 33, 34, 34/2, 35, 36, 36/2, 38, 38/1, 40, 42, 42 А, 43, 44, 44/1, 46, 47, 48, 49, 50, 51, 52, 52/1, 52/2, 52/3, 53, 55;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуке хан көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 746 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-Шекарасы: "Лесная поляна" тұрғын үй кешені - 10, 12, 19, 21, 25, 29.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 746 сайлау учаскесі</w:t>
-[...50 lines deleted...]
-          <w:p/>
+№ 750 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центр избирательного участка: Акмолинская область, город Косшы, улица Желтоксан 37/1, здание коммунального государственного учреждения "IT школа-лицей города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Қосшы қаласы, Желтоқсан көшесі 37/1, Ақмола облысы білім басқармасының Қосшы қаласы бойынша білім бөлімінің "Қосшы қаласының IT мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: Абылай хан көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бауыржан Момышұлы көшесі – 33, 34, 35, 35/1, 36, 36 А, 36 Б, 37, 38, 39, 39 А, 39 Б, 40, 41 А, 42, 43, 44, 44 А, 45, 46, 46 А, 47, 47 А, 49, 50, 52, 54, 55, 56, 56 А, 60, 62, 64, 68, 70, 72, 74;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозы Көрпеш көшесі – 6, 19, 37, 71, 73, 89, 108;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорқыт ата көшесі – 6/2, 9, 9/1, 9 А, 9 В, 11, 11 А, 11 В, 13, 15 А, 17 А, 18, 19, 20, 20 А, 21, 21 А, 22, 24, 25, 26, 27, 28, 29, 31, 37, 32, 34, 35, 36, 38, 40, 42, 42 А, 44, 46, 48, 50, 52, 54, 56, 66, 68;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұқағали Мақатаев көшесі – 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 45 А, 46, 47, 48, 49, 50, 51, 53, 53 А, 55, 55 А, 56, 58, 58 А, 59, 60, 61, 62, 63 А, 66, 67, 69, 71, 73, 74, 75, 76, 78;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра көшесі – 33, 37, 39, 40, 41 А, 42, 43, 44, 45, 46, 47, 47 А, 49, 49 А, 50, 51, 52, 53, 55, 55/1, 56, 57, 58, 59, 60, 60 А, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 78, 79, 81, 83, 84, 85, 87, 96 А, 106, 112;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәбит Мұқанов көшесі – 3, 4, 5, 8, 9, 11, 16, 22, 25, 35, 49, 51, 51А, 52, 60, 65, 89, 91, 97, 101, 105, 440;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәкен Сейфуллин көшесі – 34 А, 36, 38, 40, 40 А, 41, 42, 46, 47, 48, 49, 50, 50 А, 51, 52, 53, 53 А, 54, 55, 55 А, 55 Б, 56, 56 А, 57, 58, 58 А, 59, 60, 61, 64, 66, 69, 69 А, 76, 77, 80, 89, 90, 96;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі – 35, 36, 37 А, 37 Б, 38, 39, 40, 42, 42 А, 43 А, 44 А, 45, 46, 47, 48, 48 А, 49, 50 А, 51, 52, 52 А, 53, 54, 56, 58, 60, 60 А, 62, 63, 65, 68;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрар Рысқұлов көшесі – 18, 19, 20, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29 А, 30, 30 А, 31, 31 А, 32, 32/1, 32 А, 33, 34, 35, 35 А, 36, 37, 38, 40, 43, 46;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шәкен Айманов көшесі – 1, 10, 13, 14, 15, 16, 17, 18, 19, 20, 20 А, 21, 22, 23, 23 А, 24, 24 А, 25, 26 А, 27, 29 А, 35, 36, 37, 40, 41, 51, 53, 57, 63, 67, 67/1, 67 А, 69, 71, 81, 89;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоқан Уәлиханов көшесі – 36 А, 37 А, 38, 39, 40, 41, 42, 44, 45, 46, 46 А, 47, 48, 48 А, 49, 49 А, 49 Б, 50, 51, 52, 54, 55 А, 56, 57, 58, 59, 60, 61, 62, 64, 65, 65 А, 66, 67, 68, 69, 70, 71, 72, 76, 78, 82, 86, 100;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шырақ көшесі – 10, 11, 13, 15 А, 15 Б, 16 А, 17, 17 А, 18 А, 21, 22, 24, 24 А, 25, 26 А, 27, 27 А, 27 Б, 28, 29, 30, 31, 32, 33, 34, 36, 41, 42, 50;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлихан Бөкейхан көшесі – 14, 16, 19, 20, 21, 23, 25, 27, 29, 31, 32, 33, 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 64, 67, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 97, 98, 101, 103, 106, 108, 109, 111, 115;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажымұқан көшесі – 24 А, 28, 29, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 45, 45 А, 46, 47, 48, 49, 50, 51, 54, 55, 56, 57, 58, 59, 60, 61, 71, 72, 73, 77, 79, 80, 83, 84, 85, 86, 87, 89, 91, 92, 93, 94, 96, 97, 99, 100, 101, 102, 102/1, 104, 106, 107, 108, 112, 113, 120, 124, 127, 136, 140, 141;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балуан Шолақ көшесі – 30, 35, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 58, 59, 62, 67, 68, 69, 70, 71, 72, 73, 78, 79, 80, 81, 82, 83, 84, 85, 87, 88, 89, 90, 91, 92, 93, 96А, 97, 98, 99, 100, 103, 104, 105, 107, 109, 112, 113, 114, 115, 116, 117, 118, 119, 125, 130;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кейкі батыр көшесі – 12 А, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62/2, 63, 64, 65, 69, 71, 72, 73, 74, 75, 88, 89, 90, 91, 92, 93, 94, 95, 96, 99, 100, 101, 106, 108, 110, 112, 116, 117, 118, 126, 132, 133, 138, 140.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қобыланды батыр көшесі – 31, 31 А, 36, 40, 42, 43, 45, 51, 57, 58, 59, 62, 66, 67, 68, 69, 70, 71, 72, 74, 78, 80, 82, 83, 85, 86, 91, 98, 107, 114, 115, 116, 120, 121, 122, 123, 128, 131, 132;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамбар батыр көшесі – 6/1, 23/1, 26, 27, 28, 35, 36 А, 38, 39, 40, 41, 43, 44, 46, 48, 49, 52, 54, 55, 56, 57, 62, 64, 65, 66, 70, 76, 89, 94, 100, 103, 104, 107, 108, 111, 113, 119, 120, 135;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Едіге көшесі – 27, 28, 29, 30, 31, 36, 38, 39, 40, 41, 42, 43, 44, 45, 49, 51, 54, 55, 59, 60, 61, 63, 65, 67, 69, 70, 72, 74, 81, 83, 86, 87, 89, 90, 93, 94, 95, 98, 104, 107, 108, 110, 112, 114;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұран көшесі – 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 58, 60, 64, 66, 69, 70, 81, 85;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтай көшесі – 13, 14, 19, 21, 24, 33, 35, 40, 43, 49;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркістан көшесі – 1, 2/1, 3, 13, 21, 27, 29, 37;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отырар көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұстафа Шоқай көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17 А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 47;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола көшесі – 33, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 61, 62, 63, 64, 65, 66, 67;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ілияс Есенберлин көшесі – 50;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкшетау көшесі – 24, 26, 34, 35, 37, 56, 57, 58, 59, 60, 63, 66, 66 А, 67, 68, 69, 70, 71, 72, 73, 74, 75, 82, 83, 84, 85, 94, 96, 97;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы дала көшесі – 71, 73, 75, 77, 82, 83, 85, 87, 93, 95, 101, 103, 107, 114, 123, 125, 133, 135;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VIP қалашығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-орам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-орам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғарыда көрсетілген шешімге қосымшаның 8-жолы</w:t>
-[...896 lines deleted...]
-          <w:p/>
+№ 751 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлау учаскесінің орталығы: Ақмола облысы, Косшы қаласы, Тайтөбе ауылы, Кенесары хан көшесі, 15 құрылыс, "Тайтөбе ауылының жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақмола облысы, Қосшы қаласы білім бөлімі, білім басқармасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: Тайтөбе ауылы.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3035,55 +5335,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3409,31 +5709,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>