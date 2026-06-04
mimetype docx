--- v0 (2025-11-13)
+++ v1 (2026-06-04)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f612d3" w14:textId="5f612d3">
+    <w:p w14:paraId="12e8bf3" w14:textId="12e8bf3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,88 +85,174 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 188 қаулысына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 29 желтоқсандағы № 119 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 10 қаңтарда № 31668 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 29 желтоқсандағы № 119 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 10 қаңтарда № 31668 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 86 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -172,166 +260,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 188 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19632 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -344,70 +416,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық қауіпсіздік тәуекелі – конфиденциалдылықты бұзу, банк активтерінің тұтастығын немесе қолжетімділігін қасақана бұзу салдарынан зиянның пайда болу ықтималдығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1362,70 +1434,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "20. Банктің ұйымдық құрылымы таңдап алынған бизнес-модельге, қызмет ауқымына, операциялардың түрлері мен күрделілігіне сәйкес келеді, мүдделер қайшылығын барынша азайтады және алқалық органдар және құрылымдық бөлімшелер арасындағы тәуекелдерді басқару өкілеттіктерін қоса алғанда, бірақ шектемей бөледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктің директорлар кеңесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1564,70 +1636,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "34. Банктің директорлар кеңесі директорлар кеңесімен өзара іс-қимылды жүзеге асыратын жеткілікті өкілеттіктерге, тәуелсіздікке және ресурстарға ие тәуекел-менеджменті басшысы жетекшілік ететін және (немесе) басқаратын тәуекелдерді басқару бөлімшесінің (бөлімшелерінің) болуын қамтамасыз етеді. Тәуекелдерді басқару бөлімшесі (бөлімшелері) мынадай, бірақ олармен шектелмей, келесі функцияларды орындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекелдерді басқару саясаты мен рәсімдерін, тәуекел дәрежесінің стратегиясын және тәуекел дәрежесі деңгейлерін анықтауды қоса алғанда, тәуекелдерді басқару жүйесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1766,70 +1838,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "40. КЖБІП ұйымдастырушылық құрылымын сипаттау капиталдың жеткіліктілігін басқару процесін іске асыруға қатысатын банктің алқалы органдары мен бөлімшелерінің жауапкершілігін көрсетумен КЖБІП қатысушыларының тізбесінен тұрады, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктің директорлар кеңесі тәуекелдерді басқару және тәуекел дәрежесінің деңгейін (деңгейлерін) анықтау мақсатында капиталдың жеткіліктілігін басқару үшін жауапты болады. Банктің директорлар кеңесі есепті жылдан кейінгі жылғы 30 сәуірден кешіктірмей, капитал жеткіліктілігінің қажетті деңгейін қолдау туралы ақпаратты қамтитын КЖБІП және ӨЖБІП сақтау бойынша есепті бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2060,70 +2132,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "42. Кредиттік тәуекелді басқару жүйесінің шеңберінде банк мынадай қағидаттар мен талаптарды басшылыққа алады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) директорлар кеңесі және банк тәуекелдерін басқару мәселелері жөніндегі комитет мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8162,70 +8234,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "45. Нарықтық тәуекелді басқару жүйесінің жұмыс істеуі мынадай негізгі компоненттер негізінде жүзеге асырылады, бірақ онымен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктің инвестициялық қызметінің стратегияларын бекіту және мерзімді талдау, банктің белгіленген тәуекел-профилін ескере отырып, активтер мен пассивтердің оңтайлы құрылымын, банктің меншікті капиталының жеткіліктілігі деңгейін және маңызды нарықтық тәуекелді өтеуге өтімділік деңгейін қалыптастыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9554,70 +9626,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "50. Стрестік жағдайда туындайтын әлеуетті тәуекелдер анықталған жағдайда, банк кезеңдік негізде (бірақ жарты жылда 1 (бір) реттен кем емес) капитал жеткіліктілігінің әлеуетті қауіп көздерін анықтау үшін стресс-тестілеу жүргізеді. Банк стресс-тестілеуді мынадай әдістерді пайдалану арқылы (бірақ олармен шектелмей) жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сценарийлік талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10242,70 +10314,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "54. ӨЖБІП ұйымдастырушылық құрылымының сипаттамасында банктің өтімділік пен өтімділік тәуекелін басқару процестерін іске асыруға қатысатын жауапты алқалы органдарын және бөлімшелерін көрсете отырып, ӨЖБІП-ке қатысушылар тізбесі қамтылады, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктік директорлар кеңесі өтімділік тәуекелін басқару және тәуекел дәрежесінің деңгейін анықтауға жауапты болады. Банктің директорлар кеңесі есепті жылдан кейінгі жылғы 30 сәуірден кешіктірмей КЖБІП және ӨЖБІП-тің сақталуы бойынша есепті бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10424,90 +10496,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтімділікті басқару бөлімшесі (бөлімшелері) өтімділікті жедел басқару жөніндегі іс-шараларды әзірлейді (әзірлейді) және жүзеге асырады (іске асырады) және тәуекелдерді басқару бөлімшесімен бірге күтпеген жағдайлар туындаған кезде қаржыландыру жоспарын жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ішкі аудит бөлімшесі ӨЖБІП тиімділігіне бағалау жүргізеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төмендегі мазмұндағы 14-тараумен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-тарау. Кепілмен қамтамасыз етуді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Банк стратегияны, ұйымдық құрылымды, активтердің көлемін, банк бизнесі күрделілігінің сипаты мен деңгейін ескеретін кепіл қызметі бөлімшесінің қызмет етуін қамтамасыз етеді. Кепіл қызметі бөлімшесінің анық айқындалған өкілеттіктері бар. Кепіл қызметі бөлімшесінің ресурстарын банк өзінің функциялары мен міндеттерін орындау қажеттілігін ескере отырып, объективті және сапалы түрде айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10790,290 +10862,290 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұлттық бағалау стандарттарын сақтау туралы талаптар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кепілмен қамтамасыз ету құнының статистикалық журналын жүргізу туралы талаптар.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакциядағы қосымшамен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Екінші деңгейдегі банктер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) директорлар кеңесінің 2023 жылғы 30 сәуірден кешіктірмей 2022 жыл үшін капитал жеткіліктілігін бағалаудың ішкі процесін және өтімділік жеткіліктілігін бағалаудың ішкі процесін дайындауын және бекітуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2023 жылғы 1 шілдеден кешіктірмей ішкі әдіснаманың және ішкі (экономикалық) капиталды есептеудің болуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулы ресми жарияланғаннан кейін оны Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы, осы қаулының 2023 жылғы 1 шілдеден бастап қолданысқа енгізілетін 1-тармағының алпыс екінші, жүз сексен бірінші, жүз сексен үшінші, жүз сексен төртінші, жүз сексен бесінші, жүз сексен алтыншы, жүз тоқсан бірінші, жүз тоқсан үшінші, жүз тоқсан бесінші, жүз тоқсан алтыншы, екі жүз тоғызыншы, екі жүз оныншы, екі жүз он бірінші, екі жүз он екінші, екі жүз он екінші, екі жүз он үшінші, екі жүз он төртінші,екі жүз он бесінші, екі жүз он алтыншы, екі жүз он жетінші, екі жүз он сегізінші, екі жүз он тоғызыншы, екі жүз жиырмасыншы, екі жүз жиырма бірінші, үш жүз сексен жетінші, үш жүз сексен сегізінші, үш жүз сексен тоғызыншы, үш жүз тоқсаныншы, үш жүз тоқсан бірінші, бес жүз жиырма бесінші, бес жүз жиырма алтыншы, бес жүз жиырма жетінші, бес жүз жиырма сегізінші, бес жүз жиырма тоғызыншы, бес жүз отызыншы, бес жүз отыз бірінші, бес жүз отыз екінші, бес жүз отыз үшінші, бес жүз отыз төртінші, бес жүз отыз бесінші, бес жүз отыз алтыншы, бес жүз отыз жетінші, бес жүз отыз сегізінші, бес жүз отыз тоғызыншы, бес жүз қырық, бес жүз қырық бірінші, бес жүз қырық екінші және бес жүз қырық үшінші абзацтарын қоспағанда, алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -11516,242 +11588,226 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Капитал жеткіліктілігін бағалаудың ішкі процесін және өтімділік жеткіліктілігін бағалаудың ішкі процесін сақтау жөніндегі есептің құрылымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Капитал жеткіліктілігін бағалаудың ішкі процесін және өтімділік жеткіліктілігін бағалаудың ішкі процесін сақтау жөніндегі есептің құрылымы</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Капитал жеткіліктілігін бағалаудың ішкі процесінің және өтімділік жеткіліктілігін бағалаудың ішкі процесінің жалпы негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Капитал жеткіліктілігін бағалаудың ішкі процесінің және өтімділік жеткіліктілігін бағалаудың ішкі процесінің жалпы негіздері төмендегі бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) капитал жеткіліктілігін бағалаудың ішкі процесінің (бұдан әрі - КЖБІП) және өтімділік жеткіліктілігін бағалаудың ішкі процесінің (бұдан әрі - ӨЖБІП) жалпы жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекел дәрежесінің құрылымы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стресс-тестілеу туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ақпараттық жүйелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "КЖБІП және ӨЖБІП жалпы жүйесі" бөлімі төмендегі кіші бөлімдерді бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолданыстағы бизнес-модель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолданыстағы бизнес-модель туралы ақпарат мыналарды қамтиды, бірақ олармен шектелмейді: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11816,70 +11872,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       активтер мен міндеттемелердің серпіні, оның ішінде қорландыру құрылымы туралы мәліметтердің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       капитал мен өтімділік жеткіліктілігінің көрсеткіштеріне қатысты ең төменгі нормативтік талаптардың сақталуы туралы деректердің сипатын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стратегия және бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стратегия мен бюджет туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11890,70 +11946,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       даму стратегиясының, оның ішінде банк мақсаттарының және оларға қол жеткізу мерзімінің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖБІП және ӨЖБІП және банктің стратегиясының арасындағы байланыстың сипатын қамтиды, бірақ олармен шектелмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекелдерге басшылық ету және басқару жүйесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерге басшылық ету және басқару жүйесі туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12020,70 +12076,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       капитал жеткіліктілігін бағалаудың ішкі процесін және өтімділік жеткіліктілігін бағалаудың ішкі процесін сақтау жөніндегі есептің құрылымына (бұдан әрі – Құрылым) қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-кестесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толтырылатын КЖБІП және ӨЖБІП шеңберінде қалыптастырылатын басқарушылық есептілік туралы мәліметтердің сипатын қамтиды, бірақ олармен шектелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Тәуекел дәрежесінің құрылымы туралы ақпарат" бөлімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процестерді, бақылаушы іс-шараларды және ақпараттық жүйелерді іске асыруға жауапты банктің уәкілетті алқалы органдарының болуын қоса алғанда, тәуекел дәрежесін басқарудың жалпы жүйесінің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12168,70 +12224,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Тәуекел дәрежесінің деңгейлері бойынша лимиттер туралы мәліметтер Құрылымға қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-кестесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Стресс-тестілеу туралы ақпарат" бөлімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стресс-тестілеуді өткізу рәсімдерінің және бекітілген стресс-тестілеу сценарийлерінің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12260,70 +12316,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді басқару және бақылау жүйесіне стресс-тестілеу нәтижелерін ықпалдастырудың;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлем қабілеттілігі мен өтімділіктің стресс-тесттері арасындағы өзара іс-қимыл (ықпалдастыру), оның ішінде КЖБІП және ӨЖБІП-ке тән стресс-тесттердің сипатын қамтиды, бірақ олармен шектелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Ақпараттық жүйелер туралы" бөлімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктің тәуекелдерін басқару үшін пайдаланылатын, оның ішінде кредиттік портфельдің сапасын мониторингтеу үшін пайдаланылатын, сондай-ақ өтімділік тәуекелін басқару жүйесінің жұмыс істеуін қамтамасыз ететін ақпараттық жүйелердің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12352,208 +12408,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әртүрлі деңгейдегі тәуекелдер бойынша деректерді жинау, сақтау және жинақтау процестерінің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖБІП және ӨЖБІП үшін, оның ішінде деректердің қолданылатын тексерулерін сипаттау арқылы пайдаланылатын деректер ағынының және деректер құрылымының сипатын қамтиды, бірақ олармен шектелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. КЖБІП туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. КЖБІП туралы ақпарат мынадай бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) КЖБІП-нің жалпы жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекелдерді анықтау, бағалау, бақылау және мониторингтеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ішкі (экономикалық) капитал және ішкі (экономикалық) капиталды бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) стресс-тестілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өзін-өзі бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "КЖБІП-нің жалпы жүйесі" бөлімі мынадай кіші бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖБІП-ті қолдану мақсаттары мен салалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12584,90 +12640,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толтырылатын КЖБІП процестері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖБІП және тәуекел дәрежесімен қамтылған, тәуекелдер арасындағы ықтимал айырмашылықтарды негіздей отырып, КЖБІП-те қарастырылған тәуекелдер тізімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Тәуекелдерді анықтау, бағалау, бақылау және мониторингтеу" бөлімі мынадай кіші бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) маңызды тәуекелдерді анықтау және бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маңызды тәуекелдерді анықтау туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12828,70 +12884,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Құрылымға қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-кестесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толтырылатын таза пайыздық кіріс туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) маңызды тәуекелдерді бақылауды және мониторингтеуді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маңызды тәуекелдерді бақылауды және мониторингтеуді жүзеге асыру туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12920,90 +12976,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолданылатын бақылау, мониторинг және тәуекелдерді жеңілдету құралдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдер бойынша белгіленген лимиттерді көрсете отырып қабылданатын тәуекелдердің көлемі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Ішкі (экономикалық) капитал және ішкі (экономикалық) капиталды бөлу" бөлімі мынадай кіші бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ішкі (экономикалық) капитал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі (экономикалық) капитал туралы ақпарат мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13070,80 +13126,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ішкі (экономикалық) және реттеушілік меншікті капиталды бағалау туралы мәліметтер Құрылымға қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-кестесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толтырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) капиталды бөлу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Капиталды бөлу туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13154,90 +13210,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдің әрбір маңызды түрі бойынша ішкі (экономикалық) капиталды бөлу үшін пайдаланылатын әдіснама мен жол берулер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стресс-тестілеу нәтижелерін қолдану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Стресс-тестілеу" бөлімінде мынадай кіші бөлімдер қамтылады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стресс-тестілеу сценарийлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стресс-тестілеу сценарийлері туралы ақпарат мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13322,70 +13378,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Стресс-тестілеу сценарийлері туралы мәліметтер Құрылымға қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-кестесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толтырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сандық және сапалық талдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сандық және сапалық талдау туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13432,400 +13488,400 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сценарий нәтижелерінің КЖБІП шеңберіндегі банктің бизнес-моделіне, стратегиясына және маңызды тәуекелдеріне әсері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стресс-тестілеу нәтижелерін ішкі лимиттерді белгілеу процесіне интеграциялау тәсілдері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Өзін-өзі бағалау" бөлімі мынадай кіші бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) есепті кезеңнің жоспарланған іс-шаралары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк есепті жылға жоспарланған іс-шараларды, оның ішінде ішкі (экономикалық) капиталдың қажетті деңгейін сақтауға мүмкіндік беретін іс-шараларды және қабылданған шаралардың тиісті нәтижелерін сипаттайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жалпы бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк іс-шараларды, ресурстарды, өлшеу және есеп беру жүйелерін бақылайтын ішкі ережелерді қоса алғанда, бүкіл процесті талдайды және бағалайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жақсартуды қажет ететін салаларды анықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк жақсартуды қажет ететін салаларды сипаттайды, сондай-ақ аяқталған немесе жүзеге асырылудағы түзету әрекеттерін қоса алғанда, алдыңғы бағалау нәтижелерін сипаттайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) түзету әрекеттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк өзін-өзі бағалау барысында анықталған салаларды жақсарту бойынша жоспарланған әрекеттерді сипаттайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. ӨЖБІП туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. ӨЖБІП туралы ақпарат мынадай бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ӨЖБІП-нің жалпы жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтімділік тәуекелін анықтау, бағалау, мониторигтеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қорландыру стратегиясы және күтпеген жағдайларды қаржыландыру жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтімділік буферін және кепілмен қамтамасыз етуді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стресс-тестілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өзін-өзі бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "ӨЖБІП-нің жалпы жүйесі" бөлімі мына сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨЖБІП-нің мақсаттары мен қолдану салалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13838,90 +13894,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Құрылымға қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-кестесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толтырылатын ӨЖБІП-тің процестері туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Өтімділік тәуекелін анықтау, бағалау, мониторингтеу және бақылау" бөлімі мынадай кіші бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтімділік тәуекелін анықтау және бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтімділік тәуекелін анықтау және бағалау туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13968,70 +14024,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әр түрлі уақыт шегінде активтер, міндеттемелер және баланстан тыс құралдар бойынша ақша ағындарын болжау процесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтімділік тәуекелдерін анықтау және бағалау процесі шеңберіндегі бөлімшелердің функциялары мен міндеттерін сипаттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мониторингтеу және бақылау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтімділік тәуекелін мониторингтеу және бақылау туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14096,90 +14152,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтімділіктің бір күн ішіндегі тәуекелін басқару рәсімдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтімділік тәуекелі бойынша белгіленген лимиттерді көрсете отырып қабылданатын тәуекелдердің көлемі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Қорландыру стратегиясы және күтпеген жағдайларда қаржыландыру жоспары" бөлімі мынадай бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қорландыру стратегиясы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорландыру стратегиясы туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14280,70 +14336,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі нарықтар мен пайдаланылатын өнімдерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндеттемені өтеу мерзімдерін көрсете отырып, жоспарланған ақша қаражаттарының қайтуын шолуды көрсете отырып бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күтпеген жағдайлар кезінде қаржыландыру жоспары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтпеген жағдайларда қаржыландыру жоспары туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14408,90 +14464,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күтпеген жағдайларда қаржыландыру жоспарын іске асыру бойынша жауапты тұлғалардың іс-қимыл алгоритмі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күтпеген жағдайларда қаржыландыру жоспарының тестілеу нәтижелері және жаңарту бойынша мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. "Өтімділік буферін басқару және кепілмен қамтамасыз ету" бөлімі мынадай кіші бөлімдерді қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтімділік буфері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк өтімділікке, оның ішінде стресс жағдайында қажеттіліктерді орындау үшін жеткілікті деп саналатын жоғары өтімді активтердің қажетті көлемінің сандық көрінісін, сондай-ақ қолданыстағы өтімділік буферінің сандық көрінісін сипаттайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14574,70 +14630,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтімділік буфері шеңберіндегі шоғырлану тәуекелін басқарудың сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтімділік қорының белгіленген тәуекел дәрежесімен салыстырымалылығын сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кепілмен қамтамасыз етуді басқару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілмен қамтамасыз етуді басқару туралы ақпарат мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14648,90 +14704,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыртпалық салынған және ауыртпалық салынбаған активтер арасында бөлу арқылы кепілмен қамтамасыз етуді басқаруға қатысты әдіснамаға шолу, сондай-ақ қолжетімді кепілдік мөлшеріне сандық шолу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтімділіктің ықтимал проблемалары (мысалы, нарықтық және (немесе) қаржылық жағдайдың өзгеруі, кредиттік рейтингтің өзгеруі) нәтижесінде туындайтын кез келген қосымша талаптарды ескеретін кепілмен қамтамасыз ету талаптары мен шекті мәндердің (бар болса) мониторингіне шолу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Стресс-тестілеу" бөлімінде мынадай кіші бөлімдер қамтылады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стресс-тестілеу сценарийлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стресс-тестілеу сценарийлері туралы ақпарат мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14760,70 +14816,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стресс-тестілеу жүргізу үшін қарастырылып отырған сценарийді таңдау себебін негіздеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стресс-тестілеу шеңберінде ескерілетін негізгі қаржылық және экономикалық факторлардың тізімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сандық және сапалық талдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сандық және сапалық талдау туралы ақпарат мынадай сипаттаманы қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14890,204 +14946,204 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Стресс-тестілеу нәтижелері туралы мәліметтер Құрылымға қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-кестесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Өзін-өзі бағалау" бөлімінде мынадай кіші бөлімдер қамтылады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоспарланған іс-шаралар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк жүргізілген өзін-өзі бағалау нәтижелері бойынша есепті жылға жоспарланған іс-шараларды және қабылданған шаралардың тиісті нәтижелерін сипаттайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жалпы бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк өтімділікті басқару саясаты, процесті ұйымдастыру, рәсімдер, жүйелер және бақылау әрекеттері, өтімділік деңгейі және қорландырудың қолжетімділігі бөлігінде процестің әлсіз жақтарын анықтау үшін ұйымдастыру процестеріне бағалау жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жақсартуды қажет ететін салаларды анықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк жақсартуды қажет ететін салаларды сипаттайды, сондай-ақ аяқталған немесе жүзеге асырылудағы түзету әрекеттерін қоса алғанда, алдыңғы бағалау нәтижелерін сипаттайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) түзету әрекеттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк өзін-өзі бағалау барысында анықталған салаларды жақсарту бойынша жоспарланған әрекеттерді сипаттайды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -15223,88 +15279,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құрылымына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КЖБІП және ӨЖБІП шеңберінде қалыптастырылатын ішкі басқарушылық есептілік туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16314,126 +16370,126 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖБІП және ӨЖБІП процесінің шеңберінде қалыптастырылатын барлық есептілік стресс-тестілеу нәтижелері туралы есепті, кредиттік тәуекел туралы есепті, нарықтық тәуекел туралы есепті, операциялық тәуекел туралы есепті, уақыт деңгейлері бойынша өтімділік позицияларының есебін, өтімді активтер қорының деңгейіне әсер ететін факторлар туралы есепті, қорландыруды шоғырландыру тәуекелі туралы есепті, өзге айтарлықтай тәуекел туралы есепті қамтиды, бірақ олармен шектелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәуекел-дәрежесінің деңгейлері бойынша лимиттер туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -21462,70 +21518,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 және 5-бағандарда банк белгілеген лимиттердің әрқайсысы бойынша сандық немесе пайыздық мән көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21626,88 +21682,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-бағанда есепті кезеңде жол берілетін ретінде анықталған лимиттер мен деңгейлердің сақталмау себептері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер жол берілетін ретінде анықталған деңгей белгіленбеген жағдайда, 6, 9 және 10-бағандар толтырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КЖБІП процестері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23268,70 +23324,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда КЖБІП әрбір кезеңі үшін банк пайдаланатын әдістеменің сипаттамасы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23342,88 +23398,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда тиісті кезеңді жүзеге асыратын жауапты бөлімше көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда КЖБІП-нің тиісті процесін регламенттейтін ішкі құжат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк тәуекелдерінің құрылымы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24903,144 +24959,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда тәуекелдердің түрлері мен кіші түрлері (бар болса) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда айтарлықтай тәуекелдерді анықтау мен бағалаудың пайдаланылатын әдіснамалары және (немесе) модельдері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктің банк қызметінің ағымдағы құны туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29887,70 +29943,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда пайыздық мөлшерлеменің өзгеруіне сезімтал активтер мен міндеттемелер банктің ішкі әдіснамасына сәйкес уақытша себеттердің саны бойынша үлестіріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29961,88 +30017,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 және 5-бағандарда ұлттық валютада белгіленген активтер мен міндеттемелер бойынша банк анықтаған базистік тармақтарда пайыздық мөлшерлеменің қисық кірістілігінің барлық диапазонында қатар өзгерістер болған жағдайда банктердің активтері мен міндеттемелерінің экономикалық құнының өзгерісі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6 және 7-бағандарда шетел валютасында белгіленген активтер мен міндеттемелер бойынша банк анықтаған базистік тармақтарда пайыздық мөлшерлеменің қисық кірістілігінің барлық диапазонында қатар өзгерістер болған жағдайда банктердің активтері мен міндеттемелерінің экономикалық құнының өзгерісі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таза пайыздық кіріс туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -32353,144 +32409,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 және 5-бағандарда ұлттық валютада белгіленген талаптар мен міндеттемелер бойынша банк анықтаған базистік тармақтарда пайыздық мөлшерлеменің қисық кірістілігінің қатар өзгерісі болған жағдайда пайыздық кірістер мен пайыздық шығыстардың өзгерісі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6 және 7-бағандарда шетел валютасында белгіленген талаптар мен міндеттемелер бойынша банк анықтаған базистік тармақтарда пайыздық мөлшерлеменің қисық кірістілігінің қатар өзгерісі болған жағдайда пайыздық кірістер мен пайыздық шығыстардың өзгерісі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі (экономикалық) және реттеуші меншікті капиталды бағалау туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -36422,144 +36478,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3 және 4-бағандарда тәуекелдің әрбір түрі бойынша капиталдың нақты және болжамды мәні, сондай-ақ стресс-тестілеу ескеріле отырып болжамды мәні көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қолданылмаса, қысқартылған Қ –"қолданылмайды" пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стресс-тестілеудің сценарийлері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37074,70 +37130,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда стресс-тестілеудің әрбір сценарийі бойынша атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37166,88 +37222,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда стресс-тестілеудің әрбір өлшемі үшін уақыт деңгейі және өткізу кезеңділігі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда стресс-тестілеудің әрбір өлшемі үшін ол әсер ететін тәуекелдердің түрлері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨЖБІП процестері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -39500,70 +39556,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда ӨЖБІП-нің әрбір кезеңі үшін банк пайдаланатын әдістеменің сипаттамасы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39574,88 +39630,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда тиісті кезеңді жүзеге асыратын жауапты бөлімше көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда ӨЖБІП-нің тиісті процесін регламенттейтін ішкі құжат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стресс-тестілеудің нәтижелері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -41667,70 +41723,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда есепті кезең ішінде нақты мәні көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41818,63 +41874,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42196,35 +42274,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>