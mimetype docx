--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc85cd6" w14:textId="cc85cd6">
+    <w:p w14:paraId="bdec497" w14:textId="bdec497">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,293 +85,320 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу, оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі № 190 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 2022 жылғы 28 желтоқсандағы № 27-5/371-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 желтоқсанда № 31313 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 2022 жылғы 28 желтоқсандағы № 27-5/371-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 желтоқсанда № 31313 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 3 наурыздағы № 78 бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Ауыл шаруашылығы министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу, оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі № 190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11939 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген "Жануарлар дүниесі объектілерін пайдалануға шектеу мен тыйым салу" 3-қосымшасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Ғылыми мақсаттарда пайдаланудан басқа, Қазақстан Республикасының бүкіл аумағында киіктерді, олардың бөліктері мен дериваттарын пайдалануға 2024 жылға дейін тыйым салу енгізілсін.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жануарлар дүниесі және аңшылық шаруашылығы басқармасы заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -384,90 +413,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Заң қызметі департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Төрағаның орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бұйрық ол алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -668,63 +698,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1046,35 +1098,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>