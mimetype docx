--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55bc60c" w14:textId="55bc60c">
+    <w:p w14:paraId="d516eda" w14:textId="d516eda">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -755,90 +755,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының Қарулы Күштерінде әскери қызмет өткеру қағидаларын қолдану жөніндегі нұсқаулық (бұдан әрі – Нұсқаулық) Қазақстан Республикасы Президентінің 2006 жылғы 25 мамырдағы № 124 Жарлығымен бекітілген Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында әскери қызмет өткеру қағидаларының (бұдан әрі – Қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қағидаларды Қазақстан Республикасының Қарулы Күштеріне (бұдан әрі – ҚР ҚК) келісімшарт бойынша әскери қызметке және резервтегі әскери қызметке кіру үшін азаматтар қатарынан кандидаттардың өтініштері мен құжаттарын қарау, әскери бөлімдер мен мекемелердің іріктеу комиссияларын құру және олардың жұмысын ұйымдастыру, кәсіби және психологиялық іріктеу жөніндегі іс-шараларды жүргізу, әскери лауазымға тағайындау, оның ішінде бос әскери лауазымға уақытша тағайындау, келісімшарт жасау, оның ішінде әскери қызметте болудың шекті жасына толған әскери қызметшілермен әскери қызмет мерзімін ұзарту кезінде келісімшарт жасау, ротациялау, әскери атақ беру және одан айыру, ҚР ҚК-ға әскери қызметке кірген құқық қорғау және арнаулы мемлекеттік органдар қызметкерлерін қайта аттестаттау, аттестаттау жүргізу тәртібі бөлігінде қолдануды нақтылайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қағидаларды Қазақстан Республикасының Қарулы Күштеріне (бұдан әрі – ҚР ҚК) келісімшарт бойынша әскери қызметке және резервтегі әскери қызметке кіру үшін Қазақстан Республикасының азаматтары қатарынан кандидаттардың өтініштері мен құжаттарын қарау, әскери бөлімдер мен мекемелердің іріктеу комиссияларын құру және олардың жұмысын ұйымдастыру, кәсіби және психологиялық іріктеу жөніндегі іс-шараларды жүргізу, әскери лауазымға тағайындау, оның ішінде бос әскери лауазымға уақытша тағайындау, келісімшарт жасау, оның ішінде әскери қызметте болудың шекті жасына толған әскери қызметшілермен әскери қызмет мерзімін ұзарту кезінде келісімшарт жасау, ротациялау, әскери атақ беру және одан айыру, ҚР ҚК-ге әскери қызметке кірген құқық қорғау және арнаулы мемлекеттік орган қызметкерлерін қайта аттестаттау, аттестаттауды жүргізу тәртібі бөлігінде қолдануды нақтылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 755</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -917,51 +917,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) баянат – әскери қызметшінің қызметтік және/немесе жеке мәселелер бойынша жазбаша жолданымы (оның заңнамада көзделген құқықтарын іске асыруда жәрдемдесу туралы қолдаухат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жеке құрам бойынша бұйрық – әскери қызметшінің қызметтік жағдайын айқындайтын және әскери атақ беруді және одан айыруды, әскери атақты төмендетуді және қалпына келтіруді, штаттық лауазымға тағайындауды, қызметі бойынша ауыстыруды, сондай-ақ өкімге қабылдауды, төмен тұрған құрамның әскери қызметшілерін не азаматтарды офицерлер құрамының лауазымдарына және азаматтарды қатардағы жауынгерлер мен сержанттар құрамының лауазымына уақытша тағайындауды, әскери қызмет өткеру туралы келісімшарт жасауды, әскери оқу орындарының (бұдан әрі – ӘОО) магистранттары, докторанттары мен адъюнкттері етіп қабылдауды, ӘОО-ларды және адъюнктураларды бітіруді, әскери қызметке запастан айқындауды, әскерге шақыру бойынша әскери қызметшілерді келісімшарт бойынша әскери қызметке және резервтегі әскери қызметке айқындауды, әскери қызметтен шығаруды, әскери қызметте қалдыра отырып, мемлекеттік органдар мен ұйымдарға іссапарға жіберуді, ҚР ҚК-дан Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарына іссапарға жіберуді және олардан ҚР ҚК-ға қабылдауды, әскери қызметтен шығаруға (әскери жиындардың аяқталуына) байланысты, сондай-ақ Қазақстан Республикасының арнаулы мемлекеттік және құқық қорғау органдарына ауысқан жағдайда, ҚР ҚК резервтегі әскери қызметті өткеріп жүрген әскери қызметшілерін, резервтегі әскери қызметтен шығаруға байланысты ҚР ҚК әскери қызметшілерінің тізімінен шығаруды, әскери бөлім (мекеме) нақты атауының өзгеруіне байланысты лауазымдық жағдайды, сауалнама деректерінің өзгеруін ресімдейтін бұйрық;</w:t>
+      4) жеке құрам бойынша бұйрық – әскери қызметшінің қызметтік жағдайын айқындайтын және әскери атақ беруді және одан айыруды, әскери атақты төмендетуді және қалпына келтіруді, штаттық лауазымға тағайындауды, қызметі бойынша ауыстыруды, сондай-ақ өкімге қабылдауды, төмен тұрған құрамның әскери қызметшілерін не Қазақстан Республикасының азаматтарын офицерлер құрамының лауазымдарына және Қазақстан Республикасының азаматтарын қатардағы жауынгерлер мен сержанттар құрамының лауазымына уақытша тағайындауды, әскери қызмет өткеру туралы келісімшарт жасауды, әскери оқу орындарының (бұдан әрі – ӘОО) магистранттары, докторанттары мен адъюнкттері етіп қабылдауды, ӘОО-ларды және адъюнктураларды бітіруді, әскери қызметке запастан айқындауды, әскерге шақыру бойынша әскери қызметшілерді келісімшарт бойынша әскери қызметке және резервтегі әскери қызметке айқындауды, әскери қызметтен шығаруды, әскери қызметте қалдыра отырып, мемлекеттік органдар мен ұйымдарға іссапарға жіберуді, ҚР ҚК-ден Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарына іссапарға жіберуді және олардан ҚР ҚК-ге қабылдауды, әскери қызметтен шығаруға (әскери жиындардың аяқталуына) байланысты, сондай-ақ Қазақстан Республикасының арнаулы мемлекеттік және құқық қорғау органдарына ауысқан жағдайда резервтегі әскери қызметтті өткеріп жүрген ҚР ҚК әскери қызметшілерін резервтегі әскери қызметтен шығаруға байланысты ҚР ҚК әскери қызметшілерінің тізімінен шығаруды, әскери бөлім (мекеме) нақты атауының өзгеруіне байланысты лауазымдық жағдайды, сауалнама деректерінің өзгеруін ресімдейтін бұйрық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лауазымды адамдар тізбесі – Қазақстан Республикасының Қорғаныс министрі (бұдан әрі – Қорғаныс министрі) бекітетін жеке құрам бойынша бұйрықтар шығару құқығы берілген лауазымды адамдар тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
@@ -1046,351 +1046,423 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Қорғаныс министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 755</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. ҚР ҚК-ге келісімшарт бойынша әскери қызметке және резервтегі әскери қызметке кіру үшін Қазақстан Республикасының азаматтары қатарынан кандидаттардың өтініштері мен құжаттарын қарау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Әскери қызметте тұрмайтын және ҚР ҚК-ге келісімшарт бойынша әскери қызметке немесе резервтегі әскери қызметке кіруге ниет білдірген Қазақстан Республикасының азаматтары жергілікті әскери басқару органының бастығына немесе әскери бөлімнің (мекеменің) командиріне (бастығына) осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасының азаматы өтінішпен бірге Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Қорғаныс министрінің 30.06.2025 </w:t>
+      5. Келісімшарт бойынша әскери қызметке және резервтегі әскери қызметке Қазақстан Республикасының азаматтарын іріктеуге жауапты әскери басқару органының (жергілікті әскери басқару органының немесе әскери бөлімнің (мекеменің) бөлімшесі өтінішті алған кезде Қазақстан Республикасы Қорғаныс министрінің 2019 жылғы 18 желтоқсандағы № 1048 бұйрығымен бекітілген Қазақстан Республикасының Қарулы Күштеріне келісімшарт бойынша әскери қызметке кіру үшін Қазақстан Республикасының азаматтары қатарынан кандидаттардың өтініштері мен құжаттарын қарау қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19755 болып тіркелген) оларды қарауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 755</w:t>
-[...239 lines deleted...]
-        <w:t>№ 755</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4031,54 +4103,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тарау. Төмен тұрған құрамның әскери қызметшілерін не азаматтарды бос әскери лауазымға уақытша тағайындау</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Төмен тұрған құрамның әскери қызметшілерін не Қазақстан Республикасының азаматтарын бос әскери лауазымға уақытша тағайындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-тараудың тақырыбы жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Лауазымға уақытша тағайындау лауазымды адамдар тізбесіндегі лауазымды адамның жеке құрам бойынша бұйрығымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4227,312 +4337,480 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. Офицер құрамының бос әскери лауазымына Қазақстан Республикасы Қорғаныс министрлігінің, Қарулы Күштері Бас штабының құрылымдық бөлімшелерін, бас басқармаларын, Қазақстан Республикасы Қорғаныс министрлігі мен Қарулы Күштерінің орталықтарын, Қазақстан Республикасының Ұлттық қорғаныс университетін қоспағанда, бағынысында әскери қызметші болмаған жағдайда әскери-есептік мамандығына сәйкес келетін мамандық бойынша жоғары білімі бар азаматтар, сондай-ақ тиісті құрамның әскери міндеттілері тағайындалады.</w:t>
+      57. Офицер құрамының бос әскери лауазымына Қазақстан Республикасы Қорғаныс министрлігінің, Қарулы Күштері Бас штабының құрылымдық бөлімшелерін, бас басқармаларын, Қазақстан Республикасы Қорғаныс министрлігі мен Қарулы Күштерінің орталықтарын, Қазақстан Республикасының Ұлттық қорғаныс университетін қоспағанда, бағынысында әскери қызметші болмаған жағдайда әскери-есептік мамандығына сәйкес келетін мамандық бойынша жоғары білімі бар Қазақстан Республикасының азаматтары, сондай-ақ тиісті құрамның әскери міндеттілері тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатардағы жауынгерлер мен сержанттар құрамының бос әскери лауазымына лауазымға қажет білімі (негізгі орта білімі, орта білімі (жалпы орта білімі, техникалық және кәсіптік білімі) және орта білімнен кейінгі білімі және мамандығы бойынша жұмыс тәжірибесі бар Қазақстан Республикасының азаматтары уақытша тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 57-тармаққа өзгерістер енгізілді - ҚР Қорғаныс министрінің 15.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 21</w:t>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 492</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Қазақстан Республикасының азаматтары офицер құрамының бос лауазымына уақытша тағайындауға ұсынылған кезде тиісті командир (бастық) осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бос лауазымға уақытша тағайындау кезінде ұсынылатын құжаттар тізбесін (бұдан әрі – Құжаттар тізбесі) қоса бере отырып, баянат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
-[...75 lines deleted...]
-      60. Әскери лауазымға уақытша тағайындалған азаматтар бұйрық шығарылған сәттен бастап үш жұмыс күні ішінде еңбек шартын жасайды.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Қазақстан Республикасының азаматтарын қатардағы жауынгерлер мен сержанттар құрамының лауазымына уақытша тағайындау олар әскери бөлімнің (мекеменің) жасақтау органына Құжаттар тізбесін ұсынғаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Әскери лауазымға уақытша тағайындалған Қазақстан Республикасының азаматтары бұйрық шығарылған сәттен бастап үш жұмыс күні ішінде еңбек шартын жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Ротациялау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Әскери қызметшілерді ротациялау осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кадр органы жыл сайын жасайтын әскери қызметшілерді ротациялау жоспары (бұдан әрі – Ротациялау жоспары) негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Әскери қызметшілерді ротациялау ол бекітілгеннен кейінгі күнтізбелік жыл ішінде осы Нұсқаулықтың 5-тарауына сәйкес әскери қызметшілерді әскери лауазымға тағайындау арқылы әскери қызметті ұйымдастыруды ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ротациялау жоспары Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4623,188 +4901,188 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3) және 4) тармақшаларында айқындалған әскери қызметшілер және әскери қызмет мүддесінде Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде екінші мерзімге лауазымда қалдырылуы мүмкін әскери қызметшілер енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Ротациялау жоспары мен Тізімге әскери бөлімнің (мекеменің) командирі (бастығы) қол қояды және оны жыл сайын 10 желтоқсанға дейін лауазымды адамдар тізбесіндегі лауазымды адам бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротациялау жоспары мен Тізімді инстанция бойынша келісу жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Ротациялау жоспарына не Тізімге өзгерістер енгізу туралы шешімді оларды бекіткен лауазымды адам қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Бекітілген Ротациялау жоспарынан үзінділер және Ротациялау жоспарына өзгерістер бекітілгеннен кейін бес жұмыс күні ішінде бағынысты әскери бөлімдерге (мекемелерге) жолданады және тиісті командирлер (бастықтар) әскери қызметшілерге жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Ротациялау шарттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әскери қызметшінің бір әскери лауазымда болуының күнтізбелік бесжылдық мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) офицерлер құрамы үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4873,148 +5151,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       климаттық жағдайы ауыр жергілікті жерге жатпайтын бір гарнизонда үздіксіз әскери қызмет өткерудің күнтізбелік сегізжылдық мерзімі (стратегиялық, жедел-стратегиялық әскери басқару органдарында қызмет өткеретіндерді және Ұлттық қорғаныс университетінің профессор-оқытушы құрамын қоспағанда) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Магистратурада немесе докторантурада күндізгі оқу уақыты бір гарнизонда әскери қызмет өткеру мерзіміне есептелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Әскери бөлімдердің (мекемелердің) командирлері (бастықтары) ротациялау жүргізу нәтижесі туралы осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тоқсан сайын 5-і күніне қарай жоғары тұрған кадр органдарына баяндайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Әскери атақтар беру және олардан айыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Тиісті штаттық лауазымды атқаратын әскери қызметшіге кезекті әскери атақты беру үшін баянат атақтағы еңбек сіңірген мерзімі аяқталғанға дейін бір ай бұрын жеке құрам бойынша бұйрықтар шығаратын кадр органына жолданады. Баянатта атқаратын лауазымы, жеке нөмірі, әскери атақтағы еңбек сіңірген мерзімі, жеке сәйкестендiру нөмiрі (бұдан әрі – ЖСН) және осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тәртіптік жазалардың болмауы туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5069,270 +5347,270 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кезекті әскери атақ беруге ұсынылуы мүмкін емес әскери қызметшілерге осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әңгімелесу парағы жасалады, ол жеке ісіне тігіледі және сақталады. Қабылданған шешім және өткізілген әңгімелесу туралы номенклатурасына әскери атақ беру кіретін әскери басқару органына дереу хабарлама жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Офицерлер құрамының "лейтенант" алғашқы әскери атағын беруге материалдар Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) және 5) тармақшаларына сәйкес команда бойынша қағаз жеткізгіште, ал Кадрлар департаментіне бағыныстылығы бойынша жоғары тұрған штабпен және/немесе Қорғаныс министрінің жетекшілік ететін орынбасарымен келісілгеннен кейін жолданады және мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҚМ № 36 қбпү бұйрығына 6-қосымшаға сәйкес үлгілік нысан бойынша лауазымды уақытша атқару кезеңін міндетті түрде көрсетумен ұсынымды (мемлекеттік және орыс тілдерінде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ҚМ № 36 қбпү бұйрығына 1-қосымшаға сәйкес үш данада (мемлекеттік және орыс тілдерінде) офицерлер құрамының лауазымында әскери қызмет өткеру туралы келісімшартты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жоғары білімі туралы дипломның және қосымшаның нотариат куәландырған көшірмесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әскери бөлім (мекеме) командирінің (бастығының) атына алған жоғары білімі туралы оқу орнынан архивтік растау анықтамасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қорғаныс министрінің 2022 жылғы 25 қарашадағы № 1123 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30766 болып тіркелген) Қазақстан Республикасы Қарулы Күштерінің жеке құрамын есепке алу қағидаларына (бұдан әрі – Жеке құрамды есепке алу қағидалары) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қызметтік картаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қызметтік карточканың көшірмесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) соттылығының болмауы туралы Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің (бұдан әрі – ҚСАЕК) анықтамасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жеке істің екі данасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5351,524 +5629,524 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Барлық деңгейдегі кадр органдары Жеке құрамды есепке алу қағидаларына 38-қосымшаға сәйкес нысан бойынша әскери атақ берудің бақылау тізімдерін жасайды және ұдайы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери атақтар Қорғаныс министрінің және Қорғаныс министрінің бірінші орынбасары – ҚР ҚК Бас штабы бастығының бұйрықтарымен берілуге жататын офицерлерге тізімдер ШЛС-қа қарамастан, Кадрлар департаментіне 1 қарашаға қарай ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. ҚР ҚК-ға әскери қызметке кірген құқық қорғау және арнаулы мемлекеттік органдардың қызметкерлеріне әскери атақ Қорғаныс министрінің бұйрығымен бар арнаулы атағынан төмен емес қайта аттестаттау тәртібінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Мерзімінен бұрын әскери атақ беру үшін кандидаттарды іріктеу және оларды аттестаттау комиссияларында (әскери кеңестерде) қарау жөніндегі жұмысты жергілікті жердегі кадр органдары жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаттарды іріктегеннен кейін Кадрлар департаментіне мынадай құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҚМ № 36 қбпү бұйрығына 6-қосымшаға сәйкес үлгілік нысан бойынша сіңірген еңбегін міндетті түрде көрсетумен ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жеке құрамды есепке алу қағидаларына 48-қосымшаға сәйкес нысан бойынша әскери қызмет өткеру туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметтік карточканың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аттестаттау комиссиясы (әскери кеңес) отырысының хаттамасынан үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емдеу, оқытушылық, ғылыми қызметті жүзеге асыратын және ғылыми дәрежесі бар офицерлер үшін лауазымдық міндеттерден үзінділер және ғылыми дәрежесінің болуын растайтын құжаттар қосымша қоса тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Әскери атақтан айыру туралы бұйрық шығару үшін Кадрлар департаментіне бағыныстылығы бойынша жоғары тұрған штабпен келісілген мынадай құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҚМ № 36 қбпү бұйрығына 6-қосымшаға сәйкес үлгілік нысан бойынша ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сот үкімінің көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды күшіне енген үкімді орындау туралы өкім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Жоғары офицерлер құрамының әскери атағын беру туралы мәселені қарау үшін Кадрлар департаментіне мынадай құжаттар жолданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҚМ № 36 қбпү бұйрығына 6-қосымшаға сәйкес үлгілік нысан бойынша ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтік мінездеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кадрларды есепке алу жеке парағы (барлық отбасы мүшелерінің ЖСН-ны, зайыбының және 18 жастан асқан балаларының қызмет түрін, лауазымын көрсетумен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметтік карточканың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соттылығының болмауы туралы ҚСАЕК анықтамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Әскери қызметте болудың шекті жасына толған әскери қызметшілермен әскери қызмет мерзімін ұзарту кезінде келісімшарт жасау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Әскери қызметші әскери қызмет өткеретін әскери бөлімнің (мекеменің) кадр органы әскери қызметші әскери қызметте болудың шекті жасына толғанға дейін алты айдан кешіктірмей еңбек сіңірген жылдарын есептеу үшін оның жеке ісін Қазақстан Республикасы Қорғаныс министрлігінің Зейнетақымен қамсыздандыру орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Әскери қызметшіге әскери қызметте болудың шекті жасына толуы туралы осы жасқа толған күнге дейін алты айдан кешіктірілмей осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер әскери қызметші келісімшарт бойынша әскери қызмет мерзімін шекті жастан тыс ұзарту туралы ниет білдірсе, онда ол қолданыстағы келісімшарттың мерзімі аяқталғанға дейін кемінде төрт ай бұрын мерзімде әскери бөлімнің (мекеменің) командиріне (бастығына) осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5963,367 +6241,367 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. Әскери қызметші шекті жастан тыс әскери қызмет мерзімін ұзарту үшін келісімшарт мерзімі аяқталғанға дейін кемінде төрт ай бұрын осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әскери бөлімнің (мекеменің) командиріне (бастығына) жаңа келісімшарт жасау туралы баянат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Командир (бастық) баянат бойынша оң шешім қабылдаған кезде кадр органы ҚМ № 36 қбпү бұйрығына 6-қосымшаға сәйкес үлгілік нысан бойынша ұсынымды ресімдейді, ол әскери бөлімнің (мекеменің) командирінен (бастығынан) бастап және одан жоғары тиісті уәкілетті лауазымды адаммен келісу үшін жоғары тұрған әскери басқару органына жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар, ұсынымға ҚМ № 36 қбпү бұйрығына 1-қосымшаға сәйкес үлгілік нысан бойынша әскери қызметші қол қойған әскери қызмет өткеру туралы келісімшарт қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Әскери қызмет мерзімін шекті жастан тыс ұзарту туралы материалдар Кадрлар департаментіне қолданыстағы келісімшарт мерзімі аяқталғанға дейін екі айдан кешіктірілмей ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Жеке құрам бойынша бұйрықтың жобасында келісімшарт жасалатын мерзім көзделеді және келісімшарттың заңды күшіне енетін күні белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. Әскери қызмет мерзімін ұзартуды келісуден бас тартылған немесе Қорғаныс министрі әскери қызмет мерзімін ұзартудан бас тарту туралы шешім қабылдаған жағдайда осы шешімді қабылдаған әскери басқару органының кадр органы бес жұмыс күні ішінде осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бас тарту себебі туралы хабарламаны ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Әскери қызметте болудың шекті жасынан тыс келісімшарт жасаудан бас тарту туралы шешім қабылдау үшін қызметтік қажеттіліктің болмауы, әскери қызметшінің қызметтік ісін тексерудің теріс актілерінің болуы, сондай-ақ әскери қызметшіні сипаттайтын басқа да құжаттамалық деректер негіздер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Келісімшарт мерзімі аяқталғаннан кейін қызметтен шығару туралы жеке құрам бойынша бұйрық әскери бөлім (мекеме) жеке құрамының тізімінен уақтылы шығаруды қамтамасыз ету мақсатында істер мен лауазымды тапсыру үшін қажетті уақыт ескеріле отырып, алдын ала шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Қорғаныс министрі қызмет мерзімін ұзарту туралы оң шешім қабылдаған жағдайда келісімшартқа уәкілетті лауазымды адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. Келесі жылы әскери қызметте болудың шекті жасына толатын офицерлер құрамы әскери қызметшілерінің тізімі ағымдағы жылғы 15 желтоқсанға қарай осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Кадрлар департаментіне ұсынылады. ҚР Қорғаныс министрлігінің және ҚК Бас штабының департаменттері мәліметтерді тек бағынысты әскери бөлімдер (мекемелер) үшін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Келесі жылы әскери қызмет өткеру туралы келісімшарт мерзімі аяқталатын офицерлер құрамы әскери қызметшілерінің тізімі Кадрлар департаментіне осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ағымдағы жылғы 15 желтоқсанға қарай ұсынылады. ҚР Қорғаныс министрлігі мен ҚК Бас штабының департаменттері мәліметтерді тек бағынысты әскери бөлімдер (мекемелер) үшін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Аттестаттау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. Әскери қызметшілерді аттестаттау Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6338,91 +6616,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>151-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әскери бөлімнің (мекеменің) тиісті командирінің (бастығының) шешімі бойынша әскери қызметшілердің қызметтік ісін, олардың іскерлік және моральдық қасиеттерін ұдайы бағалау, офицер кадрларын дұрыс іріктеуді, орналастыруды және тәрбиелеуді қамтамасыз ету, сондай-ақ жекелеген әскери қызметшілердің әскери қызмет өткеру мәселелерін қарау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Аттестаттау комиссиясының құрамы (атқаратын лауазымы бойынша) тиісті әскери бөлім (мекеме) командирінің (бастығының) бұйрығымен жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. ҚР Қорғаныс министрлігі мен ҚК Бас штабының құрылымдық бөлімшелеріндегі Жоғары аттестаттау комиссиясының және аттестаттау комиссияларының құрамы Қорғаныс министрінің бұйрығымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбесін Қорғаныс министрі белгілейтін лауазымда әскери қызмет өткеретін офицерлер мен генералдарды аттестаттауды Жоғары аттестаттау комиссиясы қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6433,366 +6711,366 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚР Қорғаныс министрлігі мен ҚК Бас штабы құрылымдық бөлімшелерінің аттестаттау комиссиялары осы құрылымдық бөлімшелердегі лауазымда әскери қызмет өткеретін әскери қызметшілерді аттестаттауды қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери бөлімдердің (мекемелердің) аттестаттау комиссиялары бірінші басшылардың орынбасарларын қоспағанда, осы әскери бөлімдерде (мекемелерде) әскери қызмет өткеретін барлық әскери қызметшіні аттестаттауды қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Аттестаттау комиссиясы комиссия мүшелері мен хатшысының тақ санынан тұрады. Аттестаттау комиссиясының құрамы (кемінде 5 адам):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төраға – әскери бөлім (мекеме) штабының бастығы немесе командирдің (бастықтың) орынбасары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төрағаның орынбасары – әскери бөлім (мекеме) командирінің (бастығының) орынбасары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аттестаттау комиссиясының мүшелері – әскери бөлім (мекеме) командирінің (бастығының) орынбасары (орынбасарлары), бөлімше командирлері (қызмет бастықтары), кадр және заң бөлімшелерінің, тәрбие және идеологиялық жұмыстар бөлімшесінің өкілдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) хатшы – бөлім офицерлерінің бірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Аттестаттау комиссиясының төрағасы уақытша болмаған жағдайда оның міндеттерін төрағаның орынбасары, ал комиссия хатшысы болмаған жағдайда – аттестаттау комиссиясы мүшелерінің бірі атқарады. Мұндай жағдайда аттестаттау комиссиясы отырысының хаттамасында аттестаттау комиссиясы төрағасының немесе хатшысының міндетін уақытша атқарушының лауазымы мен әскери атағы, тегі мен аты-жөні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Аттестаттау комиссиясының отырысы, егер оған оның мүшелерінің кемінде үштен екісі қатысса, заңды болып саналады. Әскери қызметшінің іскерлік және жеке қасиеттерін бағалау туралы шешім, сондай-ақ аттестаттау комиссиясының ұсынымдары аттестатталатын әскери қызметші және оның тікелей бастығы болмаған кезде отырысқа қатысып отырған аттестаттау комиссиясы мүшелерінің қарапайым көпшілік дауысымен ашық дауыс беру арқылы қабылданады. Дауыстар тең болған кезде төрағаның дауысы шешуші болып табылады. Аттестаттау комиссиясының мүшелері қабылданған шешімдер үшін дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Аттестаттау комиссиясының мүшелері оларды аттестаттау туралы мәселені қарау кезінде дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       94. Аттестаттау комиссиясының қорытындысы осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хаттамаға енгізіледі, оған аттестаттау комиссиясының барлық құрамы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның жекелеген мүшелері қабылданған шешіммен келіспеген кезде олар өздерінің ерекше пікірін хаттаманың соңында мазмұндайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Аттестаттау комиссиясы отырыстарының хаттамалары әскери бөлімнің (мекеменің) құпия емес іс жүргізуінде есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Күндізгі оқу нысанындағы магистранттар мен докторанттарға оқу аяқталғаннан кейін қызметі бойынша пайдаланудың мақсатқа сәйкестігі туралы тұжырымдармен қызметтік мінездемелер жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. Аттестаттау тәртібінің бұзылуына және оның объективті емес екеніне шағымды әскери қызметші Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>152-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен беруі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. Президенттік резерв</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-тарау алып тасталды – ҚР Қорғаныс министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6864,77 +7142,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ҚР ҚК-да әскери қызмет өткеру </w:t>
+              <w:t>ҚР ҚК-да әскери қызмет өткеру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларын қолдану жөніндегі </w:t>
+              <w:t>қағидаларын қолдану жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">нұсқаулыққа </w:t>
+              <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6968,437 +7246,575 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үлгі</w:t>
+              <w:t>(Кімге) _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Кімге) _____________________</w:t>
+              <w:t>жергілікті әскери басқару</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жергілікті әскери басқару </w:t>
+              <w:t xml:space="preserve">органының (ҚІБ, ҚІББ) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органының</w:t>
+              <w:t xml:space="preserve">басшысы, әскери бөлімнің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ҚІБ, ҚІББ) басшысы, әскери </w:t>
+              <w:t xml:space="preserve">(мекеменің) командирі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бөлімнің (мекеменің) командирі </w:t>
+              <w:t>(бастығы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бастығы)</w:t>
+              <w:t>(кімнен) ____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(кімнен) ____________________</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтың тегі, аты және</w:t>
+              <w:t>азаматының тегі, аты және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (бар болған кезде)</w:t>
+              <w:t>әкесінің аты (бар болса)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">туған жылы және күні, айы </w:t>
+              <w:t>туған жылы, күні, айы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="178"/>
+    <w:bookmarkStart w:name="z191" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 30.06.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 755</w:t>
+        <w:t>№ 825</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (40-1) сәйкес менің құжаттарымды Қазақстан Республикасының Қарулы Күштеріне __ жыл мерзімге келісімшарт бойынша әскери қызметке (резервтегі әскери қызметке) кіру және</w:t>
+        <w:t xml:space="preserve"> (40-1) сәйкес Қазақстан Республикасының Қарулы Күштеріне_____ жыл </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>мерзімге келісімшарт бойынша әскери қызметке (резервтегі әскери қызметке) кіру және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       (лауазымның атауы, әскери бөлім (мекеме)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бос әскери лауазымына тағайындау үшін менің құжаттарымды қабылдауыңызды сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының Қарулы Күштеріне келісімшарт бойынша әскери қызметке </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(резервтегі әскери қызметке) кіру үшін кандидаттарды іріктеуден өткізу шарттарымен және </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тәртібімен таныстым, келісемін және оларды орындауға міндеттенемін. Қазақстан </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әскери қызмет өткеру қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес осы өтінішке қоса ұсынылған </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжаттардың дұрыстығын растаймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қосымша:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     (лауазымның атауы, әскери бөлім (мекеме)</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бос әскери лауазымына тағайындау үшін қабылдауыңызды сұраймын.</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Қарулы Күштеріне келісімшарт бойынша әскери қызметке (резервтегі әскери қызметке) кіру үшін кандидаттарды іріктеуден өткізу шарттарымен және тәртібімен таныстым, келісемін және оларды орындауға міндеттенемін. Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында әскери қызмет өткеру қағидаларының 21-тармағына сәйкес осы өтінішке ұсынылатын құжаттардың түпнұсқалығын растаймын.</w:t>
-[...65 lines deleted...]
-</w:t>
+      қолы, күні</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7619,68 +8035,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, аты және әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="179"/>
+    <w:bookmarkStart w:name="z193" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Қорғаныс министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8049,68 +8465,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әскери полиция органы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:bookmarkStart w:name="z195" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Полиграфологиялық зерттеуді жүргізуге тапсырма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кімге: ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8764,68 +9180,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты-жөні)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 ___ ж. "___" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="181"/>
+    <w:bookmarkStart w:name="z197" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 __ жылы жоғары тұрған лауазымға ұсыну және оқуға жіберу үшін әскери қызметшілердің кадрлар резерві ____________________________________________________________________  (әскери бөлімнің, әскер тегінің, қызметтің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9710,68 +10126,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="182"/>
+    <w:bookmarkStart w:name="z199" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолдаухат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10353,68 +10769,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты-жөні)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 ___ ж. "___" ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="183"/>
+    <w:bookmarkStart w:name="z201" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________ әскери қызметшілерін  (басқару органының атауы)  ауыстыру жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11057,68 +11473,68 @@
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="184"/>
+    <w:bookmarkStart w:name="z203" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әңгімелесу парағы _________________________________________________________________  (әңгімелесуді кім жүргізді, әскери атағы, тегі және аты-жөні, атқаратын лауазымы)  _______________________________________________________________  (әңгімелесу кіммен жүргізілді, әскери атағы, тегі, аты және әкесінің аты (бар болған кезде)  _______________________________________________________________  (әңгімелесу жүргізілген адамның лауазымдық жағдайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13582,68 +13998,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="185"/>
+    <w:bookmarkStart w:name="z207" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бос лауазымға уақытша тағайындау кезінде ұсынылатын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда - ҚР Қорғаныс министрінің 15.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14105,80 +14521,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты-жөні)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы " ___" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="186"/>
+    <w:bookmarkStart w:name="z209" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20___ жылға арналған ________________________________ әскери қызметшілерін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (басқару органының атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15176,68 +15592,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты-жөні)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы " ___" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="187"/>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылға арналған ______________________________________________  (басқару органының атауы)  ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -16274,68 +16690,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="188"/>
+    <w:bookmarkStart w:name="z213" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әскери қызмет өткерудің шекті мерзімі 3 жылдан аспайтын климаттық жағдайы ауыр жергілікті жердегі әскери бөлімдердің (бөлімшелердің) тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17406,68 +17822,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="189"/>
+    <w:bookmarkStart w:name="z215" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әскери қызмет өткеру 5 жылдан аспайтын шекті мерзімімен климаттық жағдайы ауыр жергілікті жер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақмола облысында – Аршалы, Жарқайың, Есіл, Жақсы, Қорғалжын, Целиноград аудандары (Астана қаласын қоспағанда), Сілеті ауылдық округі және Степногорск қаласы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17870,68 +18286,68 @@
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="190"/>
+    <w:bookmarkStart w:name="z217" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылғы ___ тоқсан бойынша _____________________________  (басқару органының атауы)  әскери қызметшілеріне ротациялауды жүргізу нәтижесі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18534,68 +18950,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚР ҚМ Кадрлар департаментінің бастығына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="191"/>
+    <w:bookmarkStart w:name="z219" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баянат Сізден кезекті әскери атақ беру туралы қолдауыңызды сұраймын  ________________________________________________________________________  (қандай әскери атақ, қолданыстағы әскери атақ, тегі, аты және әкесінің аты (бар болған кезде), лауазымын қай уақыттан бастап атқарады, жеке нөмірі, ЖСН, қолданыстағы ә/атақта еңбек сіңірген мерзімі аяқталатын күн, тәртіптік жазалардың болмауы) Әскери бөлімнің (мекеменің) командирі (бастығы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықтама ретінде: кезекті әскери атақ беру туралы баянат әскери атақта еңбек сіңірген мерзімі өткеннен кейін ұсынылған жағдайда баянатты уақтылы ұсынбау себебі (ШЛС сәйкес келмеуі немесе тәртіптік жазасының болуы) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -18710,68 +19126,68 @@
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="192"/>
+    <w:bookmarkStart w:name="z222" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әңгімелесу парағы  _________________________________________________________________  (әңгімелесуді кім жүргізді, әскери атағы, тегі және аты-жөні, атқаратын лауазымы)  _______________________________________________________________  (әңгімелесу кіммен жүргізілді, әскери атағы, тегі, аты және әкесінің аты (бар болған кезде)  _______________________________________________________________  (әңгімелесу жүргізілген адамның лауазымдық жағдайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19782,68 +20198,68 @@
               </w:rPr>
               <w:t>17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="193"/>
+    <w:bookmarkStart w:name="z224" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20282,68 +20698,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  __________________________ командиріне (бастығына) (басқару органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="194"/>
+    <w:bookmarkStart w:name="z226" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баянат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мені денсаулық жағдайыма байланысты әскери қызмет өткеруге жарамдылығымды айқындау мақсатында медициналық куәландыруға жіберуіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20747,68 +21163,68 @@
               <w:t>
 (әскери-медициналық мекеме көрсетіледі)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бастығына (командиріне)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="195"/>
+    <w:bookmarkStart w:name="z228" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық куәландыруға жолдама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ____________________________________________________________________ үшін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21383,68 +21799,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________ командиріне (бастығына)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (басқару органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="196"/>
+    <w:bookmarkStart w:name="z230" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баянат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған әскери қызметте болудың шекті жасынан тыс қызмет мерзімін ұзарту және __________________ жыл мерзімге келісімшарт жасау туралы қолдау көрсетуіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22110,68 +22526,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="197"/>
+    <w:bookmarkStart w:name="z232" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22502,1274 +22918,65 @@
               </w:rPr>
               <w:t>22-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="198"/>
+    <w:bookmarkStart w:name="z234" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________ жылы әскери қызметте болудың шекті жасына толатын офицерлердің тізімі</w:t>
-      </w:r>
-[...1207 lines deleted...]
-        <w:t xml:space="preserve"> _________ жылы әскери қызмет өткеру туралы келісімшарт мерзімі аяқталатын офицерлердің тізімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
@@ -23824,123 +23031,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі және аты-жөні</w:t>
+Тегі, аты, әкесінің аты, атқаратын лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке нөмірі</w:t>
+Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Келісімшарт мерзімі аяқталатын күні</w:t>
+Шекті жасқа толатын күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23968,51 +23175,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау номенклатурасы</w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24777,51 +23984,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: Тізімдер Microsoft Office Excel-де Times New Roman-мен көлемі 12-ші шрифтегі қаріппен жасалады. Тізімде 2 жылға әскери қызметке шақырылған, өкімде тұрған, бала күтімі бойынша демалыста болатын офицерлерді қоса алғанда, келісімшарт мерзімі аяқталатын офицерлер құрамының барлық әскери қызметшісі көрсетілуге тиіс.</w:t>
+      Ескертпе: Тізімдер Microsoft Office Excel-де Times New Roman-мен көлемі 12-ші шрифтегі қаріппен жасалады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24896,92 +24103,1301 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>24-қосымша</w:t>
+              <w:t>23-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="200"/>
+    <w:bookmarkStart w:name="z236" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> _________ жылы әскери қызмет өткеру туралы келісімшарт мерзімі аяқталатын офицерлердің тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери атағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі және аты-жөні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келісімшарт мерзімі аяқталатын күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлімше атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тағайындау номенклатурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Тізімдер Microsoft Office Excel-де Times New Roman-мен көлемі 12-ші шрифтегі қаріппен жасалады. Тізімде 2 жылға әскери қызметке шақырылған, өкімде тұрған, бала күтімі бойынша демалыста болатын офицерлерді қоса алғанда, келісімшарт мерзімі аяқталатын офицерлер құрамының барлық әскери қызметшісі көрсетілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ҚР ҚК әскери қызмет өткеру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларын қолдану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі нұсқаулыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Аттестаттау комиссиясының  № ___ қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25535,108 +25951,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1247 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="201"/>
+    <w:bookmarkStart w:name="z240" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қорғаныс министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z241" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z241" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Төмен тұрған құрамның әскери қызметшілерін, тиісті құрамның әскери міндеттілерін не азаматтарды бос әскери лауазымдарға уақытша тағайындау қағидаларын бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2017 жылғы 22 желтоқсандағы № 751 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16189 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25649,70 +26065,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырып</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="203"/>
+    <w:bookmarkStart w:name="z243" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Төмен тұрған құрамның әскери қызметшілерін не азаматтарды бос әскери лауазымға уақытша тағайындау қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25725,71 +26141,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="204"/>
+    <w:bookmarkStart w:name="z245" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қоса беріліп отырған Төмен тұрған құрамның әскери қызметшілерін не азаматтарды бос әскери лауазымға уақытша тағайындау қағидалары бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z246" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z246" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Төмен тұрған құрамның әскери қызметшілерін, тиісті құрамның әскери міндеттілерін не азаматтарды бос әскери лауазымға уақытша тағайындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25804,92 +26220,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z247" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z247" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ротациялау жоспарын және ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімін жасау қағидаларын бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2018 жылғы 9 қаңтардағы № 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16277 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z248" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z248" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Ротациялау жоспарын және ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімін жасау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25904,131 +26320,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z249" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z249" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Қарулы Күштерінің әскери бөлімдері мен мекемелерінің іріктеу комиссияларын құру және олардың жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2019 жылғы 13 қарашадағы № 910 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19616 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z250" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z250" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Қарулы Күштерінің әскери бөлімдері мен мекемелерінің іріктеу комиссияларын құру және олардың жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26061,110 +26477,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="210"/>
+    <w:bookmarkStart w:name="z252" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Әскери бөлімнің (мекеменің) іріктеу комиссиясы қатардағы жауынгерлер мен сержанттар құрамының бос әскери лауазымына тағайындау үшін кандидаттарды іріктеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z253" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z253" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Азаматтарды Қарулы Күштерге келісімшарт бойынша әскери қызметке іріктеу "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңы 21-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген Қазақстан Республикасының Қарулы Күштеріндегі, басқа да әскерлері мен әскери құралымдарындағы әскери лауазымдар және оларға сәйкес келетін әскери атақтар тізбесінде көзделген және бос болып табылатын лауазымға жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26177,70 +26593,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші және екінші абзацтары мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="212"/>
+    <w:bookmarkStart w:name="z255" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Қорғаныс істері жөніндегі департамент іріктеу комиссиясының құрамы тиісті департамент бастығының бұйрығымен, әскери бөлім (мекеме) іріктеу комиссиясының құрамы тиісті командирдің (бастықтың) бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іріктеу комиссиясының төрағасы болып қорғаныс істері жөніндегі департамент бастығының, әскери бөлім (мекеме) командирінің (бастығының) орынбасары тағайындалады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -26271,70 +26687,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="213"/>
+    <w:bookmarkStart w:name="z257" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Іріктеу комиссиясы жұмысты ұйымдастыру мақсатында мынадай іс-шараларды жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кандидаттардың жеке ісін тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26437,70 +26853,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="214"/>
+    <w:bookmarkStart w:name="z259" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кворум болмаған жағдайда іріктеу комиссиясының қайта отырысы он жұмыс күні ішінде өткізіледі. Оның құрамының үштен екісінің қайта отырысқа қатысуын қамтамасыз ету мүмкін болмаған кезде қорғаныс істері жөніндегі департаменттің бастығы, әскери бөлімнің (мекеменің) командирі (бастығы) іріктеу комиссиясының жаңа құрамын бекітеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26533,108 +26949,108 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="215"/>
+    <w:bookmarkStart w:name="z261" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15. Келісімшарт бойынша әскери қызметке қабылдаудан бас тартылған жағдайда осы Қағидаларға қосымшаға сәйкес нысан бойынша екі данада хабарламаны алған күннен бастап үш айдан кешіктірілмейтін мерзімде қорғаныс істері жөніндегі департаменттің бастығына немесе әскери бөлімнің (мекеменің) командиріне (бастығына) бас тарту себептерін көрсетумен және шағым беру құқығын түсіндірумен хабарлама жасалады. Бірінші данасы кандидатқа беріледі, ал екіншісі қорғаныс істері жөніндегі департаментте (әскери бөлімде (мекемеде) қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушіге қорғаныс істері жөніндегі департаменттің бастығы, әскери бөлімнің (мекеменің) командирі (бастығы) шағым түскен күннен бастап он бес жұмыс күні ішінде жауапты жолдайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="216"/>
+    <w:bookmarkStart w:name="z262" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әскери бөлімнің (мекеменің) командирі (бастығы) іріктеу комиссиясының хаттамасынан үзінді негізінде кандидатпен қатардағы жауынгерлер мен сержанттар құрамының лауазымында әскери қызмет өткеру туралы келісімшарт жасайды, әскери қызметке қабылдау және әскери бөлім (мекеме) жеке құрамының тізіміне қабылдау туралы бұйрықтар шығарады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26647,150 +27063,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="217"/>
+    <w:bookmarkStart w:name="z264" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әскери қызметке қабылдау және жеке құрамның тізіміне қабылдау туралы бұйрықтардан үзінділер әскери қызметшіні әскери есептен шығару үшін үш жұмыс күні ішінде жергілікті әскери басқару органдарына жолданады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z265" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z265" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының Қарулы Күштеріне келісімшарт бойынша әскери қызметке кіру үшін азаматтар қатарынан кандидаттардың өтініштері мен құжаттарын қарау қағидаларын бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2019 жылғы 18 желтоқсандағы № 1048 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19755 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z266" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z266" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қарулы Күштеріне келісімшарт бойынша әскери қызметке кіру үшін азаматтар қатарынан кандидаттардың өтініштері мен құжаттарын қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26803,70 +27219,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="220"/>
+    <w:bookmarkStart w:name="z268" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Әскери қызметте тұрмайтын және Қазақстан Республикасының Қарулы Күштеріне келісімшарт бойынша әскери қызметке кіруге ниет білдірген азаматтар жергілікті әскери басқару органының бастығына немесе әскери бөлімнің (мекеменің) командиріне (бастығына) осы Қағидаларға қосымшаға сәйкес нысан бойынша жазбаша өтініш береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26879,130 +27295,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="221"/>
+    <w:bookmarkStart w:name="z270" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Азаматтарды келісімшарт бойынша әскери қызметке іріктеуге жауапты әскери басқару органының (жергілікті әскери басқару органының немесе әскери бөлімнің (мекеменің) бөлімшесі өтінішті алған кезде үш жұмыс күні ішінде қоса берілетін құжаттардың толықтығы мен түпнұсқалығын тексереді және ұсынылатын құжаттар Әскери қызмет өткеру қағидаларының 21-тармағында көрсетілген тізбеге сәйкес келмеген жағдайда, өтініші тіркелген және қарауға қабылданған және осы уақыттан бастап келісімшарт бойынша әскери қызметке кіретін кандидат (бұдан әрі – кандидат) болып табылатын азаматқа кемшіліктерді жою үшін бес жұмыс күн уақыт бере отырып, оларды толықтыру қажеттілігін көрсетеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z271" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z271" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 4-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z272" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z272" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4-1. Бес жұмыс күні ішінде қажетті құжаттар ұсынылмаған жағдайда немесе кандидат "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеген кезде оған шағым беру құқығын түсіндіре отырып, негізделген және дәлелді жазбаша жауаппен құжаттарды қабылдаудан бас тартылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27015,150 +27431,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="224"/>
+    <w:bookmarkStart w:name="z274" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Құжаттарды зерделеу қорытындысы бойынша, бірақ кандидаттың өтініші тіркелген күннен бастап он жұмыс күнінен кешіктірмей, тиісті әскери басқару органының (жергілікті әскери басқару органының немесе әскери бөлімнің (мекеменің) басшысы кандидаттың материалдарын одан әрі қарау үшін іріктеу комиссиясына жолдайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z275" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z275" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Кәсіби және психологиялық іріктеу жөніндегі іс-шараларды жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2019 жылғы 23 желтоқсандағы № 1060 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19762 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z276" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z276" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кәсіби және психологиялық іріктеу жөніндегі іс-шараларды жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27171,70 +27587,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="227"/>
+    <w:bookmarkStart w:name="z278" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Кәсіби және психологиялық іріктеуді қорғаныс істері жөніндегі департаменттердің және әскери бөлімдердің (мекемелердің) психологиялық жұмыс мамандары жүргізеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27247,70 +27663,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="228"/>
+    <w:bookmarkStart w:name="z280" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Психологиялық тексеру барысында мынадай міндеттер шешіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зияткерлік қабілеттілік деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27645,204 +28061,204 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 751 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="229"/>
+    <w:bookmarkStart w:name="z283" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төмен тұрған құрамның әскери қызметшілерін не азаматтарды бос әскери лауазымға уақытша тағайындау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z284" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z284" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z285" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z285" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Төмен тұрған құрамның әскери қызметшілерін не азаматтарды бос әскери лауазымға уақытша тағайындау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Президентінің 2006 жылғы 25 мамырдағы № 124 Жарлығымен бекітілген Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында әскери қызмет өткеру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және төмен тұрған құрамның әскери қызметшілерін не азаматтарды бос әскери лауазымға уақытша тағайындау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z286" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z286" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Төмен тұрған құрамның әскери қызметшілерін не азаматтарды бос әскери лауазымға уақытша тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z287" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z287" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Лауазымға уақытша тағайындау лауазымды адамдар тізбесіндегі лауазымды адамның жеке құрам бойынша бұйрығымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z288" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z288" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Төмен құрамның әскери қызметшілері "Әскери полиция органдары туралы" Қазақстан Республикасының Заңы 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес арнайы бастапқы оқытудан өткен әскери полиция органының әскери қызметшілерін қоспағанда, бағынысында офицер болмаған жағдайда кемінде үш жыл үздіксіз әскери қызмет өтілі, жоғары білімі болған кезде офицер құрамының бос әскери лауазымына және базалық офицер курсынан өткеннен кейін тек кіші офицер құрамының лауазымына уақытша тағайындалады. Базалық офицер курсының бағдарламаларын Қазақстан Республикасының Ұлттық қорғаныс университеті әзірлейді, оларды Қорғаныс министрінің бірінші орынбасары – Қазақстан Республикасы Қарулы Күштері Бас штабының бастығы бекітеді және Қорғаныс министрлігіне ведомстволық бағынысты жоғары білімнің білім беру бағдарламаларын іске асыратын әскери оқу орны жанында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық мамандық пен Қазақстан Республикасы Қорғаныс министрлігінің Спорт комитеті – Орталық спорт клубы лауазымына олимпиада ойынының, әлем чемпионатының, Азия чемпионатының және әскери спорт түрі бойынша халықаралық жарыстардың жүлдегер спортшыларын тағайындау кезінде кемінде үш жыл үздіксіз әскери қызмет өтілінің болуы талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -27879,148 +28295,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="235"/>
+    <w:bookmarkStart w:name="z289" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Офицерлер құрамының бос әскери лауазымына Қорғаныс министрлігінің, Бас штабтың құрылымдық бөлімшелерін, Қазақстан Республикасы Қарулы Күштерінің бас басқармаларын және Қорғаныс министрлігі мен Қазақстан Республикасы Қарулы Күштерінің орталықтарын қоспағанда, олардың бағынысында офицерлер болмаған жағдайда әскери-есептік мамандығына сәйкес келетін мамандық бойынша жоғары білімі бар азаматтар тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қатардағы жауынгерлер мен сержанттар құрамының бос әскери лауазымына лауазымға қажет білімі (негізгі орта білімі, орта білімі (жалпы орта білімі, техникалық және кәсіптік білімі) және орта білімнен кейінгі білімі) және мамандығы бойынша жұмыс тәжірибесі бар азаматтар уақытша тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z290" w:id="236"/>
+    <w:bookmarkStart w:name="z290" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Азаматтар офицерлер құрамының бос лауазымына уақытша тағайындауға ұсынылған кезде тиісті командир (бастық) осы Қағидаларға қосымшаға сәйкес бос лауазымға уақытша тағайындау кезінде ұсынылатын құжаттар тізбесін (бұдан әрі – Құжаттар тізбесі) қоса бере отырып, баянат жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z291" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z291" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Азаматтарды қатардағы жауынгерлер мен сержанттар құрамының лауазымына уақытша тағайындау олар әскери бөлімнің (мекеменің) жасақтау органына Құжаттар тізбесін ұсынғаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z292" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z292" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әскери лауазымға уақытша тағайындалған азаматтар бұйрық шығарылған сәттен бастап үш жұмыс күні ішінде еңбек шартын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28125,208 +28541,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тағайындау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="239"/>
+    <w:bookmarkStart w:name="z294" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бос лауазымға уақытша тағайындаған кезде ұсынылатын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z295" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z295" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы азаматының жеке басын куәландыратын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z296" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z296" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кадр қызметі растаған (болмаған жағдайда нотариат растаған) қосымшаларымен білімі туралы дипломның көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z297" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z297" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кадр қызметі растаған (болмаған жағдайда нотариат растаған) еңбек кітапшасының көшірмесі (еңбек өтілі бар болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z298" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z298" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жеке табыс салығы мен мүлік жөніндегі декларацияның қабылданғаны туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z299" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z299" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Соттылықтың болуы не болмауы туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z300" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z300" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Алдын ала медициналық куәландырудан өтуі туралы құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z301" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z301" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Резюме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28535,204 +28951,204 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="247"/>
+    <w:bookmarkStart w:name="z304" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ротациялау жоспарын және ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімін жасау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z305" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z305" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z306" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z306" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ротациялау жоспарын және ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімін жасау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Президентінің 2006 жылғы 25 мамырдағы № 124 Жарлығымен бекітілген Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында әскери қызмет өткеру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Әскери қызмет өткеру қағидалары) сәйкес әзірленді және ротациялау жоспарын және ротациялау жоспарына енгізілмейтін Қазақстан Республикасы Қарулы Күштері әскери қызметшілерінің тізімін жасау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z307" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z307" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ротациялау жоспарын және ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімін жасау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z308" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z308" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Әскери қызметшілерді ротациялау осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кадр органы жыл сайын жасайтын әскери қызметшілерді ротациялау жоспары (бұдан әрі – Ротациялау жоспары) негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z309" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z309" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әскери қызметшілерді ротациялау ол бекітілген жылдан кейінгі күнтізбелік жыл ішінде әскери қызметшілерді әскери лауазымға тағайындау арқылы әскери қызметті ұйымдастыруды ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротациялау жоспары Әскери қызмет өткеру қағидаларының 83-тармағында айқындалған жағдайлар туындаған әскери қызметшілерге қатысты жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28763,188 +29179,188 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімі (бұдан әрі – Тізім) жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізімге Әскери қызмет өткеру қағидалары 84-тармағының 1), 2), 3) және 4) тармақшаларында айқындалған әскери қызметшілер және әскери қызмет мүддесінде Әскери қызмет өткеру қағидаларының 45-тармағы негізінде екінші мерзімге лауазымда қалдырылуы мүмкін әскери қызметшілер енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z310" w:id="253"/>
+    <w:bookmarkStart w:name="z310" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ротациялау жоспары мен Тізімге әскери бөлімнің (мекеменің) командирі (бастығы) қол қояды және оны жыл сайын 10 желтоқсанға дейін лауазымды адамдар тізбесіндегі лауазымды адам бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротациялау жоспары мен Тізімді инстанция бойынша келісу жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="254"/>
+    <w:bookmarkStart w:name="z311" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ротациялау жоспарына не Тізімге өзгерістер енгізу туралы шешімді оларды бекіткен лауазымды адам қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z312" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z312" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бекітілген Ротациялау жоспарынан және Ротациялау жоспарына өзгерістерден үзінді оны бекіткеннен кейін бес жұмыс күні ішінде бағынысты әскери бөлімдерге (мекемелерге) жолданады және тиісті командирлер (бастықтар) әскери қызметшілерге жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z313" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z313" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ротациялау шарттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z314" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z314" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әскери қызметшінің бір әскери лауазымда болуының күнтізбелік бесжылдық мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z315" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z315" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) офицерлер құрамы үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29075,90 +29491,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="259"/>
+    <w:bookmarkStart w:name="z316" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Әскери бөлімдердің (мекемелердің) командирлері (бастықтары) ротациялау жүргізу нәтижесі туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тоқсан сайын 5-і күніне қарай жоғары тұрған кадр органдарына баяндайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29442,1075 +29858,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты-жөні)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы " ___" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="260"/>
+    <w:bookmarkStart w:name="z318" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылға арналған _____________________________________ әскери қызметшілерін  (басқару органының атауы)  ротациялау жоспары</w:t>
-      </w:r>
-[...1008 lines deleted...]
-        <w:t xml:space="preserve"> 20___ жылға арналған ______________________________________________  (басқару органының атауы)  ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -30604,51 +30010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болған кезде)</w:t>
+Тегі, аты және әкесінің аты (бар болған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30748,87 +30154,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ротациялау үшін бар шарттар</w:t>
+Ротациялау үшін негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ротациялау жоспарына енгізбеу үшін негіздеме</w:t>
+Жоспарланатын (ұсынылатын) лауазым, штаттық- лауазымдық санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31118,360 +30524,65 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...291 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Әскери бөлімнің командирі _______________________________________</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әскери бөлімнің командирі  ____________________________________________  (әскери атағы, қолы, тегі және инициалдары)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31572,74 +30683,1379 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жасау қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(әскери атағы, қолы, тегі және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты-жөні)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20__ ж. " ___" _________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z320" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 20___ жылға арналған ______________________________________________  (басқару органының атауы)  ротациялау жоспарына енгізілмейтін әскери қызметшілердің тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери атағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болған кезде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атқаратын лауазымы, лауазымда қай уақыттан бастап, штаттық- лауазымдық санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні, ұлты, білімі, білімі бойынша мамандығы, Қарулы Күштерде қай уақыттан бастап, келісімшарттың аяқталу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери қызметшінің отбасы құрамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ротациялау үшін бар шарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ротациялау жоспарына енгізбеу үшін негіздеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әскери бөлімнің командирі _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ротациялау жоспарын және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ротациялау жоспарына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">енгізілмейтін әскери </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшілердің тізімін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жасау қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z322" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Әскери қызмет өткерудің шекті мерзімі 3 жылдан аспайтын климаттық жағдайы ауыр жергілікті жердегі әскери бөлімдердің (бөлімшелердің) тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32736,68 +33152,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="263"/>
+    <w:bookmarkStart w:name="z324" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әскери қызмет өткерудің шекті мерзімі 5 жылдан аспайтын климаттық жағдайы ауыр жергілікті жер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақмола облысында – Аршалы, Жарқайың, Есіл, Жақсы, Қорғалжын, Целиноград аудандары (Астана қаласын қоспағанда), Сілеті ауылдық округі және Степногорск қаласы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33226,68 +33642,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="264"/>
+    <w:bookmarkStart w:name="z326" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылғы ___ тоқсан бойынша _____________________________  (басқару органының атауы)  әскери қызметшілерін ротациялауды жүргізу нәтижесі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -34155,68 +34571,68 @@
               </w:rPr>
               <w:t>Кімге ________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегі, аты және әкесінің аты (бар болған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="265"/>
+    <w:bookmarkStart w:name="z329" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сізге _______________________________________________ байланысты келісімшарт </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34878,68 +35294,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z332" w:id="266"/>
+    <w:bookmarkStart w:name="z332" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35109,55 +35525,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>