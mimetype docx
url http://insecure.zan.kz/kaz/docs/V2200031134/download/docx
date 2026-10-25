--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b78a4fb" w14:textId="b78a4fb">
+    <w:p w14:paraId="3560389" w14:textId="3560389">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1382,99 +1382,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жол жүру ақысы техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының оқу процесінің кестесіне сәйкес қысқы және жазғы каникул кезеңінде қалааралық теміржол және автомобиль көлігінде жол жүруді растайтын құжаттар (жол жүру билеті мен отырғызу талонының, автобуспен жол жүрген кезде тек жол жүру билетінің) болған жағдайда төленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқа қаладан келген студенттер мен бітірушілерге жол жүру өтемақысы осы тармақтың екінші бөлігінде көрсетілген құжаттарды ұсынбай, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының оқу процесінің кестесіне сәйкес олардың тұрғылықты жері бойынша тіркелгенін растайтын "Ұлттық білім беру дерекқоры" ақпараттық жүйесінде қалыптастырылған деректер негізінде төленеді.</w:t>
+      Басқа қаладан келген студенттер мен бітірушілерге жол жүру өтемақысы осы тармақтың екінші бөлігінде көрсетілген құжаттарды ұсынбай, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының оқу процесінің кестесіне сәйкес олардың тұрғылықты жері бойынша тіркелгенін растайтын "Ұлттық білім беру дерекқоры" цифрлық жүйесінде қалыптастырылған деректер негізінде төленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1890,31 +1910,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>