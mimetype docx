--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="648fa13" w14:textId="648fa13">
+    <w:p w14:paraId="78895a6" w14:textId="78895a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1071,368 +1071,482 @@
         <w:t>
       2) бағалау өлшемшарттары – білім алушылардың оқу жетістіктерін бағалауды жүргізуге негіз болатын белгілер мен нақты өлшеуіштер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім беру бағдарламасы – оқытудың мақсатын, нәтижелері мен мазмұнын, білім беру процесін ұйымдастыруды және оларды іске асыру тәсілдері мен әдістерін, оқыту нәтижелерін бағалау өлшемшарттарын қамтитын білім берудің негізгі сипаттамаларының біртұтас кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кешенді тестілеу – ақпараттық-коммуникациялық технологиялар қолданылып, бірнеше оқу пәндері бойынша бір мезгілде өткізілетін емтихан нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оқыту нәтижелері – білім алушылардың білім беру бағдарламасын меңгеру бойынша алған, көрсететін білімінің, машықтарының, дағдыларының бағалаумен расталған көлемі және қалыптасқан құндылықтар мен қарым-қатынастар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оқу бағдарламасы – әрбір оқу сабағы, әрбір оқу пәні және (немесе) модуль бойынша меңгерілуге тиіс білімнің, машықтың, дағды мен біліктіліктің мазмұны мен көлемін айқындайтын бағдарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оқу жоспары – тиісті білім беру деңгейінде білім алушылардың оқу сабақтарының, оқу пәндерінің және (немесе) модульдердің, кәсіптік практиканың, өзге де оқу қызметі түрлерінің тізбесін, реттілігін, көлемін (еңбекті қажетсінуін) және бақылау нысандарын регламенттейтін құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Білім беру ұйымдарын бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бағаланатын кезеңге өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Білім туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік аттестаттау болып табылмайтын білім беру ұйымдарын жыл сайынғы бағалау оқу нәтижелеріне бағалау жүргізбей өткізіледі, сонымен қатар білім алушылардың қорытынды аттестаттауын ескере отырып, бағаланатын кезең толық оқу жылы болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік аттестаттау алдындағы білім беру ұйымдарына бағалау оқу нәтижелеріне бағалау қолдану арқылы мемлекеттік аттестаттау басталғанға дейін бір ай бұрын өткізіледі, сонымен қатар бағаланатын кезең бұрын өткен екі оқу жылы мен ағымдағы оқу жылы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оқыту нәтижелерін бағалау өлшемшарттары келесі нақты өлшеуіштерге сәйкес жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оқыту нәтижелеріне бағалау 4, 9-сыныптардың білім алушылары арасында білім беру саласындағы уәкілетті орган айқындаған тестілеу мәселелері жөніндегі ұйым әзірлеген компьютерлік форматтағы кешенді тестілеу (бұдан әрі – компьютерлік тестілеу) технологиясы бойынша жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) компьютерлік тестілеу білім беру саласындағы уәкілетті органның ведомствосы және оның аумақтық бөлімшелері лауазымды тұлғаларының байқаушы ретінде қатысуымен жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оқыту нәтижелерін бағалау кезінде білім алушыларға өз білімдері, іскерліктері мен дағдыларының деңгейін көрсету үшін бірыңғай жағдайлар мен тең мүмкіндіктер жасалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) компьютерлік тестілеу контингенттің тізімдік құрамынан білім алушылардың төменінде 90 %-ы қатысқан кезде жүргізіледі (бітірушілердің жалпы саны 10 немесе одан аз білім алушыларды құрайтын білім беру ұйымдары үшін – төменінде 80 %);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) карантин, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар себебінен оқыту нәтижелерін бағалауға жататын 4, 9-сыныптар білім алушыларының қашықтықтан оқыту кезінде компьютерлік тестілеу тиісті мемлекеттік органдардың шектеу шаралары алынғанға дейінгі мерзімге ауыстырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) білім алушылар компьютерлік тестілеу рәсімдерінен босатылады және мынадай жағдайларда оқыту нәтижелерін бағалауға жататын білім алушылар контингентінің тізімдік құрамына енгізілмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       психологиялық-медициналық-педагогикалық консультацияның қорытындылары (ерекше білім берілуіне қажеттілігі бар балалар үшін);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1463,70 +1577,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Білім және ғылым министрінің 2011 жылғы 7 желтоқсандағы № 514 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №7355 тіркелген) бекітілген Жалпы білім беретін пәндер бойынша республикалық және халықаралық олимпиадалар мен ғылыми жобалар конкурстарының (ғылыми жарыстардың), орындаушылар конкурстарының, кәсіби шеберлік конкурстарының және спорттық жарыстардың тізбесіне сәйкес олимпиадаларға, конкурстарға және жарыстарға қатысу туралы білім басқармасының бұйрығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бастауыш, негізгі орта білім берудің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарының білім алушылары үшін компьютерлік тестілеу кезіндегі бағалау шәкілі (пайыздық қатынаста) мынадай түрде айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "өте жақсы" – 85-100 %;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1555,131 +1669,131 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "қанағаттанарлық" – 40-64 %;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "қанағаттанарлықсыз" – дұрыс жауаптар емтихан материалындағы сұрақтар санынан 40 % -дан төмен болғанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) компьютерлік тестілеу нәтижелері цифрлық бес балдық жүйе бойынша бағаланады, сонымен қоса оқыту нәтижелерін бағалау қорытындылары бойынша апелляция рәсімі көзделмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) білім алушылардың дайындық деңгейін бағалау нәтижелері осы тармақтың 4) тармақшасында көрсетілген контингенттің тізімдік құрамынан төменінде 40 %-дан төмен емес білім алушылардың "қанағаттанарлық" деген бағадан төмен емес дұрыс жауап бергені білім беру ұйымымен айқындалған жағдайда Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген бастауыш, негізгі орта білім беру стандартының (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) талаптарына сәйкес келеді деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Білім беру ұйымдарын бағалау өлшемшарттарына "үлгілі" - 5, "жақсы" - 4, "жақсартуды қажет етеді" - 3, "төмен" - 2 деңгейлерінің біріне сәйкес келетін өлшеуіштер және балл қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Білім беру ұйымдарын бағалау өлшемшарттарына өлшеуіштер, осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1734,109 +1848,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Білім беру ұйымы қызметінің деңгейін бағалау өлшемшарттар балдарының жалпы сомасы бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру ұйымының білім беру қызметі мемлекеттік жалпыға міндетті білім беру стандартының талаптарына сәйкес келмесе, білім беру ұйымдарының қызметін бағалау кезінде балдардың қорытынды сомасы 50% - ға төмендейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Білім беру саласындағы уәкілетті орган айқындаған нысан бойынша көрсетілетін білім беру қызметтеріне қанағаттану деңгейін айқындау үшін білім беру саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелерінің қызметкерлері онлайн форматта сауалнама жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарында –педагогтер, мектепалды жастағы тәрбиеленушілердің ата-аналары (заңды өкілдері); мектепалды жастағы топтар болмаса – ересек жастағы тәрбиеленушілердің ата-аналары (заңды өкілдері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1883,89 +1997,89 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Педагогтерге, жұмыс берушілерге, өндірістік практика базаларының басшыларына сауалнама 90% -дан кем емесреспонденттер қатысқан кезде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім алушыларға, білім алушылардың (тәрбиеленушілердің) ата – аналарына (заңды өкілдері) сауалнама респонденттердің төменінде 90% - ы (білім беру ұйымдары үшін, білім алушылардың (тәрбиеленушілердің) жалпы саны төменінде 80% - ды құрайтын білім алушылар (тәрбиеленушілер) үшін) қатысқан кезде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарын бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тәрбие және оқыту нәтижелеріне бағдарлана отырып мектепке дейінгі тәрбие мен оқытудың мазмұнына өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оқу жұмыс жоспарлары мен ұйымдастырылған қызметтің Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1980,330 +2094,330 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) Мектепке дейінгі тәрбие мен оқытудың мемлекеттік жалпыға міндетті стандартының және Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 20 желтоқсандағы № 557 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8275 болып тіркелген) бекітілген Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспарының (бұдан әрі – ҮОЖ) талаптарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) білім беру қызметін Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2016 жылғы 12 тамыздағы № 499 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14235 болып тіркелген) Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасына (бұдан әрі – МДТО үлгілік оқу бағдарламасы) және білім беру бағдарламаларына (вариативті, жеке, бейімделген, қосымша) сәйкес іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 31 тамыздағы № 385 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29329 болып тіркелген) бекітілген Мектепке дейінгі ұйымдар қызметінің үлгілік қағидаларын (бұдан әрі-Үлгілік қағидалар) сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баланың даму мониторингін қамтамасыз ететін және оның жеке дамуын жоспарлаудың негізі болып табылатын мектепалды жастағы тәрбиеленушілерді оқыту нәтижелерінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тәрбиеленушілердің даму мониторингісінің (бастапқы) болуы және нәтижелерін талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) үлгілік оқу бағдарламасына қосымшаға сәйкес балалардың жасын ескере отырып, тәрбиеленушілердің жетістіктерін мониторингілеу нәтижелерінің (қорытынды) болуы және талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тәрбиеленушілердің оқу жүктемесінің ең жоғары көлеміне өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) МДТО ҮОЖ белгіленген тәрбиеленушілердің оқу жүктемесінің ең жоғары көлеміне қойылатын талаптарға сәйкестігі және сақталуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тәрбие мен оқыту мерзіміне қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балалардың жасын ескере отырып, жас топтарын қалыптастыру кезінде талаптарды сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәрбиеленушіні 1-сыныпқа қабылдағанға дейін МДТО үлгілік оқу бағдарламасын игеру бойынша талаптарды сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарын бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Оқыту нәтижелеріне бағдарлана отырып, бастауыш, негізгі орта және жалпы орта білім беру мазмұнына өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) білім беру ұйымының басшысымен бекітілген жұмыс оқу жоспары мен сабақтар кестелерінің болуы және Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2318,649 +2432,711 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген бастауыш, негізгі орта және жалпы орта білім берудің мемлекеттік жалпыға міндетті білім беру стандарты (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) талаптарына және Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 8 қарашадағы № 500 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8170 болып тіркелген) бастауыш, негізгі орта және жалпы орта білім берудің үлгілік оқу жоспарларына (бұдан әрі – ҮОЖ) сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Білім және ғылым министрінің 2013 жылғы 3 сәуірдегі № 115 </w:t>
+      2) "Жалпы білім беру ұйымдарына арналған жалпы білім беретін пәндердің, таңдау курстарының және факультативтердің үлгілік оқу бағдарламаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2013 жылғы 3 сәуірдегі № 115 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8424 болып тіркелген), "Бастауыш, негізгі орта және жалпы орта білім деңгейлерінің жалпы білім беретін пәндері мен таңдау курстары бойынша үлгілік оқу бағдарламаларын бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 16 қыркүйектегі № 399 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29767 болып тіркелген) бұйрықтарымен бекітілген жалпы білім беретін пәндер бойынша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығымен</w:t>
+        <w:t>үлгілік оқу бағдарламаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8424 болып тіркелген) жалпы білім беретін пәндер бойынша үлгілік оқу бағдарламаларына (бұдан әрі – ЖББ үлгілік оқу бағдарламалары) сәйкес жүзеге асырылатын оқу пәндерінің базалық мазмұнын игеру;</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – ЖББП үлгілік оқу бағдарламалары) сәйкес жүзеге асырылатын оқу пәндерінің базалық мазмұнын игеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім алушылардың таным мәселелерін шешуге және субъективті жаңа білімді меңгеруге, ұлттық дәстүрлерді, мәдениетті зерделеуге және жалпыадамзаттық құндылықтарды дарытуға бағытталған тәрбие жұмысын іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) білім алушылардың рухани-адамгершілік, азаматтық-патриоттық, көртөмендік-эстетикалық, еңбек және дене тәрбиесін іске асыруды қамтамасыз ететін жиынтығында сабақтан тыс іс-әрекеттің әртүрлі нысандарын ұйымдастыру сабақтан тыс іс-әрекеттің әртүрлі нысандарын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) білім алушылардың жеке мүдделері мен қажеттіліктерін ескере отырып, бейінді оқытуды іске асыру (оқытудың тереңдетілген және стандартты деңгейі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ерекше білім беру қажеттілігі бар білім алушылардың ерекшеліктерін және жеке мүмкіндіктерін ескере отырып оқыту процесін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ҮОЖ сәйкес жүзеге асырылатын вариативтік компоненттің факультативтері мен таңдау курстарын іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "Өмір қауіпсіздігінің негіздері" міндетті оқу курсын игеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Жолда жүру ережелері" міндетті оқу курсын іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 24 қарашадағы № 473 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілер тізілімінде № 30721 болып тіркелген) бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, діни білім беру ұйымдарының білім беру қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін (бұдан әрі – біліктілік талаптары) сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бастауыш, негізгі орта және жалпы орта білім берудің білім алушыларының оқу жүктемесінің ең жоғары көлеміне өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім алушылардың апталық оқу жүктемесінің ең жоғары көлемінің сәйкестігі және сақталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) білім алушылардың инвариантты және вариативті компонентін (арнайы білім беру ұйымы үшін түзету компоненті) құрайтын оқу жүктемесінің жалпы көлемінің, сондай-ақ ҮОЖ-мен белгіленген сыныптар бойынша апталық және жылдық оқу жүктемесінің сәйкестігі және сақталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыныптарды, оның ішінде инклюзивті білім беру шеңберінде ерекше білім берілуіне қажеттілігі бар білім алушылардың ерекшеліктерін ескере отырып, топтарға бөлуге қойылатын талаптарды сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Білім алушылардың дайындық деңгейіне өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ЖБП үлгілік оқу бағдарламалары мен Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген бастауыш, негізгі орта және жалпы орта білім берудің мемлекеттік жалпыға міндетті білім беру стандарты (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) талаптарына сәйкес тиісті білім беру деңгейінің әрбір білім беру саласы (және оқу пәндеріне) бойынша білім алушылардың дайындық деңгейі (оқытудан күтілетін нәтижелер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 21 қаңтардағы № 52 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13137 болып тіркелген) білім алушылардың білімін бағалау өлшемшарттарына сәйкес білім алушылардың оқу жетістіктерін бағалауды жүзеге асыру мен қалыптастырушы және жиынтық бағалау талаптарын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген бастауыш, негізгі орта және жалпы орта білім берудің мемлекеттік жалпыға міндетті білім беру стандарты (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) талаптарына сәйкес ерекше білім берілуіне қажеттілігі бар білім алушыларды оқыту кезінде инклюзивті білім берудің (дамудың бұзылуын түзету және әлеуметтік бейімдеу) талаптарын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4,9-сыныптардың білім алушыларымен күтілетін оқу нәтижелеріне қол жеткізуін айқындау және тиісті білім деңгейінің мемлекеттік жалпы білім беру стандартының талаптарында көзделген білім беретін оқу бағдарламаларын меңгеру бойынша оқыту нәтижелерін бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Оқу мерзіміне өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті деңгейдегі жалпы білім беретін оқу бағдарламаларын игеру мерзімдеріне қойылатын талаптарды сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыныптар бойынша оқу жылының ұзақтығына және күнтізбелік жылдағыканикул уақытының ұзақтығына қойылатын талаптарды сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Оқыту нәтижелеріне бағдарлана отырып техникалық және кәсіптік, орта білімнен кейінгі білім берудің мазмұнына өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 6 сәуірдегі № 130 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20317 болып тіркелген) Орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының педагогтері жүргізуі үшін міндетті құжаттардың тізбесіне сәйкес әзірленген және бекітілген оқу жылына арналған жұмыс жоспарының (қызмет бағыттары бойынша) болуы жәнетехникалық және кәсіптік, орта білімнен кейінгі білім берудің білім беру бағдарламаларыныңмазмұнына сәйкестігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы білім беретін, жалпы гуманитарлық, жалпы кәсіптік, арнайы пәндерді оқыту немесе жалпы білім беретін пәндерді, базалық және кәсіптік модульдерді оқыту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3025,330 +3201,330 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер жұмыс оқу бағдарламалары мен жоспарында өзгеше көзделмесе, курстық және дипломдық (жазбаша немесе практикалық) жұмысты орындауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бакалавриаттың білім беру бағдарламаларының жекелеген модульдерін немесе пәндерін қоса отырып, техникалық және кәсіптік білім берудің модульдерге интеграцияланған білім беру бағдарламаларын оқыту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары (бұдан әрі-ТжКОБкБ) жұмыс берушілердің қатысуымен Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген техникалық және кәсіптік, орта білімнен кейінгі білім беру стандарты (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген), кәсіптік стандарттар (бар болса), WorldSkills (Ворлдскилс) кәсіптік стандарттары (бар болса) талаптарының негізінде әзірлеген білім беру бағдарламаларының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген техникалық және кәсіптік білім беру стандарты (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) 1, 2-қосымшаларына сәйкес техникалық және кәсіптік білім берудің (бұдан әрі- ТжКБ) оқу жоспарының моделінегізінде әзірленген оқу жұмыс жоспарларының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оқыту нәтижелеріне бағдарлана отырып, оқу жоспарының барлық пәндері және (немесе) модульдері бойынша ТжКОКкБ бекіткен жұмыс оқу бағдарламаларының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) білім алушылардың психофизикалық даму ерекшеліктері мен жеке мүмкіндіктерін ескере отырып, ерекше білім беру қажеттілігі бар адамдар үшін жеке оқу жоспарын және арнайы оқу бағдарламасын (бар болған жағдайда) іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қоғамдық-гуманитарлық, жаратылыстану-математикалық бағыттары бойынша мамандық бейінін ескере отырып, міндетті жалпы білім беретін пәндердің, сондай-ақ тереңдетілген және стандартты оқыту деңгейлеріндегі пәндердің тізбесі мен көлемінің сәйкестігі (техникалық және кәсіптік білім беру ұйымдары үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бакалавриаттың білім беру бағдарламаларының жекелеген модульдерін немесе пәндерін енгізе отырып, модульдерге интеграцияланған техникалық және кәсіптік білім беру бағдарламаларын зерделеу (орта білімнен кейінгі білім беру ұйымдары үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жалпы гуманитарлық, әлеуметтік-экономикалық пәндерді немесе базалық модульдерді, сондай-ақ кәсіптік модульдерді (әскери мамандықтарды қоспағанда) оқыту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген техникалық және кәсіптік, орта білімнен кейінгі білім беру стандарты (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) талаптарына сәйкес өндірістік оқыту мен кәсіптік практиканы жүзеге асыру және одан өту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Оқыту нәтижелерінің жетістіктерін бағалауды әртүрлі бақылау түрлері арқылы үлгерімді ағымдағы бақылау, аралық және қорытынды аттестаттау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) білім алушылардың психофизикалық даму ерекшеліктерімен жеке мүмкіндіктерін ескере отырып, ТжКБ білім беру бағдарламасын ішінара немесе толық игеруді көздейтін инклюзивті білім беру жағдайында ерекше білім берілуіне қажеттілігі бар адамдарды оқыту үшін (ақыл-ойы сақталмаған адамдар болған кезде) әзірленген арнайы оқу бағдарламаларының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) білім алушылардың физикалық бұзушылықтары мен жеке мүмкіндіктерін ескере отырып, ТжКБ мамандығы бойынша білім беру бағдарламасы негізінде инклюзивті білім беру жағдайында ерекше білім берілуіне қажеттілігі бар адамдарды оқыту үшін (ақыл-ойы сақталған адамдар болған кезде) әзірленген жеке оқу бағдарламалары мен жоспарларының болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3367,210 +3543,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Білім алушылардың оқу жүктемесінің ең жоғары көлеміне өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күндізгі оқу нысанында міндетті оқу жүктемесі,сондай-ақ факультативтік сабақтар мен консультацияларды қоса алғанда, білім алушылардың аптадағы оқу жүктемесінің ең жоғары көлеміне қойылатын талаптардың сақталуы және сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндетті оқытуға арналған оқу уақытының көлемін сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әрбір пән және (немесе) модуль немесе оқу жұмысының басқа түрлері бойынша меңгеретін оқыту нәтижелері бойынша білім алушының оқу жүктемесінің көлемін сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) күндізгі оқыту нысанына көзделген тиісті оқу уақыты көлемінен кешкі оқыту нысаны үшін 70%-дан төмен емес және сырттай оқу нысаны үшін 30%-дан төмен емес міндетті оқу сабақтары уақыты көлемінің сақталуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Ұлттық біліктілік шеңберінің, салалық біліктілік шеңберлерінің және кәсіптік стандарттардың дескрипторларымен айқындалалатын білім алушылардың дайындық деңгейіне өлшемшарттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген техникалық және кәсіптік, орта білімнен кейінгі білім беру стандарты (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) талаптарына сәйкес білім беру бағдарламаларын меңгеру мерзімдерінің сақталуына өлшемшарттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3636,4638 +3812,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мектепке дейінгі оқыту мен тәрбиелеудің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарының қызметін бағалауға арналған өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...4533 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Өлшемшарттарға өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 15.05.2024 </w:t>
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 106</w:t>
+        <w:t>№ 101-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8930,51 +4572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік санатының деңгейін бес жылда бір реттен сиретпей арттырған/растаған педагогтердің (оның ішінде басшылардың үш жылда бір реттен сиретпей) үлесі</w:t>
+Біліктілік санатының деңгейін бес жылда бір реттен сиретпей арттырған/растаған педагогтердің (оның ішінде басшылардың үш жылда бір реттен сиретпей)үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9850,161 +5492,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, діни білім беру ұйымдарының білім беру қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 24 қарашадағы № 473 </w:t>
+Білім беру ұйымының Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 22 қаңтардағы № 70 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30721 тіркелген) сәйкес негізгі жұмыс орны лицензиат болып табылатын педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің бастауыш білім беру деңгейіндегі педагогтердің жалпы санынан үлесі</w:t>
-[...89 lines deleted...]
-жалпы білім беретін мектептер - 30 %-дан жоғары</w:t>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13272 тіркелген) сәйкес жабдықтармен және жиһазбен жарақтандырылуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10063,105 +5651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Толық жинақталған білім беру ұйымдары үшін:</w:t>
-[...53 lines deleted...]
-жалпы білім беретін мектептер – 25%-дан 29% аралығында</w:t>
+95 - 99 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10220,105 +5754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Толық жинақталған білім беру ұйымдары үшін:</w:t>
-[...53 lines deleted...]
-жалпы білім беретін мектептер – 20%-дан 24% аралығында</w:t>
+80 - 94 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10377,105 +5857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Толық жинақталған білім беру ұйымдары үшін:</w:t>
-[...53 lines deleted...]
-жалпы білім беретін мектептер – 20%-дан төмен</w:t>
+80 %-дан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10546,179 +5972,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, діни білім беру ұйымдарының білім беру қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 24 қарашадағы № 473 </w:t>
+Ерекше білім беруді қажет ететін адамдар (балалар) үшін "Білім беру ұйымдарындағы психологиялық-педагогикалық қолдау қызметінің жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2025 жылғы 29 сәуірдегі № 92 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30721 тіркелген) сәйкес негізгі жұмыс орны лицензиат болып табылатын педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің негізгі орта және жалпы орта білім беру деңгейіндегі педагогтердің жалпы санынан үлесі</w:t>
-[...107 lines deleted...]
-жалпы білім беретін мектептер 35 %-дан жоғары</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36047 тіркелген) (бұдан әрі – № 92 бұйрық) сәйкес жағдай жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10777,123 +6131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Толық жинақталған білім беру ұйымдары үшін:</w:t>
-[...71 lines deleted...]
-жалпы білім беретін мектептер 30%-дан 34 % аралығында</w:t>
+95 – 99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10952,123 +6234,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Толық жинақталған білім беру ұйымдары үшін:</w:t>
-[...71 lines deleted...]
-жалпы білім беретін мектептер 25%-дан 29 % аралығында</w:t>
+80 – 94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11127,123 +6337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Толық жинақталған білім беру ұйымдары үшін:</w:t>
-[...71 lines deleted...]
-жалпы білім беретін мектептер 25 %-дан төмен</w:t>
+80%-дан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11314,71 +6452,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Білім беру ұйымдарының Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 22 қаңтардағы № 70 </w:t>
+Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 22 мамырдағы № 216 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13272 тіркелген) сәйкес жабдықтармен және жиһазбен жарақтандырылуы</w:t>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20708 тіркелген) сәйкес мектепке дейінгі ұйымдарға арналған оқу-әдістемелік кешендермен қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11679,51 +6817,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 %-дантөмен</w:t>
+80 %-дан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11793,72 +6931,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26513 тіркелген) сәйкес жағдай жасалуы (пандус, есіктер мен баспалдақтарды контрастты бояумен бояу)</w:t>
+              <w:t>
+Жас топтары толықтырылуының сәйкестігі (топтар бөлінісінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12159,51 +7277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 %-дантөмен</w:t>
+80 %-дан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12273,128 +7391,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...76 lines deleted...]
-100 %</w:t>
+              <w:t>
+Ата-аналардың сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 % -дан 100% - ға дейінгі респонденттер тәрбиеленушілердің дайындық деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12453,51 +7531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95 - 99 %</w:t>
+65% -дан 79 % - ға дейінгі респонденттер тәрбиеленушілердің дайындық деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12556,51 +7634,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 - 94 %</w:t>
+50 % -дан 64 % - ға дейінгі респонденттер тәрбиеленушілердің дайындық деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12659,51 +7737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 %-дантөмен</w:t>
+50 %-дан кем респонденттер тәрбиеленушілердің дайындық деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12774,87 +7852,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымдары топтарының (сыныптарының) толықтырылуының сәйкестігі (топтар/сыныптар бөлінісінде)</w:t>
-[...35 lines deleted...]
-100 %</w:t>
+Педагогтердің сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 %-дан100% - ға дейінгі респонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдыңжасалудеңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12912,52 +7990,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-95 - 99 %</w:t>
+              <w:t xml:space="preserve">
+65%-дан79 % - ға дейінгі респонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13016,51 +8094,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 - 94 %</w:t>
+50 %-дан 64 % - ға дейінгі респонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13119,1891 +8197,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 %-дантөмен</w:t>
-[...1839 lines deleted...]
-50 %-дан төмен респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
+50 % -дан кем респонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15140,110 +8378,130 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымшасы</w:t>
+              <w:t>2-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын бағалауға арналған өлшемшарттар</w:t>
+        <w:t xml:space="preserve"> Бастауыш, негізгі орта және жалпы орта білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарын бағалауына арналған өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Өлшемшарттарға өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 15.05.2024 </w:t>
+      Ескерту. 2-қосымшаға өзгерістер енгізілді - ҚР Оқу-ағарту министрінің 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15258,52 +8516,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№ п/п</w:t>
+              <w:t xml:space="preserve">
+р/с № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15409,68 +8667,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...16 lines deleted...]
-              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -15924,51 +9164,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік санатының деңгейін бес жылда бір реттен сиретпей арттырған/растаған педагогтердің (оның ішінде басшылардың үш жылда бір реттен сиретпей ) үлесі</w:t>
+Біліктілік санатының деңгейін бес жылда бір реттен сиретпей арттырған/растаған педагогтердің (оның ішінде басшылардың үш жылда бір реттен сиретпей) үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16269,51 +9509,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 80 %-дан аз</w:t>
+80 %-дан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16843,88 +10083,162 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-100 %</w:t>
+              <w:t xml:space="preserve">
+"Жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарын қоспағанда, білім беру ұйымдарының білім беру қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 24 қарашадағы № 473 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30721 болып тіркелген) (бұдан әрі – № 473 бұйрық) сәйкес негізгі жұмыс орны лицензиат болып табылатын педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің бастауыш білім беру деңгейіндегі педагогтердің жалпы санынан үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толық жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер 45 %-дан жоғары, гимназиялар - 50 % -дан жоғары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер - 30 %-дан жоғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16983,51 +10297,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85 - 99 %</w:t>
+Толық жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер 35% -дан 44 % аралығында, гимназиялар –40%- дан 49% аралығында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер – 25%-дан 29% аралығында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17086,51 +10454,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 - 84 %</w:t>
+Толық жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер 25%-дан 34 % аралығында, гимназиялар –30%-дан 39% аралығында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер – 20%-дан 24% аралығында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17189,51 +10611,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 %-дан төмен</w:t>
+Толық жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер 25 % -дан төмен, гимназиялар –30% -дан төмен;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер – 20%-дан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17304,87 +10780,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша жалпы білім беретін пәндер бойынша педагогтердің жалпы санынан лицензиат негізгі жұмыс орны болып табылатын білім беру ұйымдарының жалпы білім беретін пәндері бойынша педагогтердің үлесі (жұмысшы біліктіліктері үшін)</w:t>
-[...35 lines deleted...]
-100 %</w:t>
+№ 473 бұйрығына сәйкес негізгі жұмыс орны лицензиат болып табылатын педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің негізгі орта және жалпы орта білім беру деңгейіндегі педагогтердің жалпы санынан үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толық жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер - 55 %-дан жоғары, лицейлер - 60 %-дан жоғары, оның ішінде жаратылыстану-математикалық бағыттағы педагогтердің үлесі 50%-дан жоғары, гимназиялар үшін 60 %-дан жоғары, оның ішінде қоғамдық-гуманитарлық бағыттағы педагогтердің үлесі 50%-дан жоғары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дарынды балаларға арналған мамандандырылған білім беру ұйымдары үшін 65 %-дан жоғары, оның ішінде аудандық және/немесе облыстық конкурстар мен жарыстар кезеңдерінің жеңімпаздарын және/немесе білім беру саласындағы уәкілетті орган бекіткен соңғы бес жылдағы республикалық конкурстар мен жарыстардың қатысушылары мен жеңімпаздарын дайындаған педагогтер (болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер 35 %-дан жоғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17443,51 +10991,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75 - 99 %</w:t>
+Толық жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер -45% -дан 54 % аралығында, лицейлер - 50%-дан 59 % аралығында, оның ішінде жаратылыстану-математикалық бағыттағы педагогтердің үлесі 40%-дан 49% аралығында, гимназиялар үшін 50%-дан 59 % аралығында, оның ішінде қоғамдық-гуманитарлық бағыттағы педагогтердің үлесі 40%-дан 49% аралығында,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дарынды балаларға арналған мамандандырылған білім беру ұйымдары үшін 55%-дан 64% аралығында, оның ішінде аудандық және/немесе облыстық конкурстар мен жарыстар кезеңдерінің жеңімпаздарын және/немесе білім беру саласындағы уәкілетті орган бекіткен соңғы бес жылдағы республикалық конкурстар мен жарыстардың қатысушылары мен жеңімпаздарын дайындаған педагогтер (болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер 30%-дан 34 % аралығында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17546,51 +11166,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 - 74 %</w:t>
+Толық жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер -35%-дан 44 % аралығында, лицейлер - 40%-дан 49 % аралығында, оның ішінде жаратылыстану-математикалық бағыттағы педагогтердің үлесі30%-дан 39% аралығында, гимназиялар үшін 40%-дан 49 % аралығында, оның ішінде қоғамдық-гуманитарлық бағыттағы педагогтердің үлесі 30%-дан 39% аралығында,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дарынды балаларға арналған мамандандырылған білім беру ұйымдары үшін 45%-дан 54% аралығында, оның ішінде аудандық және/немесе облыстық конкурстар мен жарыстар кезеңдерінің жеңімпаздарын және/немесе білім беру саласындағы уәкілетті орган бекіткен соңғы бес жылдағы республикалық конкурстар мен жарыстардың қатысушылары мен жеңімпаздарын дайындаған педагогтер (болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер 25%-дан 29 % аралығында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17649,51 +11341,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 %-дан төмен</w:t>
+Толық жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер -35%-дан төмен, лицейлер - 40 %-дан төмен, оның ішінде жаратылыстану-математикалық бағыттағы педагогтердің үлесі30%-дан төмен, гимназиялар үшін 40 %-дан төмен, оның ішінде қоғамдық-гуманитарлық бағыттағы педагогтердің үлесі 30%-дан төмен,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дарынды балаларға арналған мамандандырылған білім беру ұйымдары үшін 45%-дан төмен, оның ішінде аудандық және/немесе облыстық конкурстар мен жарыстар кезеңдерінің жеңімпаздарын және/немесе білім беру саласындағы уәкілетті орган бекіткен соңғы бес жылдағы республикалық конкурстар мен жарыстардың қатысушылары мен жеңімпаздарын дайындаған педагогтер (болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған білім беру ұйымдары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы білім беретін мектептер 25 %-дан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17763,52 +11527,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша педагогтердің жалпы санынан лицензиат негізгі жұмыс орны болып табылатын өнер және мәдениет саласында білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін педагогтердің үлесі</w:t>
+              <w:t xml:space="preserve">
+Білім беру ұйымдарының Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 22 қаңтардағы № 70 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13272 тіркелген) сәйкес жабдықтармен және жиһазбен жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17903,51 +11687,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75 - 99 %</w:t>
+95 - 99 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18006,51 +11790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 - 74 %</w:t>
+80 - 94 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18109,51 +11893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 %-дан төмен</w:t>
+80 %-дантөмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18224,87 +12008,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензиат негізгі жұмыс орны болып табылатын, даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша педагогтер санынан педагог-сарапшылардың, педагог-зерттеушідің, педагог-шеберлердің және (немесе) магистр, философия докторы (PhD), бейіні бойынша доктор дәрежесі, ғылым докторы, ғылым кандидаты, философия докторы (PhD) ғылыми дәрежесі бар адамдардың үлесі (техникалық және кәсіптік білім беру үшін)</w:t>
-[...35 lines deleted...]
-100 %</w:t>
+Ғимараттарда (оқу корпустарында) ерекше білім беруді қажет ететін адамдар (балалар) үшін № 92 бұйрығына сәйкес жағдай жасалуы (пандус, есіктер мен баспалдақтарды контрастты бояумен бояу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18363,51 +12147,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 - 99 %</w:t>
+95 – 99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18466,51 +12250,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 - 64 %</w:t>
+80 – 94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18569,51 +12353,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 %-дан төмен</w:t>
+80%-дан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18683,52 +12467,92 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Лицензиат негізгі жұмыс орны болып табылатын, даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша педагогтер санынан педагог-сарапшылардың, педагог-зерттеушідің, педагог-шеберлердің және (немесе) магистр, философия докторы (PhD), бейіні бойынша доктор дәрежесі, ғылым докторы, ғылым кандидаты, философия докторы (PhD) ғылыми дәрежесі бар адамдардың үлесі (орта білімнен кейінгі білім беру үшін)</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 19 қаңтардағы № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13070 тіркелген), 2020 жылғы 22 мамырдағы № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>216</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бұйрықтарына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20708 тіркелген) сәйкес бастауыш, негізгі орта және жалпы білім беру ұйымдарына арналған оқу-әдістемелік кешендермен, оқу және көркем әдебиеттермен қамтамасыз етілуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18823,51 +12647,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 - 99 %</w:t>
+95 - 99 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18926,51 +12750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 - 69 %</w:t>
+80 - 94 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19029,51 +12853,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 %-дан төмен</w:t>
+80 %-дантөмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19144,51 +12968,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензиат негізгі жұмыс орны болып табылатын даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар (мамандық бойынша педагогтердің) бойынша педагогтер санынан ұйымдарда және/немесе өндірісте көлемі соңғы 3 жылда төменінде 36 сағат тағылымдамадан өткен арнайы пәндер педагогтерімен өндірістік оқыту шеберлерінің үлесі</w:t>
+Білім беру ұйымдары топтарының (сыныптарының) толықтырылуының сәйкестігі (топтар/сыныптар бөлінісінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19283,51 +13107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55 - 99 %</w:t>
+95 - 99 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19386,51 +13210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 - 54 %</w:t>
+80 - 94 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19489,51 +13313,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 %-дан төмен</w:t>
+80 %-дантөмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19604,87 +13428,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Магистр дәрежесі, философия докторы (PhD) ғылыми дәрежесі бар педагогтермен өндірістік оқыту шеберлерінің үлесі</w:t>
-[...35 lines deleted...]
-100 %</w:t>
+Оқыту нәтижелері (білім, білік және дағды сапасын бағалау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерлік тестілеудің қорытындысы бойынша барлық тестіленетін бағыттар бойынша оң жауаптардың үлесі 85 %–дан 100 %-ға дейін құрайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19743,51 +13567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55 - 99 %</w:t>
+Компьютерлік тестілеудің қорытындысы бойынша барлық тестіленетін бағыттар бойынша оң жауаптардың үлесі 65 - 84 %-ға дейін құрайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19846,51 +13670,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 - 54 %</w:t>
+Компьютерлік тестілеудің қорытындысы бойынша барлық тестіленетін бағыттар бойынша оң жауаптардың үлесі 40-64 %-ға дейін құрайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19949,51 +13773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 %-дан төмен</w:t>
+Компьютерлік тестілеудің қорытындысы бойынша барлық тестіленетін бағыттар бойынша оң жауаптардың үлесі 40 %-дан төмен құрайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20064,87 +13888,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Студенттердің тұруы үшін жағдайлар жасау, жекене шаруашылық жүргізу, немесе жедел басқару, немесе сенімгерлік басқару құқығымен, немесе жатақханалардың, және/немесе хостелдердің және/немесе қонақ үйдің тұруын қамтамасыз ететін толық оқу кезеңіне жалға алу құқығымен тиесілі болуы</w:t>
-[...35 lines deleted...]
-100 %</w:t>
+Білімалушылардың сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 % -дан 100%-ға дейінгі респонденттеркөрсетілетінбілімберуқызметтерініңдеңгейінеқанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20203,51 +14027,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 - 99 %</w:t>
+65% -дан 79 % -ға дейінгі респонденттеркөрсетілетінбілімберуқызметтерініңдеңгейінеқанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20306,51 +14130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 - 64 %</w:t>
+50 % -дан 64 % -ға дейінгі респонденттеркөрсетілетінбілімберуқызметтерініңдеңгейінеқанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20409,51 +14233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 %-дан төмен</w:t>
+50 % -дан төменреспонденттеркөрсетілетінбілімберуқызметтерініңдеңгейінеқанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20524,87 +14348,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымдары түлектерінің мамандық бойынша жұмысқа орналасуы және жұмыспен қамтылуы туралы мәліметтер, бұл ретте мамандық бойынша бітірушілердің жалпы санынан жұмысқа орналасқандардың және жұмыспен қамтылғандардың бір жыл ішіндегі үлесі</w:t>
-[...35 lines deleted...]
-100 %</w:t>
+Педагогтердің сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 % -дан 100% -ға дейінгіреспонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20663,51 +14487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88 - 99 %</w:t>
+65% -дан 79 % -ға дейінгіреспонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20766,51 +14590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75 - 87 %</w:t>
+50 % -дан 64 % -ға дейінгіреспонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20869,51 +14693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75 %-дан төмен</w:t>
+50 %-дан төмен респонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20983,108 +14807,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-100 %</w:t>
+              <w:t>
+Ата-аналардың (заңды өкілдер) сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 % -дан 100%-ға дейінгі респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21143,51 +14947,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95 - 99 %</w:t>
+65% -дан 79 % -ға дейінгі респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21246,51 +15050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 - 94 %</w:t>
+50 % -дан 64 % -ға дейінгі респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21349,2351 +15153,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 %-дан төмен</w:t>
-[...1838 lines deleted...]
-              <w:t>
 50 %-дан төмен респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
-            </w:r>
-[...458 lines deleted...]
-50 %-дан төмен респонденттер білім алушылардың құзыреттілік деңгейіне қанағаттанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23830,108 +15334,110 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымшасы</w:t>
+              <w:t>3-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бағалау парағы</w:t>
+        <w:t xml:space="preserve"> Техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын бағалауға арналған өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      Ескерту. Өлшемшарттарға өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 15.05.2024 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (білім беру ұйымының аталуы)</w:t>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23947,51 +15453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с №</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24019,386 +15525,9074 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымына тиісті өлшеуішті бағалау мазмұны</w:t>
+Өлшеуіштер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...89 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті бейіні бойынша жоғары (жоғары оқу орнынан кейінгі) педагогикалық білімі немесе педагогикалық қайта даярлауды растайтын құжаты бар педагогтердің үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...125 lines deleted...]
-Балдардың жалпы сомасы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 - 94 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік санатының деңгейін бес жылда бір реттен сиретпей арттырған/растаған педагогтердің (оның ішінде басшылардың үш жылда бір реттен сиретпей ) үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 - 94 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 80 %-дан аз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үш жылда бір реттен сиретпей (оның ішінде басшы, басшы орынбасарларының) біліктілігін арттыру курстарынан өткен педагогтердің үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 - 94 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі жұмыс орны лицензиат болып табылатын педагогтер мен өндірістік оқыту шеберлері үшін даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар (жұмысшы біліктіліктерін қоспағанда) бойынша педагогтердің жалпы санынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 - 84 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша жалпы білім беретін пәндер бойынша педагогтердің жалпы санынан лицензиат негізгі жұмыс орны болып табылатын білім беру ұйымдарының жалпы білім беретін пәндері бойынша педагогтердің үлесі (жұмысшы біліктіліктері үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 - 74 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша педагогтердің жалпы санынан лицензиат негізгі жұмыс орны болып табылатын өнер және мәдениет саласында білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін педагогтердің үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 - 74 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиат негізгі жұмыс орны болып табылатын, даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша педагогтер санынан педагог-сарапшылардың, педагог-зерттеушідің, педагог-шеберлердің және (немесе) магистр, философия докторы (PhD), бейіні бойынша доктор дәрежесі, ғылым докторы, ғылым кандидаты, философия докторы (PhD) ғылыми дәрежесі бар адамдардың үлесі (техникалық және кәсіптік білім беру үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 - 64 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиат негізгі жұмыс орны болып табылатын, даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша педагогтер санынан педагог-сарапшылардың, педагог-зерттеушідің, педагог-шеберлердің және (немесе) магистр, философия докторы (PhD), бейіні бойынша доктор дәрежесі, ғылым докторы, ғылым кандидаты, философия докторы (PhD) ғылыми дәрежесі бар адамдардың үлесі (орта білімнен кейінгі білім беру үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 - 69 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиат негізгі жұмыс орны болып табылатын даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар (мамандық бойынша педагогтердің) бойынша педагогтер санынан ұйымдарда және/немесе өндірісте көлемі соңғы 3 жылда төменінде 36 сағат тағылымдамадан өткен арнайы пәндер педагогтерімен өндірістік оқыту шеберлерінің үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 - 54 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Магистр дәрежесі, философия докторы (PhD) ғылыми дәрежесі бар педагогтермен өндірістік оқыту шеберлерінің үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 - 54 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Студенттердің тұруы үшін жағдайлар жасау, жекене шаруашылық жүргізу, немесе жедел басқару, немесе сенімгерлік басқару құқығымен, немесе жатақханалардың, және/немесе хостелдердің және/немесе қонақ үйдің тұруын қамтамасыз ететін толық оқу кезеңіне жалға алу құқығымен тиесілі болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 - 64 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдары түлектерінің мамандық бойынша жұмысқа орналасуы және жұмыспен қамтылуы туралы мәліметтер, бұл ретте мамандық бойынша бітірушілердің жалпы санынан жұмысқа орналасқандардың және жұмыспен қамтылғандардың бір жыл ішіндегі үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 - 87 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 07 наурыздағы № 97 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7574 тіркелген) сәйкес білім беру ұйымдарын жабдықтармен және жиһазбен жарақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 - 94 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушылар контингентіне қатысты оқу жұмыс жоспарына сәйкес, оның ішінде даярланатын білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша толық оқу кезеңіне оқу тілдері бойынша оқу және ғылыми әдебиеттің кітапханалық қорының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95 - 99 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 - 94 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 %-дан төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушылардың сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 % -дан 100%-ға дейінгі респонденттеркөрсетілетінбілімберуқызметтерініңдеңгейінеқанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65% -дан 79 % -ға дейінгі респонденттеркөрсетілетінбілімберуқызметтерініңдеңгейінеқанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 % -дан 64 % -ға дейінгі респонденттеркөрсетілетінбілімберуқызметтерініңдеңгейінеқанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 % -дан төмен респонденттеркөрсетілетінбілімберуқызметтерініңдеңгейінеқанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогтердің сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 % -дан 100% -ға дейінгіреспонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65% -дан 79 % -ға дейінгіреспонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 % -дан 64 % -ға дейінгіреспонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 %-дан төмен респонденттер сапалы оқыту мен тәрбиелеу үшін жағдайдың жасалу деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ата-аналардың (заңды өкілдердің) сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 % -дан 100% -ға дейінгі респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65% -дан 79 % -ға дейінгі респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 % -дан 64 % -ға дейінгі респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 %-дан төмен респонденттер білім алушылардың дайындық деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс берушілердің, өндірістік практика базалары басшыларының сауалнама нәтижелерін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 % -дан 100% -ға дейінгі респонденттер білім алушылардың құзыреттілік деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65% -дан 79 % -ға дейінгі респонденттер білім алушылардың құзыреттілік деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 % -дан 64 % -ға дейінгі респонденттер білім алушылардың құзыреттілік деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 %-дан төмен респонденттер білім алушылардың құзыреттілік деңгейіне қанағаттанған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымдарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау өлшемшарттарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (білім беру ұйымының аталуы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау өлшемшарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымына тиісті өлшеуішті бағалау мазмұны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балдардың жалпы сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. Білім беру ұйымы қызметінің нәтижелерін бағалау үшін білім беру қызметтерін көрсету сапасының бес деңгейі белгіленген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үлгілі – 40-тан 45 балға дейін, жақсы –35-тен 39 балға дейін, жақсартуды қажет етеді – 30-дан 34 балға дейін, төмен –30 балдан төмен - мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін бағдарламаларын іске асыратын білім беру ұйымдары үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24494,55 +24688,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>