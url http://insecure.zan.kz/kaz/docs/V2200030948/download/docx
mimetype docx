--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="540f78b" w14:textId="540f78b">
+    <w:p w14:paraId="d9c96c5" w14:textId="d9c96c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Референттік (референс-) зерттеулерді жүзеге асыру және жүзеге асыруға рұқсат беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің м.а. 2022 жылғы 28 қарашадағы № 393 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 5 желтоқсанда № 30948 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің м.а. 2022 жылғы 28 қарашадағы № 393 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 5 желтоқсанда № 30948 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының биологиялық қауіпсіздігі туралы" Қазақстан Республикасы Заңының 10-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Референттік (референс-) зерттеулерді жүзеге асыру және жүзеге асыруға рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығы вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -668,93 +647,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 393 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Референттік (референс-) зерттеулерді жүзеге асыру және жүзеге асыруға рұқсат беру қағидалары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Референттік (референс-) зерттеулерді жүзеге асыру және жүзеге асыруға рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -769,349 +742,329 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Қазақстан Республикасының биологиялық қауіпсіздігі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және референттік (референс-) зерттеулерді жүзеге асыру және жүзеге асыруға рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ұйым – осы Қағидаларға сәйкес биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға жіберілген заңды тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өсімдіктер карантині жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – өсімдіктер карантині саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) диагностикалық күрделі және сараптамалық жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) аса күрделі жағдайларда зерттеулер жүргізуді қоса алғанда, патогенді биологиялық агенттерді сәйкестендіру мақсатында; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жаңадан анықталған патогенді биологиялық агенттерді зерттеу мақсатында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) күмәнді немесе даулы жағдайларда сараптамалық қорытынды беру үшін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Референттік (референс-) зерттеулерді жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді осы Қағидаларға сәйкес осы қызметке жіберілген ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға рұқсат беру кезінде ұйым мыналарды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сапаны сырттай бағалау жүйесін енгізу және оның жұмыс істеуі жөніндегі ұйымдастыру-әдістемелік жұмысты, атап айтқанда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биологиялық қауіпсіздік саласындағы референттік шамаларды өлшеу мәселелері бойынша ұйымдастырушылық, әдістемелік нұсқамалар мен нұсқаулықтардың, ақпараттық хаттар мен талдамалық анықтамалардың жобаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1176,70 +1129,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жаңа немесе қолданыстағы әдістемелерді және (немесе) өлшемдерді олардың сәйкестілігіне қатысты зерттеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зертханалық зерттеулердің заманауи әдістері мен стандарттарын, диагностикалық алгоритмдерді зерделеу, әзірлеу және енгізу, биологиялық қауіпсіздік саласындағы әдістерді, жабдықтарды, технологияларды жою үшін сапаны сыртқы бағалау нәтижелерін пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) патогенді биологиялық агенттермен жұмыс істеу жөніндегі қызметтің сапасын сыртқы бағалауды жүзеге асыру, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биологиялық қауіпсіздік саласындағы әртүрлі талдауларды зертханалық диагностикалау үшін қолданылатын әртүрлі талдамалық әдістердің салыстырымдылығын валидациялау және бағалау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1268,620 +1221,540 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технологиялық процестерді стандарттау, өндірушілер ұсынатын бақылау үлгілеріне бағалау жүргізу, биологиялық қауіпсіздік саласында жүргізілетін зертханалық зерттеулердің сапасына және шынайылығына зертхана ішінде бақылау жүргізудің дұрыстығын бағалау арқылы ұйымдардың қызметін жетілдіруде оларға консультациялық-әдістемелік және ұйымдастырушылық көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сапаны сыртқы бағалаудың халықаралық бағдарламаларына, биологиялық қауіпсіздік саласындағы халықаралық жобалар мен ғылыми бағдарламаларға қатысу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Ұйымдар жүргізген референттік (референс-) зерттеулердің нәтижелеріне шағымдану рәсімі Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Референттік (референс-) зерттеулерді жүзеге асыруға рұқсат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Уәкілетті орган уәкілетті органның ресми интернет-ресурсында биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға рұқсат алуға өтінімдерді қабылдау туралы хабарландыруды (бұдан әрі – хабарландыру) өтінімдер қабылдау басталғанға дейін 30 (отыз) жұмыс күні ішінде орналастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарландыруда мынадай ақпарат көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтінімдерді қабылдаудың басталу және аяқталу күні мен уақыты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінім нысаны.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұйымдардың өтінімдерді ұсынатын соңғы күнінің мерзімі хабарландыру орналастырылған күннен бастап 7 (жеті) жұмыс күнін құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ұйым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыратын ұйымдарға қойылатын талаптарға сәйкес келген жағдайда, биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға рұқсат алу үшін ұйым уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Уәкілетті органның кеңсе қызметкері өтінімді келіп түскен сәттен бастап 30 (отыз) минут ішінде оны тіркеуді жүзеге асырады және жауапты орындаушыны тағайындайтын уәкілетті органның басшысына жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінімдерді қабылдау одан кейінгі жақын жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға рұқсат беру туралы не биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға рұқсат беруден бас тарту туралы шешім қабылдау үшін референттік (референс-) зерттеулерді жүзеге асыруға рұқсат беру жөніндегі комиссия (бұдан әрі – Комиссия) құрылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия уәкілетті органның және оның аумақтық бөлімшелерінің қызметкерлері қатарынан қалыптастырылады және кемінде бес адамнан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Уәкілетті органның жауапты орындаушысы өтінімдер келіп түскен күні оны Комиссияның қарауына береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Комиссия өтінімді тіркеген сәттен бастап 10 (он) жұмыс күні ішінде ұсынылған мәліметтердің толықтығын тексереді және сол жерге бара отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыратын ұйымдарға қойылатын талаптарға сәйкестігі тұрғысынан ұйымға зерттеп-қарау жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұйымды зерттеп-қарау нәтижелері бойынша Комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша екі данада зерттеп-қарау нәтижелері туралы акт жасайды. Бір данасы Комиссияда қалады, екінші данасы ұйымға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия зерттеп-қарау актісінің негізінде 1 (бір) жұмыс күні ішінде биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға рұқсат беру туралы не биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға рұқсат беруден бас тарту туралы шешім қабылдайды, ол хаттамамен ресімделеді және оған Комиссияның барлық мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уәкілетті органның жауапты орындаушысы хаттамаға қол қойылғаннан кейін 1 (бір) жұмыс күні ішінде хаттаманың көшірмесін ұйымға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыруға рұқсат етілген ұйымдардың тізбесі уәкілетті органның ресми интернет-ресурсында жариялануы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2225,126 +2098,126 @@
               </w:rPr>
               <w:t>байланыс телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Биологиялық қауіпсіздік саласындағы референттік (референс-) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       зерттеулерді жүзеге асыруға рұқсат беруіңізді сұраймын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Биологиялық қауіпсіздік саласындағы ұлттық стандарттарға </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сәйкестікке аккредиттеу аттестатының нөмірі мен берілген күні </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2355,70 +2228,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Стандарттау жөніндегі құжаттар (биологиялық қауіпсіздік саласындағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       референттік (референс-) зерттеулердің ұлттық стандарттары, әдістемелері) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2429,70 +2302,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (құжаттың атауын көрсету): ____________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өлшеу құралдарының типін бекіту немесе метрологиялық аттестаттау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мақсатында сынақтардың нәтижелері бойынша Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2611,70 +2484,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       зауыт нөмірі және түгендеу күні ___________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       техникалық паспорттың нөмірі ____________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заңды тұлғаның қолымен куәландырылған бақылау аспаптарына, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қосалқы материалдарға, жабдыққа дайындаушы зауыттардың эксплуатациялық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2775,70 +2648,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       паспорт берген орган _____________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жабдықтың қолданылуы __________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Өлшеу құралдарындағы салыстырып тексеру туралы сертификаттар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және (немесе) салыстырып тексеру таңбасының бедерлері және/немесе өлшеу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2885,70 +2758,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       берілген күні ____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сертификаттарды берген орган _____________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мамандардың білікті құрамы туралы мәліметтер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мамандығы және біліктілігі ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2977,70 +2850,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дипломның берілген күні _________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оқу орнының атауы ______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Біліктілікті арттырудан өту туралы мәліметтер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       біліктілікті арттыру жүргізілген ұйымның атауы _______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3069,104 +2942,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сертификат нөмірі _______________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сертификаттың берілген күні ______________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Патогенді биологиялық агенттермен жұмыс істеуге рұқсат және оның </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қосымшалары туралы мәліметтер ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың төртінші абзацы жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3350,224 +3329,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулерді жүзеге асыратын ұйымдарға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Биологиялық қауіпсіздік саласындағы ұлттық стандарттарға сәйкестікке аккредиттеу аттестатының болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Стандарттау жөніндегі құжаттардың болуы (ұлттық стандарттар, биологиялық қауіпсіздік саласындағы референттік (референс-) зерттеулердің әдістемелері).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өлшеу құралдарының типін бекіту немесе метрологиялық аттестаттау мақсатында сынақтардың нәтижелері бойынша Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген өлшеу құралдарының болуы, бақылау аспаптарының, қосалқы материалдар мен жабдықтардың болуы, "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өлшеу құралдарында тексеру туралы сертификаттардың және (немесе) салыстырып тексеру таңбасы бедерлерінің және (немесе) өлшеу құралдарын калибрлеу туралы сертификаттардың болуы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Штатта "Өсімдіктер карантині және оларды қорғау", "Агрономия", "Биология", "Биотехнология", "Агрохимия" мамандықтары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кемінде үш маманның болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызметкерлердің "Карантиндік организмдер штамдарының/изоляттарының микроорганизмдерімен жұмыс істеу бойынша", "Карантиндік организмдер штамдарының/изоляттарының микроорганизмдерімен жұмыс істеудегі биоқауіпсіздік негіздері", "Биологиялық қауіпсіздік және биоқорғаныс негіздері" курстарында біліктілігін арттыру туралы құжаттардың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Патогенді биологиялық агенттермен жұмыс істеуге рұқсаттың және оның қосымшаларының болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3677,68 +3640,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зерттеп-қарау нәтижелері туралы акт  20__ жылғы "___" __________ № ____ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4356,55 +4319,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>