--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d9c96c5" w14:textId="d9c96c5">
+    <w:p w14:paraId="63d0479" w14:textId="63d0479">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4319,55 +4319,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4693,31 +4693,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>