--- v0 (2025-11-15)
+++ v1 (2026-06-11)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eda8e23" w14:textId="eda8e23">
+    <w:p w14:paraId="40d7bf5" w14:textId="40d7bf5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,1469 +85,1481 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Тауарлар импортын қосылған құн салығынан босату қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 23 ақпандағы № 267 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы министрінің м.а. 2022 жылғы 30 қарашадағы № 1213 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 2 желтоқсанда № 30931 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы министрінің м.а. 2022 жылғы 30 қарашадағы № 1213 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 2 желтоқсанда № 30931 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы министрінің 2026 жылғы 20 мамырдағы № 324 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 01.01.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Тауарлар импортын қосылған құн салығынан босату қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 23 ақпандағы № 267 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16688 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ""Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) 399-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Тауарлар импортын қосылған құн салығынан босату </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Тауарлар импортын қосылған құн салығынан босату қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 23 ақпандағы № 267 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16688 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келесі редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы тауарлар импортын қосылған құн салығынан босату қағидалары "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексі (Салық кодексі) (бұдан әрі – Салық кодексі) 399-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Салық кодексінің 399-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшаларында көрсетілген тауарлар импортын қосылған құн салығынан босату тәртібін айқындайды.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      бұйрықтың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ""Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) 399-бабы </w:t>
-[...39 lines deleted...]
-        <w:t>:";</w:t>
+      "4-тарау. Салық кодексінің 399-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тауарлар импортын қосылған құн салығынан босату тәртібі";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Тауарлар импортын қосылған құн салығынан босату </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келесі редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "12. Салық кодексінің 399-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тауарлардың импорты, қосылған құн салығынан босатылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы тауарлар импортын қосылған құн салығынан босату қағидалары "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексі (Салық кодексі) (бұдан әрі – Салық кодексі) 399-бабының </w:t>
-[...301 lines deleted...]
-    </w:p>
+      "13. "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 251-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес кез келген нысандағы дәрілік заттардың, медициналық бұйымдар импортын қосылған құн салығынан босату мынадай шарттар сақталғанда қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының мемлекеттік кірістер органына "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) белгіленген тәртіппен медициналық бұйымдар көтерме саудада өткізуге берілген фармацевтикалық қызметке немесе медициналық қызметке лицензияның немесе қызметті немесе белгілі бір іс-қимылды жүзеге асырудың басталғаны немесе тоқтатылғаны туралы хабарламаны қабылдау туралы үзінді (бұдан әрі – хабарламаны қабылдау туралы үзінді) көшірмелерін ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасының дәрілік заттардың және медициналық бұйымдар мемлекеттік тізілімінде (бұдан әрі – Мемлекеттік тізілім) тіркелгені туралы мәліметтердің болуы немесе "Дәрілік затты немесе медициналық бұйымды мемлекеттік тіркеу, қайта тіркеу, дәрілік заттың немесе медициналық бұйымның тіркеу дерекнамасына өзгерістер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 9 ақпандағы № ҚР ДСМ-16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22175 болып тіркелген) сәйкес берілген дәрілік заттарға және медициналық бұйымдар тіркеу куәлігінің көшірмелерін немесе Мемлекеттік тізілімде тіркелген дәрілік заттар және медициналық бұйымдар үшін дәрілік заттардың және медициналық бұйымдар айналымы саласындағы мемлекеттік орган беретін Мемлекеттік тізілімнен үзіндіні немесе Кодекстің 251-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген жағдайларда дәрілік заттардың және медициналық бұйымдар айналымы саласындағы мемлекеттік органның Мемлекеттік тізілімде тіркелмеген дәрілік заттарды және медициналық бұйымдар әкелу туралы қорытындысын (рұқсат құжатын) ұсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарлар мемлекеттік сатып алу туралы шарттар, тегін медициналық көмектің кепілдік берілген көлемін және міндетті әлеуметтік медициналық сақтандыру жүйесіндегі медициналық көмекті көрсету үшін жасалған шарттар шеңберінде импортталған кезінде фармацевтикалық немесе медициналық қызметке лицензия (лицензиялауға жататын қызмет түрлері үшін) немесе медициналық бұйымдар көтерме саудада өткізуге берілген хабарламаның қабылданғаны туралы үзіндінің көшірмелерін қоспағанда, жоғарыда көрсетілген құжаттардың орнына мемлекеттік кірістер органдарына тапсырыс беруші мен импортты жүзеге асыратын өнім беруші арасында жасалған шарт ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Протездік-ортопедиялық бұйымдарды қоса алғанда, кез келген нысандағы дәрілік заттарды, медициналық бұйымдар шығаруға арналған материалдар, жабдықтар мен жинақтаушылар, сондай-ақ мүгедектігі бар адамдарға берілетін арнаулы жүріп-тұру құралдары импортталған кезінде Қазақстан Республикасының мемлекеттік кірістер органына фармацевтикалық қызметке немесе медициналық қызметке арналған лицензияның көшірмесін немесе медициналық бұйымдар көтерме саудада өткізуге арналған хабарламаның қабылданғаны туралы үзінді ұсынылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тараудың</w:t>
-[...554 lines deleted...]
-        </w:rPr>
         <w:t>17-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17. Осы тарауда көрсетілген тауарлар (мүгедектігі бар адамдарға берілетін арнаулы жүріп-тұру құралдарын қоспағанда):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілген қызмет түрлерін жүзеге асыруға арналған лицензияларға немесе медициналық бұйымдар көтерме саудада өткізуге берілген хабарламаның қабылданғаны туралы үзіндіге сәйкес Қазақстан Республикасында медициналық немесе фармацевтикалық қызметті жүзеге асыру үшін денсаулық сақтау субъектілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ветеринариялық қызметті жүзеге асыруға арналған лицензияларға (тек ветеринария саласындағы лицензияланатын қызмет түрлері үшін) сәйкес, ал лицензиялауға жатпайтын ветеринария саласындағы қызмет түрлері үшін заңды тұлғаның жарғысына немесе есептік нөмір беру туралы растамаға немесе ветеринария саласындағы кәсіпкерлік қызметті бастағаны немесе тоқтатқаны туралы хабарламаға сәйкес Қазақстан Республикасында ветеринариялық қызметті жүзеге асыру үшін жеке немесе заңды тұлғалар пайдалануы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Импорттаушы және (немесе) Қазақстан Республикасы аумағында пайдаланатын (меншік иесіндегі) тұлғалар көрсетілген тауарларды (мүгедектігі бар адамдарға берілетін арнаулы жүріп-тұру құралдарын қоспағанда) Қазақстан Республикасындағы медициналық, фармацевтикалық немесе ветеринариялық қызметке сәйкес келмейтін, сондай-ақ тауарларды одан әрі Қазақстан Республикасының аумағынан әкету (кері экспорт кедендік рәсімінде әкетуді қоспағанда) мақсаттарда пайдаланған кезінде, мұндай тауарларды кедендік тазарту кезінде төленбеген қосылған құн салығы салық заңнамасына немесе Еуразиялық экономикалық одақтың немесе Қазақстан Республикасының кеден заңнамасына сәйкес бюджетке төленуі тиіс.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың Қазақстан Республикасы Қаржы министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Қаржы министрлігінің Заң қызметі департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1754,61 +1768,51 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛГЕН"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасының</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауыл шаруашылық министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1862,61 +1866,51 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛГЕН"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасының</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1970,88 +1964,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛГЕН"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасының</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлтт</w:t>
-[...9 lines deleted...]
-              <w:t>ық Банкі</w:t>
+              <w:t>Ұлттық Банкі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -2065,63 +2039,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2443,35 +2439,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>