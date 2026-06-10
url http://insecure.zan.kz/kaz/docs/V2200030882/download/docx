--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="139a67f" w14:textId="139a67f">
+    <w:p w14:paraId="84dd644" w14:textId="84dd644">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне ерікті және мәжбүрлеп таратылатын банктердің, сақтандыру (қайта сақтандыру) ұйымдарының, қызметін ерікті және мәжбүрлеп тоқтататын Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 23 қарашадағы № 96 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 1 желтоқсанда № 30882 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 23 қарашадағы № 96 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 1 желтоқсанда № 30882 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -770,164 +770,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 96 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар енгізілетін Ерікті және мәжбүрлеп таратылатын банктердің, сақтандыру (қайта сақтандыру) ұйымдарының, қызметін ерікті және мәжбүрлеп тоқтататын Қазақстан Республикасының бейрезидент- банктері филиалдарының, Қазақстан Республикасының бейрезидент- сақтандыру (қайта сақтандыру) ұйымдары филиалдарының мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1."Сақтандыру (қайта сақтандыру) ұйымын тарату, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату ережесін және мәжбүрлеп таратылатын сақтандыру (қайта сақтандыру) ұйымының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының тарату комиссияларының жұмысына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2006 жылғы 25 наурыздағы №77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4257 болып тіркелген) мынадай өзгерістер енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымын тарату, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату ережесінде және мәжбүрлеп таратылатын сақтандыру (қайта сақтандыру) ұйымының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының тарату комиссияларының жұмысына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -940,90 +924,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>83-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "83. Тарату комиссиясы сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігі берген мүлікті бағалау туралы есеп болмаған кезде "Қазақстан Республикасындағы бағалау қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалау қызметін жүзеге асыратын бағалаушыны (бұдан әрі - бағалаушы) тарта отырып, таратылатын сақтандыру (қайта сақтандыру) ұйымының мүлкін бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баланстық құнына қарамастан жылжымайтын мүлікті, бір бірлігі үшін 1000 (бір мың) айлық есептік көрсеткіштен артық баланстық құны бар жылжымалы мүлікті бағалау үшін бағалаушыны таңдау конкурс (тендер) өткізу арқылы жүзеге асырылады, оның нәтижелері бойынша ең тиімді талаптар (көрсетілетін қызмет үшін ақы төлеу мөлшері, бағалау жүргізу мерзімдері, бағалаушының филиалдық желісінің болуы және өзге де талаптар) ұсынған бағалаушыға артықшылық беріледі. Конкурсты (тендерді) өткізу талаптарын тарату комиссиясының төрағасы айқындайды және олар сақтандыру (қайта сақтандыру) ұйымының бағалануға жататын мүлкінің орналасқан жері бойынша Қазақстан Республикасының бүкіл аумағында немесе облыста, республикалық маңызы бар қалада, Қазақстан Республикасының астанасында таралатын мерзімді баспа басылымдарында қазақ және орыс тілдерінде жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1128,110 +1112,204 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>85-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "85. Уәкілетті орган лицензиядан айыру туралы шешім қабылдағанға дейін орын алған, орындалуы және Қазақстан Республикасының заңнамасында белгіленген тәртіппен құжаттамалық ресімделуі аралық тарату балансы бекітілгенге дейін аяқталмаған таратылатын сақтандыру (қайта сақтандыру) ұйымының, қызметін мәжбүрлеп тоқтататын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қатысуымен мәмілелер жасалмаған болып есептеледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2."Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2184,117 +2262,189 @@
         </w:rPr>
         <w:t xml:space="preserve">, Сақтандыру туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгiленген мерзiмдерде және тәртiпте мүлiкті, мүлікті бағалау туралы есепті (ол бар болса) және құжаттарды (ұйымның бухгалтерлiк және өзге де құжаттамасын, мөрлерiн (бар болса), мөртабандарын, материалдық құндылықтарын және өзге де мүлкiн) тарату комиссиясының төрағасына табыстауды қамтамасыз етедi.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Ерікті түрде таратылатын банктердің және қызметін ерікті түрде тоқтататын Қазақстан Республикасының бейрезидент-банктері филиалдарының тарату комиссиялары қызметінің ерекшеліктерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қарашадағы № 297 </w:t>
+      4. "Банктерді таратуды жүзеге асыру, Қазақстан Республикасының бейрезидент-банктері филиалдарының қызметін мәжбүрлеп тоқтату қағидаларын және қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының, мәжбүрлеп таратылатын банктердің тарату комиссияларының жұмысына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18176 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21716 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z57" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Ерікті түрде таратылатын банктердің және қызметін ерікті түрде тоқтататын Қазақстан Республикасының бейрезидент-банктері филиалдарының тарату комиссиялары қызметінің </w:t>
-[...9 lines deleted...]
-        <w:t>ерекшеліктерінде</w:t>
+      Банктерді таратуды жүзеге асыру, Қазақстан Республикасының бейрезидент-банктері филиалдарының қызметін мәжбүрлеп тоқтату қағидаларында және қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының, мәжбүрлеп таратылатын банктердің тарату комиссияларының жұмысына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2307,4041 +2457,2517 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақ</w:t>
-[...28 lines deleted...]
-      "11. Құрылған күннен бастап тарату комиссиясы:</w:t>
+        <w:t>97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>98-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "97. Тарату комиссиясы оларды ұсыну үшін белгілеген мерзім өткеннен кейін мәлімделген, тарату комиссиясы таныған кредиторлардың талаптары кредиторлар талаптарының тізіліміне енгізілмейді де өзге кредиттік берешек ретінде жеке баланстық шотта ескеріледі және белгіленген мерзімде мәлімделген кредиторлардың талаптары қанағаттандырылғаннан кейін қалған мүліктен қанағаттандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...32 lines deleted...]
-      кассаны түгендеуді жүргізеді, ақша қалдығын банктің ағымдағы шотына аударады;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Тарату комиссиясы танымаған не тарату комиссиясы оларды ұсыну үшін белгілеген мерзім өткеннен кейін мәлімделген, жеке баланстық шотта өзге кредиторлық берешек ретінде ескерілген кредиторлардың талаптары кредитор ұсынған талаптарды қанағаттандыру және оларды кредиторлар талаптарының тізіліміне енгізу туралы сот шешімінің негізінде ғана кредиторлар талаптарының тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының депозиттер бойынша өтемақы есептеріне енгізген өзгерістеріне және (немесе) толықтыруларына сәйкес кепілдік беру жөніндегі ұйымның талаптары кепілдік беру жөніндегі ұйым үшін белгіленген кезектілік тәртібімен орындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Ұлттық Банкіне және (немесе) банктің банк шоттары бар екінші деңгейдегі банктерге Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14422 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 207 қаулысымен бекітілген Клиенттердің банктік шоттарын ашу, жүргізу және жабу қағидаларына (бұдан әрі – № 207 Қағидалар) </w:t>
-[...491 lines deleted...]
-      6) кредиторлардың талаптарын толық көлемде қанағаттандыру үшін мүліктің жеткіліксіз болу фактісі анықталған жағдайда тарату комиссиясы немесе уәкілетті орган Қазақстан Республикасының банктік заңнамасының талаптарын ескере отырып сотқа банкті банкрот деп тану туралы өтініш береді.";</w:t>
+      Көрсетілген талаптар толық қанағаттандырылғанға дейін есептесу жүргізілген кредиторлардың талаптарын қанағаттандыру кезектері тоқтатыла тұрады."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22-тармақ</w:t>
+        <w:t>116-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z62" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "116. Кредиторлар комитетінің өкілеттігіне мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банкті тарату барысында пайда болған барлық құжаттармен танысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тарату комиссиясынан таратылатын банктің қаржылық жай-күйі туралы ақпарат алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) тарату комиссиясының төрағасымен және (немесе) мүшесімен Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келісім жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органды банкті тарату процесінде кредиторлардың құқықтарының, мүдделерінің және Қазақстан Республикасы заңнамасының бұзылуы туралы, оның ішінде тарату комиссиясы төрағасының және (немесе) мүшелерінің өз міндеттерін орындамауы және (немесе) тиісінше орындамауы туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тарату комиссиясының іс-әрекеттеріне сотқа және уәкілетті органға шағым жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүлікті сату бойынша аукциондарды және тарату комиссиясының отырысын қоса алғанда, банкті тарату рәсімдерінің кез келгенін жасау кезінде қатысуға өкілеттік берілген кредиторлар комитеті мүшелерінің арасынан кредиторлар өкілдерін сайлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) таратылатын банктің дебиторлық берешегін өндіріп алу мүмкін емес баланстан шығару туралы актіні бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тарату комиссиясы ұсынған таратылатын банктің тарату, конкурстық массасын сату жоспарын бекіту, сондай-ақ тарату комиссиясының төрағасы қабылдаған таратылатын банктің мүлкін күнтізбелік 6 (алты) айдан аспайтын мерзімге бөліп-бөліп төлеу түрінде ақы төлеу талабымен жария сауда-саттық арқылы сату туралы шешімді келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тарату шығыстарының сметасын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) тарату комиссиясының таратылатын банктің балансынан мүлікті есептен шығаруға арналған актісін бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) дебиторлық берешекті мерзімінен бұрын ішінара өтеген және (немесе) қарыздар бойынша сыйақы және айыпақы (өсімпұл), банктік кепілдіктер бойынша айыпақы (өсімпұл) есептеуді тоқтата тұрған кезде таратылатын банктің балансынан өсімпұл мен айыппұлдарды есептен шығаруды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тарату комиссиясы қабылдаған, таратылатын банк алдындағы берешекті өтеу үшін, соның ішінде сот шешімін орындау есебіне мүлікті қабылдау туралы шешімін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) тарату комиссиясы қалыптастырған кредиттік пакет бойынша баға ұсыныстарының нәтижелерін келісу және қалыптастырылған кредиттік пакет бойынша құқықтарды (талаптарды) иеліктен шығару және (немесе) басқаға беру тәртібін анықтау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тарату комиссиясы қабылдаған таратылатын банктің жылжымайтын мүлкіне, сондай-ақ банктің тарату комиссиясы атқарушылық іс жүргізу шеңберінде сот актілері бойынша қабылдаған, банкке келтірілген залалды өтеу есебінен алынған жылжымайтын мүлікке қатысты мәміле жасау туралы шешімді, сондай-ақ осы Қағиданың 141-тармағына сәйкес жасалатын, дауды реттеу туралы келісімнің талаптарын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тарату комиссиясы қабылдаған банктік қарыз шарттарының қарыздар бойынша айыпақы есептеуді тоқтату және/немесе сыйақы есептеуді тоқтата тұруға қатысты талаптарын өзгерту туралы шешімін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) таратылатын банктің борышкерлерінен берешекті өндіріп алу және таратылатын банктің активтерін қайтару бойынша іс-шараларды жүзеге асыратын заңды тұлғалармен жасалатын мәмілелерді келісу.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24-тармақ</w:t>
+        <w:t>118-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
-[...53 lines deleted...]
-      мынадай мазмұндағы 27-1, 27-2, 27-3, 27-4, 27-5 және 27-6-тармақтармен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "118. Тарату комиссиясы қалыптастырған кредиторлар комитетінің құрамы болмаған немесе кредиторлар комитеті өздерінің функциялары мен өкілеттіктерін жүзеге асырмаған кезде, осы Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>116-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7), 8), 9), 10), 11), 12), 13), 14), 15) және 16) тармақшаларында көзделген шешімдерді қабылдау өкілеттіктерін тарату комиссиясы дербес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
-[...368 lines deleted...]
-      "Өзге шығыстар" шығындарының бабы бойынша шығыстардың басқа бабы бойынша артық шығыстарға байланысты шығыстар, сондай-ақ келісу не бекіту Тарату комиссиялары қызметінің ерекшеліктерінде белгіленген тәртіппен жүзеге асырылатын қажеттіліктерге арналған шығыстар жүзеге асырылмайды.";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының шешімі тарату комиссиясының хаттамасымен ресімделеді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>48</w:t>
-[...19 lines deleted...]
-        <w:t>49-тармақтар</w:t>
+        <w:t>126-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z66" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "126. Түгендеу барысында анықталған нақты бар мүліктің бухгалтерлік есеп деректерімен алшақтықтарын жою мыналарға сәйкес жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаңадан анықталған мүлік (оның ішінде таратылатын банктің бухгалтерлік есебінде көрсетілмеген мәмілелерді жасау нәтижесінде меншік құқығы туындаған мүлік және талап ету құқықтары) кіріске алуға жатады;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ғимараттар мен үйлер, банктің басқа да жылжымайтын мүлік объектілері, олардың құнына қарамастан, Қазақстан Республикасы Азаматтық кодексінің (Ерекше бөлімі) </w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      2) мүліктің кем шығуы (оның ішінде қаржы ұйымының бухгалтерлік есебінде көрсетілмеген мәмілелерді жасасу нәтижесінде мүліктің және (талап ету) құқықтардың шығарылуымен байланысты), оның туындауына кінәлі адамдар анықталмаған немесе осы тұлғалардан көрсетілген кем шығуды (залалдардың орнын толтыруды) өндіріп алу туралы сот бас тартқан жағдайда, кредиторлар комитеті бекіткен есептен шығару туралы актінің негізінде таратылатын банктің шоттарынан есептен шығаруға жатады."; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>52-тармақ</w:t>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>145-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "140. Банктің тарату комиссиясы дебиторлық берешекті есептеуді сотқа талап арыз берген күні дебитор мен банк арасында жасалған шарттардың талаптарын негізге ала отырып, таратылатын Банктің уәкілетті органдары сыйақы және (немесе) күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешекке айыпақы (өсімпұл) есептеуді тоқтата тұру туралы шешім қабылдаған сәтте болған қарыздар бойынша бұған дейін қабылдаған шешімдерін ескере отырып жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңды күшіне енген сот актілері бойынша атқарушылық құжаттар сот актілерін мәжбүрлеп орындату үшін жеке сот орындаушыларының Республикалық немесе өңірлік палатасына жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Сот талқылауы барысында немесе атқарушылық іс жүргізу шеңберінде татуластыру рәсімдерін қолдана отырып, дауды реттеу туралы өтініш мәлімделген жағдайда, тарату комиссиясы мынадай шарттар сақталған кезде бітімгершілік келісім, дауды (жанжалды) медиация тәртібімен реттеу туралы келісім немесе дауды партисипативтік рәсім тәртібімен реттеу туралы келісімдер (бұдан әрі – дауды реттеу туралы келісім) жасау туралы мәселені қарайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дебитордың қаржылық жағдайы дебиторлық берешекті дауды реттеу туралы келісімде көзделген тәртіппен және мерзімде өтеуге мүмкіндік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дауды реттеу туралы келісімнің талаптары таратылатын банктің қаржылық жағдайының нашарлауына әкеп соқпайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дауды реттеу туралы Келісім шеңберінде дебиторлық берешекті өтеу мерзімі дебитор-жеке тұлғалар үшін - 30 (отыз) айдан, дебитор-заңды тұлғалар үшін - 24 (жиырма төрт) айдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банк дебитордың міндеттемелерін орындау есебіне бұрын қабылдаған қамтамасыз ету (ол болған кезде) өзгеріссіз сақталады; сот орындаушысы дебиторға қатысты атқарушылық құжаттардың орындалуын қамтамасыз ету шараларын қабылдаған мүлік (болған кезде) дауды реттеу туралы келісім талаптарының орындалуын қамтамасыз ету ретінде тарату комиссиясына кепілге беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделген талаптарды жүзеге асыру мақсатында, тарату комиссиясының төрағасы тарату комиссиясының атынан жасалатын мүлік кепілі шарттарына қол қояды; дебитор-заңды тұлғамен жасалатын, дауды реттеу туралы келісім бойынша берешекті өтеу дауды реттеу туралы келісімде көзделген, берешекті өтеудің бүкіл мерзімі ішінде ай сайын тең төлемдермен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауды реттеу туралы келісімді сот Қазақстан Республикасының азаматтық процестік заңнамасында көзделген тәртіппен бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Тарату комиссиясы дауды сотқа дейінгі реттеу шеңберінде жеке (дара кәсіпкерлерді қоса алғанда) және заңды тұлғаларға (шағын және орта бизнес субъектілері) берілген қарыздар бойынша тұрақсыздық айыбын (өсімпұлды) есептен шығару туралы шешім қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) негізгі борыш пен есептелген сыйақының 70 (жетпіс) және одан да көп пайызы мөлшерінде борыш сомасын біржолғы өтеген кезде – 100 (жүз) пайыз мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізгі борыштың 70 (жетпіс) пайызынан аз мөлшерде борыш сомасын және борышкер енгізген соманың пайыздық арақатынасына мөлшерлес мөлшерде есептелген сыйақыны біржолғы өтеу кезінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі тарату комиссиясы дебитор тарапынан қарызды толық біржолғы өтеу шартымен тұрақсыздық айыбын толық көлемде есептен шығару туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының оларды қанағаттандыруы туралы тарату комиссиясының бұрын қараған және қабылдаған шешімдері бойынша берілген қарыздар бойынша тұрақсыздық айыбын (өсімпұлды) есептен шығару туралы қайталама өтінішхаттар қаралмайды және қанағаттандырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      143. Тарату комиссиясының осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>142-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген қарыздар бойынша есептелген айыпақыны (өсімпұлды) есептен шығару және (немесе) банктік кепілдіктер бойынша айыпақыны (өсімпұлды) есептен шығару туралы шешімдер қабылдауы үшін дебиторлар тиісті өтінішхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z72" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      144. Айыпақыны (өсімпұлды) есептен шығару туралы өтініш тарату комиссиясының шешім қабылдауы үшін объективті негіздерді қамтиды, олар мына талаптардың біріне немесе бірнешеуіне сәйкес келеді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заңды тұлғалар мен дара кәсіпкерлер үшін: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнесті жүргізудің қатарынан 6 (алты) айдан астам, қызметтен түскен кірістің, берешекті 50 (елу) және одан да көп пайызға өтейтін екінші деңгейдегі банктерде ашылған банктік шоттардағы ақшаның болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктерде ашылған шоттарда тыйым салудың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл мүлкінің жоғалуын және (немесе) зақымдануын растайтын құжаттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алынатын табыс көзі болып табылатын мүліктің жоғалуын және (немесе) зақымдануын растайтын құжаттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкердің қаржылық жағдайының нашарлауын растайтын өзге де құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берешекті 50 (елу) және одан да көп пайызға өтейтін екінші деңгейдегі банктерде ашылған банктік шоттарда қатарынан 6 (алты) айдан астам ақшаның болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл мүлкінің жоғалуын және (немесе) зақымдануын растайтын құжаттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы қатарынан 6 (алты) ай ішінде жұмысынан айрылғандығын және табыстың жоқтығын растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асыраушысынан айрылғандығын растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкердің немесе оның отбасы мүшесінің мүгедектігін растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкердің қаржылық жағдайының нашарлауын растайтын өзге де құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхаттарға растайтын құжаттар (мемлекеттік органдардың ресми жауаптары, фотосуреттер, ағымдағы шоттардан үзінді- көшірмелер, банктермен хат алмасу және басқа да растайтын құжаттар) қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Тарату комиссиясы өтініш берілген күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кепілмен қамтамасыз ету бағалау құны бойынша есептелген сыйақы мен айыпақыны есептей отырып, қарызды 2 (екі) және одан да көп есе өтейтін болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) борышкерге қатысты таратылатын банктің мүддесі үшін берілген қарыздар бойынша қылмыстық талқылау жүргізілетін болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) борышкерге қатысты қарыз бойынша берешекті өндіріп алу туралы заңды күшіне енген сот шешімі болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) борышкер ірі кәсіпкерлік субъектісі болып табылса, есептелген айыпақыны (өсімпұлды) есептен шығару туралы өтінішхатты қанағаттандырудан бас тартады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"52. Тарату комиссиясы берілген қарыздар бойынша кредиттік шарттарды өтеудің нақтылығы мен перспективалары, борышкерлердің мүліктік жағдайы нысанасына талдау жасайды және кредиттік пакетті қалыптастырады. Кредиттік пакетті иеліктен шығару немесе ол бойынша құқықтарды (талаптарды) басқаға беру туралы шешім кредиторлар комитетінің отырысында қабылданады. Кредиторлар комитеті болмаған кезде кредиттік пакетті иеліктен шығару немесе ол бойынша құқықтарды (талаптарды) басқаға беру туралы шешімді банк акционерлерінің жалпы отырысында келісім бойынша тарату комиссиясының төрағасы қабылдайды.".</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+        <w:t>147-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "147. Есептелген айыпақыны есептен шығарумен негізгі борыш пен есептелген сыйақының 100 (жүз) пайызынан аз мөлшерде қарыз сомасын біржолғы өтеу және қарыз бойынша сыйақы және айыпақыны есептеуді тоқтата тұру туралы шешімді тарату комиссиясы таратылатын банктің кредиторлар комитетімен келісім бойынша қабылдайды және ол банк шартына қосымша келісімге қол қою арқылы таратылатын банкке кредит берудің ішкі қағидаларына сәйкес ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі борыш және есептелген сыйақы сомасын толығымен біржолғы өтеген кезде міндеттемелерді тоқтату туралы тарату комиссиясының шешімі тарату комиссиясының төрағасының өкімімен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берешектің толық өтелгені жөніндегі ақпаратты тарату комиссиясы кредиттік бюроға Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнамасында белгіленген тәртіппен береді.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>97</w:t>
-[...19 lines deleted...]
-        <w:t>98-тармақтар</w:t>
+        <w:t>160-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
-[...74 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "160. Уәкілетті орган Қазақстан Республикасының банкін, бейрезидент-банкінің филиалын банктік және өзге де операцияларды жүргізуге арналған лицензиядан айырғанға дейін орын алған, банктік және өзге де операцияларды жүргізуге арналған лицензиядан айырғанға дейін орындалуы және Қазақстан Республикасының заңнамасында белгіленген тәртіппен құжаттамалық ресімделуі аяқталмаған таратылатын банктің қатысуымен жасалған мәмілелер өтпеді деп есептеледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>116-тармақ</w:t>
+        <w:t>163-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
-[...324 lines deleted...]
-      16) таратылатын банктің борышкерлерінен берешекті өндіріп алу және таратылатын банктің активтерін қайтару бойынша іс-шараларды жүзеге асыратын заңды тұлғалармен жасалатын мәмілелерді келісу.";</w:t>
+    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "163.Тарату комиссиясы банктік қарыз шарттарды өтеу нақтылығы мен перспективалары, борышкерлердің мүліктік жағдайы мәніне талдау жасайды және кредиттік топтаманы қалыптастырады. Тарату комиссиясы банктің уәкілетті органдарының шешімдерін банктің уәкілетті органдарының қабылдаған шешімдерін банктік операциялар жүргізуге арналған лицензиядан айырылған күнге дейін соңғы 2 (екі) ай ішіндегі бухгалтерлік есеп деректерімен салыстыра отырып, банктік қарыз шарттары бойынша сатуды немесе құқықты (талап етуді) басқаға беру мәніне салыстырып тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік пакеттерді қалыптастыру мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз түрін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттеу мерзімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз ету түрлерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берешектің мөлшерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз беру өңірін (орынын);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот талқылауларының және/немесе атқарушылық іс жүргізудің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйақы мөлшерлемелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімі өткен күндер санын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз валютасын ескере отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясы қалыптастырылған кредиттік топтама бойынша иеліктен шығаруды немесе құқықтарды (талаптарды) басқаға беруді банктің кредиторлар комитетімен келісе отырып, иеліктен шығарғанға немесе құқықты (талапты) басқаға бергенге дейін 6 (алты) айдан аспайтын кезеңге бағалаушы айқындаған, таратылатын банк алдындағы қарыз алушының міндеттемелерін орындауды қамтамасыз ету болып табылатын мүлік құнының бағалауын ескеріп жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясы қалыптастырылған кредиттік топтама бойынша иеліктен шығаруды немесе құқықтарды (талаптарды) басқаға беруді Қағидаларға 4-қосымшаға сәйкес нысан бойынша қалыптастырылған кредиттік топтама бойынша баға ұсыныстарын сұрату туралы хабарландыруды банктің интернет-ресурсында жариялау арқылы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді бөліп төлеу түрінде төлеу талабымен қалыптастырылған кредиттік топтама бойынша иеліктен шығаруды немесе құқықтарды (талаптарды) басқаға беруді банктің кредиторлар комитеті айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалыптастырылған кредиттік топтаманың иеліктен шығару немесе құқықтарын (талаптарын) басқаға беру бойынша төлемді бөліп төлеу мерзімі 24 (жиырма төрт) айдан аспайды. Төлемді бөліп төлеу түрінде төлеу талаптары туралы ақпарат және осындай бөліп төлеудің мерзімі тарату комиссиясы жариялайтын баға ұсыныстарын сұрату туралы хабарландыруда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуетті сатып алушылар баға ұсыныстарын сұрату туралы хабарландыру жарияланған күннен бастап 15 (он бес) жұмыс күнінен кешіктірілмейтін мерзімде "Қатаң конфиденциалды" белгісі бар баға ұсынысын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясы әлеуетті сатып алушыларға қосымша ақпаратты құпиялылықты сақтау және қалыптастырылған кредиттік топтама бойынша иеліктен шығару немесе құқықтарды (талаптарды) басқаға беру мүмкіндігін қарауға байланысты алынған ақпаратты жарияламау туралы келісімге қол қойылғаннан кейін ғана береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік топтама бойынша иеліктен шығарудың немесе құқықтарды (талаптарды) басқаға берудің ең жоғары құнын ұсынған тұлға әлеуетті сатып алушы деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясы әлеуетті сатып алушының баға ұсынысы келісілмеген жағдайда әлеуетті сатып алушыға қалыптастырылған кредиттік топтама бойынша иеліктен шығарудан немесе құқықтарды (талаптарды) басқаға беруден бас тартады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>118-тармақ</w:t>
-[...69 lines deleted...]
-    </w:p>
+        <w:t>202-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "202. Бір сатып алушы қатысатын сауда-саттықты өткізген кезде сауда-саттықты ұйымдастырушы жалғыз қатысушыға қойылатын лотты сауда-саттықтың кез келген әдісі кезінде бастапқы бағасынан кем емес сатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>126-тармақ</w:t>
+        <w:t>204-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="46"/>
-[...52 lines deleted...]
-      2) мүліктің кем шығуы (оның ішінде қаржы ұйымының бухгалтерлік есебінде көрсетілмеген мәмілелерді жасасу нәтижесінде мүліктің және (талап ету) құқықтардың шығарылуымен байланысты), оның туындауына кінәлі адамдар анықталмаған немесе осы тұлғалардан көрсетілген кем шығуды (залалдардың орнын толтыруды) өндіріп алу туралы сот бас тартқан жағдайда, кредиторлар комитеті бекіткен есептен шығару туралы актінің негізінде таратылатын банктің шоттарынан есептен шығаруға жатады."; </w:t>
+    <w:bookmarkStart w:name="z83" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "204. Сауда-саттық нәтижелері туралы хаттамаға қол қоймаған сауда-саттықтың жеңімпазы аукционға бұдан әрі қатысу құқығынан айырылады. Бұл жағдайда осы объектісі бойынша сауда-саттықтар жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алу-сату шартына қол қоюдан бас тартқан немесе сатушымен сатып алу-сату объектісі бойынша одан әрі есеп айырысу тәртібін бұзған сауда-саттықтың жеңімпазы мүлікті сату жөніндегі тарату комиссиясы өткізетін барлық кейінгі аукциондарға қатысу құқығынан айырылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>140</w:t>
-[...99 lines deleted...]
-        <w:t>145-тармақтар</w:t>
+        <w:t>212-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды күшіне енген сот актілері бойынша атқарушылық құжаттар сот актілерін мәжбүрлеп орындату үшін жеке сот орындаушыларының Республикалық немесе өңірлік палатасына жіберіледі. </w:t>
-[...625 lines deleted...]
-    </w:p>
+      "212. Таратылатын банктің қызметі нәтижесінде пайда болатын, сақтау мерзімдері көрсетілген құжаттар тізбесі Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13710 болып тіркелген "Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында сақталуға тиіс негізгі құжаттар тізбесін және олардың сақталу мерзімдерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 29 ақпандағы № 66 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>147-тармақ</w:t>
-[...187 lines deleted...]
-        <w:t>163-тармақ</w:t>
+        <w:t>218-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="55"/>
-[...665 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="59"/>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "218. Таратылатын банктің кредиторларымен есеп айырысулар аяқталғаннан кейін немесе өндіріп алу немесе сату үшін мүмкін активтер болмаған кезде тарату комиссиясы сотқа уәкілетті органмен келісілген тарату туралы есепті және тарату балансын ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот тарату туралы есепті және тарату балансын бекітеді және тарату ісін жүргізудің аяқталғаны туралы ұйғарым шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6352,204 +4978,160 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасы бейрезидент-банкі филиалының кредиторларымен есеп айырысу аяқталғаннан кейін тарату комиссиясы уәкілетті органға қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасы бейрезидент-банкі филиалының таратылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасы бейрезидент-банкі филиалының таратылуы туралы есепті бекітеді және Қазақстан Республикасы бейрезидент-банкі филиалының қызметін мәжбүрлеп тоқтату рәсімін аяқтау туралы шешім қабылдайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="60"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакциядағы 4-қосымшамен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7251,68 +5833,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты (бар болса), қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"__" ________________ жыл </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="62"/>
+    <w:bookmarkStart w:name="z93" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кредиттік топтама  ___________________________________________  (таратылатын банктің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9431,9103 +8013,161 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="63"/>
-[...7776 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кестенің жалғасы </w:t>
-[...424 lines deleted...]
-    </w:tbl>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Атауы___________________ Мекенжайы_______________________ </w:t>
-[...631 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18853,31 +8493,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>