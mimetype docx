--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="84dd644" w14:textId="84dd644">
+    <w:p w14:paraId="676f6bd" w14:textId="676f6bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1167,3807 +1167,2731 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Күшн жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 48</w:t>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z56" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2."Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
+      4. "Банктерді таратуды жүзеге асыру, Қазақстан Республикасының бейрезидент-банктері филиалдарының қызметін мәжбүрлеп тоқтату қағидаларын және қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының, мәжбүрлеп таратылатын банктердің тарату комиссияларының жұмысына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21716 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z57" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларында</w:t>
+      Банктерді таратуды жүзеге асыру, Қазақстан Республикасының бейрезидент-банктері филиалдарының қызметін мәжбүрлеп тоқтату қағидаларында және қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының, мәжбүрлеп таратылатын банктердің тарату комиссияларының жұмысына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақ</w:t>
-[...47 lines deleted...]
-      Уақытша әкімшіліктің жұмыс істеу мерзімі ішінде мыналарға:</w:t>
+        <w:t>97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>98-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "97. Тарату комиссиясы оларды ұсыну үшін белгілеген мерзім өткеннен кейін мәлімделген, тарату комиссиясы таныған кредиторлардың талаптары кредиторлар талаптарының тізіліміне енгізілмейді де өзге кредиттік берешек ретінде жеке баланстық шотта ескеріледі және белгіленген мерзімде мәлімделген кредиторлардың талаптары қанағаттандырылғаннан кейін қалған мүліктен қанағаттандырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z60" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Тарату комиссиясы танымаған не тарату комиссиясы оларды ұсыну үшін белгілеген мерзім өткеннен кейін мәлімделген, жеке баланстық шотта өзге кредиторлық берешек ретінде ескерілген кредиторлардың талаптары кредитор ұсынған талаптарды қанағаттандыру және оларды кредиторлар талаптарының тізіліміне енгізу туралы сот шешімінің негізінде ғана кредиторлар талаптарының тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының депозиттер бойынша өтемақы есептеріне енгізген өзгерістеріне және (немесе) толықтыруларына сәйкес кепілдік беру жөніндегі ұйымның талаптары кепілдік беру жөніндегі ұйым үшін белгіленген кезектілік тәртібімен орындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының екінші деңгейдегі банктерінде орналастырылған депозиттерге міндетті кепілдік беру туралы" Қазақстан Республикасының </w:t>
-[...75 lines deleted...]
-      Қағидалардың 51-тармағында көзделген талаптарға сәйкес 1 (бір) бірлік үшін бағалау құны 100 (бір жүз) айлық есептік көрсеткішке дейінгі мүлікті өткізуге жол беріледі."; </w:t>
+      Көрсетілген талаптар толық қанағаттандырылғанға дейін есептесу жүргізілген кредиторлардың талаптарын қанағаттандыру кезектері тоқтатыла тұрады."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-тармақ</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+        <w:t>116-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "116. Кредиторлар комитетінің өкілеттігіне мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банкті тарату барысында пайда болған барлық құжаттармен танысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тарату комиссиясынан таратылатын банктің қаржылық жай-күйі туралы ақпарат алу;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Депозиттерге міндетті кепілдік беру туралы заңның 13-бабының </w:t>
-[...37 lines deleted...]
-      2) тағайындалған күннен бастап 10 (он) жұмыс күні ішінде ұйымның шоттары ашылған шетелдік банктерге уәкілетті органның лицензиядан айыру және уақытша әкімшілікті тағайындау туралы шешімінің көшірмелерін және Қазақстан Республикасы заңнамасының талаптарына немесе Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес нотариалды куәландырылған, аударылған және апостильденген, қолтаңбалардың үлгілері бар құжаттарды жібереді;</w:t>
+      3) тарату комиссиясының төрағасымен және (немесе) мүшесімен Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келісім жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органды банкті тарату процесінде кредиторлардың құқықтарының, мүдделерінің және Қазақстан Республикасы заңнамасының бұзылуы туралы, оның ішінде тарату комиссиясы төрағасының және (немесе) мүшелерінің өз міндеттерін орындамауы және (немесе) тиісінше орындамауы туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тарату комиссиясының іс-әрекеттеріне сотқа және уәкілетті органға шағым жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүлікті сату бойынша аукциондарды және тарату комиссиясының отырысын қоса алғанда, банкті тарату рәсімдерінің кез келгенін жасау кезінде қатысуға өкілеттік берілген кредиторлар комитеті мүшелерінің арасынан кредиторлар өкілдерін сайлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) таратылатын банктің дебиторлық берешегін өндіріп алу мүмкін емес баланстан шығару туралы актіні бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тарату комиссиясы ұсынған таратылатын банктің тарату, конкурстық массасын сату жоспарын бекіту, сондай-ақ тарату комиссиясының төрағасы қабылдаған таратылатын банктің мүлкін күнтізбелік 6 (алты) айдан аспайтын мерзімге бөліп-бөліп төлеу түрінде ақы төлеу талабымен жария сауда-саттық арқылы сату туралы шешімді келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тарату шығыстарының сметасын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) лицензиядан айырылған күннен бастап 10 (он) жұмыс күні ішінде Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18303 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 31 қаңтардағы № 9 </w:t>
-[...109 lines deleted...]
-      9) банктің банк шоттарын салыстырып тексереді, шетелдік банктердегі және Қазақстан Республикасының банктеріндегі корреспонденттiк шоттардан ақшаны Қазақстан Республикасының Ұлттық Банкінде ашылған корреспонденттiк шоттарға аударады және шетелдік банктердегі және Қазақстан Республикасының банктеріндегі корреспонденттiк шоттарды жабады;</w:t>
+      10) тарату комиссиясының таратылатын банктің балансынан мүлікті есептен шығаруға арналған актісін бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) дебиторлық берешекті мерзімінен бұрын ішінара өтеген және (немесе) қарыздар бойынша сыйақы және айыпақы (өсімпұл), банктік кепілдіктер бойынша айыпақы (өсімпұл) есептеуді тоқтата тұрған кезде таратылатын банктің балансынан өсімпұл мен айыппұлдарды есептен шығаруды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тарату комиссиясы қабылдаған, таратылатын банк алдындағы берешекті өтеу үшін, соның ішінде сот шешімін орындау есебіне мүлікті қабылдау туралы шешімін келісу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) егер Қазақстан Республикасының банк заңнамасында және Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасында өзгеше белгіленбесе, ұйымда белгіленген тарифтер мен мөлшерлемелерге сәйкес ұйымның қызметі үшін ақы алады."; </w:t>
+      13) тарату комиссиясы қалыптастырған кредиттік пакет бойынша баға ұсыныстарының нәтижелерін келісу және қалыптастырылған кредиттік пакет бойынша құқықтарды (талаптарды) иеліктен шығару және (немесе) басқаға беру тәртібін анықтау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тарату комиссиясы қабылдаған таратылатын банктің жылжымайтын мүлкіне, сондай-ақ банктің тарату комиссиясы атқарушылық іс жүргізу шеңберінде сот актілері бойынша қабылдаған, банкке келтірілген залалды өтеу есебінен алынған жылжымайтын мүлікке қатысты мәміле жасау туралы шешімді, сондай-ақ осы Қағиданың 141-тармағына сәйкес жасалатын, дауды реттеу туралы келісімнің талаптарын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тарату комиссиясы қабылдаған банктік қарыз шарттарының қарыздар бойынша айыпақы есептеуді тоқтату және/немесе сыйақы есептеуді тоқтата тұруға қатысты талаптарын өзгерту туралы шешімін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) таратылатын банктің борышкерлерінен берешекті өндіріп алу және таратылатын банктің активтерін қайтару бойынша іс-шараларды жүзеге асыратын заңды тұлғалармен жасалатын мәмілелерді келісу.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>40-тармақ</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+        <w:t>118-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уақытша әкімшілік түгендеу басталған күннен бастап бір ай бойы түгендеуді жүргізуді. Түгендеуді жүргізу мерзімі жұмыстың сипаты мен көлемі ескеріле отырып, уәкілетті органның келісімімен ұзартылады. Түгендеу жүргізу кезінде уақытша әкімшілік сатуға жарамды мүлікті айқындайды."; </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+      "118. Тарату комиссиясы қалыптастырған кредиторлар комитетінің құрамы болмаған немесе кредиторлар комитеті өздерінің функциялары мен өкілеттіктерін жүзеге асырмаған кезде, осы Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>116-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7), 8), 9), 10), 11), 12), 13), 14), 15) және 16) тармақшаларында көзделген шешімдерді қабылдау өкілеттіктерін тарату комиссиясы дербес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының шешімі тарату комиссиясының хаттамасымен ресімделеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"5-1 тарау. Ұйымның мүлкін сату және активтеріне билік ету тәртібі"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+        <w:t>126-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "126. Түгендеу барысында анықталған нақты бар мүліктің бухгалтерлік есеп деректерімен алшақтықтарын жою мыналарға сәйкес жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаңадан анықталған мүлік (оның ішінде таратылатын банктің бухгалтерлік есебінде көрсетілмеген мәмілелерді жасау нәтижесінде меншік құқығы туындаған мүлік және талап ету құқықтары) кіріске алуға жатады;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      46-1. Уақытша әкімшілік мүлікке жүргізілген түгендеу нәтижелері бойынша мүлікті қабылдап-өткізу актісіне қол қойылғаннан кейін барлық мүлікке бір мезгілде не оның бір бөлігіне бағалау жүргізу үшін бағалаушыны тартады. </w:t>
-[...210 lines deleted...]
-      Ұйымның жылжымалы мүлкін сату туралы ақпарат сату бағасын, оның техникалық сипаттамаларын (ол бар болса) көрсете отырып, ұйымның интернет-ресурсында орналастырылады.";</w:t>
+      2) мүліктің кем шығуы (оның ішінде қаржы ұйымының бухгалтерлік есебінде көрсетілмеген мәмілелерді жасасу нәтижесінде мүліктің және (талап ету) құқықтардың шығарылуымен байланысты), оның туындауына кінәлі адамдар анықталмаған немесе осы тұлғалардан көрсетілген кем шығуды (залалдардың орнын толтыруды) өндіріп алу туралы сот бас тартқан жағдайда, кредиторлар комитеті бекіткен есептен шығару туралы актінің негізінде таратылатын банктің шоттарынан есептен шығаруға жатады."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>48-тармақ</w:t>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>145-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z68" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "140. Банктің тарату комиссиясы дебиторлық берешекті есептеуді сотқа талап арыз берген күні дебитор мен банк арасында жасалған шарттардың талаптарын негізге ала отырып, таратылатын Банктің уәкілетті органдары сыйақы және (немесе) күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешекке айыпақы (өсімпұл) есептеуді тоқтата тұру туралы шешім қабылдаған сәтте болған қарыздар бойынша бұған дейін қабылдаған шешімдерін ескере отырып жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "48. Уақытша әкiмшiлiк тарату комиссиясы тағайындалған күннен бастап өз өкiлеттiгiнен босайды және Банктер туралы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> белгiленген мерзiмдерде және тәртiпте мүлiкті, мүлікті бағалау туралы есепті (ол бар болса) және құжаттарды (ұйымның бухгалтерлiк және өзге де құжаттамасын, мөрлерiн (бар болса), мөртабандарын, материалдық құндылықтарын және өзге де мүлкiн) тарату комиссиясының төрағасына табыстауды қамтамасыз етедi.".</w:t>
+      Заңды күшіне енген сот актілері бойынша атқарушылық құжаттар сот актілерін мәжбүрлеп орындату үшін жеке сот орындаушыларының Республикалық немесе өңірлік палатасына жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Сот талқылауы барысында немесе атқарушылық іс жүргізу шеңберінде татуластыру рәсімдерін қолдана отырып, дауды реттеу туралы өтініш мәлімделген жағдайда, тарату комиссиясы мынадай шарттар сақталған кезде бітімгершілік келісім, дауды (жанжалды) медиация тәртібімен реттеу туралы келісім немесе дауды партисипативтік рәсім тәртібімен реттеу туралы келісімдер (бұдан әрі – дауды реттеу туралы келісім) жасау туралы мәселені қарайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дебитордың қаржылық жағдайы дебиторлық берешекті дауды реттеу туралы келісімде көзделген тәртіппен және мерзімде өтеуге мүмкіндік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дауды реттеу туралы келісімнің талаптары таратылатын банктің қаржылық жағдайының нашарлауына әкеп соқпайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дауды реттеу туралы Келісім шеңберінде дебиторлық берешекті өтеу мерзімі дебитор-жеке тұлғалар үшін - 30 (отыз) айдан, дебитор-заңды тұлғалар үшін - 24 (жиырма төрт) айдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банк дебитордың міндеттемелерін орындау есебіне бұрын қабылдаған қамтамасыз ету (ол болған кезде) өзгеріссіз сақталады; сот орындаушысы дебиторға қатысты атқарушылық құжаттардың орындалуын қамтамасыз ету шараларын қабылдаған мүлік (болған кезде) дауды реттеу туралы келісім талаптарының орындалуын қамтамасыз ету ретінде тарату комиссиясына кепілге беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделген талаптарды жүзеге асыру мақсатында, тарату комиссиясының төрағасы тарату комиссиясының атынан жасалатын мүлік кепілі шарттарына қол қояды; дебитор-заңды тұлғамен жасалатын, дауды реттеу туралы келісім бойынша берешекті өтеу дауды реттеу туралы келісімде көзделген, берешекті өтеудің бүкіл мерзімі ішінде ай сайын тең төлемдермен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауды реттеу туралы келісімді сот Қазақстан Республикасының азаматтық процестік заңнамасында көзделген тәртіппен бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Тарату комиссиясы дауды сотқа дейінгі реттеу шеңберінде жеке (дара кәсіпкерлерді қоса алғанда) және заңды тұлғаларға (шағын және орта бизнес субъектілері) берілген қарыздар бойынша тұрақсыздық айыбын (өсімпұлды) есептен шығару туралы шешім қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) негізгі борыш пен есептелген сыйақының 70 (жетпіс) және одан да көп пайызы мөлшерінде борыш сомасын біржолғы өтеген кезде – 100 (жүз) пайыз мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізгі борыштың 70 (жетпіс) пайызынан аз мөлшерде борыш сомасын және борышкер енгізген соманың пайыздық арақатынасына мөлшерлес мөлшерде есептелген сыйақыны біржолғы өтеу кезінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі тарату комиссиясы дебитор тарапынан қарызды толық біржолғы өтеу шартымен тұрақсыздық айыбын толық көлемде есептен шығару туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының оларды қанағаттандыруы туралы тарату комиссиясының бұрын қараған және қабылдаған шешімдері бойынша берілген қарыздар бойынша тұрақсыздық айыбын (өсімпұлды) есептен шығару туралы қайталама өтінішхаттар қаралмайды және қанағаттандырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      143. Тарату комиссиясының осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>142-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген қарыздар бойынша есептелген айыпақыны (өсімпұлды) есептен шығару және (немесе) банктік кепілдіктер бойынша айыпақыны (өсімпұлды) есептен шығару туралы шешімдер қабылдауы үшін дебиторлар тиісті өтінішхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z72" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      144. Айыпақыны (өсімпұлды) есептен шығару туралы өтініш тарату комиссиясының шешім қабылдауы үшін объективті негіздерді қамтиды, олар мына талаптардың біріне немесе бірнешеуіне сәйкес келеді: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...71 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Банктерді таратуды жүзеге асыру, Қазақстан Республикасының бейрезидент-банктері филиалдарының қызметін мәжбүрлеп тоқтату қағидаларын және қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының, мәжбүрлеп таратылатын банктердің тарату комиссияларының жұмысына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 қарашадағы № 114 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21716 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
+      1) заңды тұлғалар мен дара кәсіпкерлер үшін: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнесті жүргізудің қатарынан 6 (алты) айдан астам, қызметтен түскен кірістің, берешекті 50 (елу) және одан да көп пайызға өтейтін екінші деңгейдегі банктерде ашылған банктік шоттардағы ақшаның болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктерде ашылған шоттарда тыйым салудың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл мүлкінің жоғалуын және (немесе) зақымдануын растайтын құжаттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алынатын табыс көзі болып табылатын мүліктің жоғалуын және (немесе) зақымдануын растайтын құжаттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкердің қаржылық жағдайының нашарлауын растайтын өзге де құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берешекті 50 (елу) және одан да көп пайызға өтейтін екінші деңгейдегі банктерде ашылған банктік шоттарда қатарынан 6 (алты) айдан астам ақшаның болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл мүлкінің жоғалуын және (немесе) зақымдануын растайтын құжаттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы қатарынан 6 (алты) ай ішінде жұмысынан айрылғандығын және табыстың жоқтығын растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асыраушысынан айрылғандығын растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкердің немесе оның отбасы мүшесінің мүгедектігін растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкердің қаржылық жағдайының нашарлауын растайтын өзге де құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішхаттарға растайтын құжаттар (мемлекеттік органдардың ресми жауаптары, фотосуреттер, ағымдағы шоттардан үзінді- көшірмелер, банктермен хат алмасу және басқа да растайтын құжаттар) қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Тарату комиссиясы өтініш берілген күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z57" w:id="26"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кепілмен қамтамасыз ету бағалау құны бойынша есептелген сыйақы мен айыпақыны есептей отырып, қарызды 2 (екі) және одан да көп есе өтейтін болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) борышкерге қатысты таратылатын банктің мүддесі үшін берілген қарыздар бойынша қылмыстық талқылау жүргізілетін болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) борышкерге қатысты қарыз бойынша берешекті өндіріп алу туралы заңды күшіне енген сот шешімі болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) борышкер ірі кәсіпкерлік субъектісі болып табылса, есептелген айыпақыны (өсімпұлды) есептен шығару туралы өтінішхатты қанағаттандырудан бас тартады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>97</w:t>
-[...19 lines deleted...]
-        <w:t>98-тармақтар</w:t>
+        <w:t>147-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="27"/>
-[...72 lines deleted...]
-      Көрсетілген талаптар толық қанағаттандырылғанға дейін есептесу жүргізілген кредиторлардың талаптарын қанағаттандыру кезектері тоқтатыла тұрады."; </w:t>
+    <w:bookmarkStart w:name="z75" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "147. Есептелген айыпақыны есептен шығарумен негізгі борыш пен есептелген сыйақының 100 (жүз) пайызынан аз мөлшерде қарыз сомасын біржолғы өтеу және қарыз бойынша сыйақы және айыпақыны есептеуді тоқтата тұру туралы шешімді тарату комиссиясы таратылатын банктің кредиторлар комитетімен келісім бойынша қабылдайды және ол банк шартына қосымша келісімге қол қою арқылы таратылатын банкке кредит берудің ішкі қағидаларына сәйкес ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі борыш және есептелген сыйақы сомасын толығымен біржолғы өтеген кезде міндеттемелерді тоқтату туралы тарату комиссиясының шешімі тарату комиссиясының төрағасының өкімімен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берешектің толық өтелгені жөніндегі ақпаратты тарату комиссиясы кредиттік бюроға Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнамасында белгіленген тәртіппен береді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>116-тармақ</w:t>
-[...339 lines deleted...]
-    </w:p>
+        <w:t>160-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "160. Уәкілетті орган Қазақстан Республикасының банкін, бейрезидент-банкінің филиалын банктік және өзге де операцияларды жүргізуге арналған лицензиядан айырғанға дейін орын алған, банктік және өзге де операцияларды жүргізуге арналған лицензиядан айырғанға дейін орындалуы және Қазақстан Республикасының заңнамасында белгіленген тәртіппен құжаттамалық ресімделуі аяқталмаған таратылатын банктің қатысуымен жасалған мәмілелер өтпеді деп есептеледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>118-тармақ</w:t>
-[...67 lines deleted...]
-      Тарату комиссиясының шешімі тарату комиссиясының хаттамасымен ресімделеді.";</w:t>
+        <w:t>163-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "163.Тарату комиссиясы банктік қарыз шарттарды өтеу нақтылығы мен перспективалары, борышкерлердің мүліктік жағдайы мәніне талдау жасайды және кредиттік топтаманы қалыптастырады. Тарату комиссиясы банктің уәкілетті органдарының шешімдерін банктің уәкілетті органдарының қабылдаған шешімдерін банктік операциялар жүргізуге арналған лицензиядан айырылған күнге дейін соңғы 2 (екі) ай ішіндегі бухгалтерлік есеп деректерімен салыстыра отырып, банктік қарыз шарттары бойынша сатуды немесе құқықты (талап етуді) басқаға беру мәніне салыстырып тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік пакеттерді қалыптастыру мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз түрін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттеу мерзімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз ету түрлерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берешектің мөлшерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз беру өңірін (орынын);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот талқылауларының және/немесе атқарушылық іс жүргізудің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйақы мөлшерлемелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімі өткен күндер санын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз валютасын ескере отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясы қалыптастырылған кредиттік топтама бойынша иеліктен шығаруды немесе құқықтарды (талаптарды) басқаға беруді банктің кредиторлар комитетімен келісе отырып, иеліктен шығарғанға немесе құқықты (талапты) басқаға бергенге дейін 6 (алты) айдан аспайтын кезеңге бағалаушы айқындаған, таратылатын банк алдындағы қарыз алушының міндеттемелерін орындауды қамтамасыз ету болып табылатын мүлік құнының бағалауын ескеріп жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясы қалыптастырылған кредиттік топтама бойынша иеліктен шығаруды немесе құқықтарды (талаптарды) басқаға беруді Қағидаларға 4-қосымшаға сәйкес нысан бойынша қалыптастырылған кредиттік топтама бойынша баға ұсыныстарын сұрату туралы хабарландыруды банктің интернет-ресурсында жариялау арқылы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді бөліп төлеу түрінде төлеу талабымен қалыптастырылған кредиттік топтама бойынша иеліктен шығаруды немесе құқықтарды (талаптарды) басқаға беруді банктің кредиторлар комитеті айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалыптастырылған кредиттік топтаманың иеліктен шығару немесе құқықтарын (талаптарын) басқаға беру бойынша төлемді бөліп төлеу мерзімі 24 (жиырма төрт) айдан аспайды. Төлемді бөліп төлеу түрінде төлеу талаптары туралы ақпарат және осындай бөліп төлеудің мерзімі тарату комиссиясы жариялайтын баға ұсыныстарын сұрату туралы хабарландыруда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуетті сатып алушылар баға ұсыныстарын сұрату туралы хабарландыру жарияланған күннен бастап 15 (он бес) жұмыс күнінен кешіктірілмейтін мерзімде "Қатаң конфиденциалды" белгісі бар баға ұсынысын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясы әлеуетті сатып алушыларға қосымша ақпаратты құпиялылықты сақтау және қалыптастырылған кредиттік топтама бойынша иеліктен шығару немесе құқықтарды (талаптарды) басқаға беру мүмкіндігін қарауға байланысты алынған ақпаратты жарияламау туралы келісімге қол қойылғаннан кейін ғана береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік топтама бойынша иеліктен шығарудың немесе құқықтарды (талаптарды) басқаға берудің ең жоғары құнын ұсынған тұлға әлеуетті сатып алушы деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясы әлеуетті сатып алушының баға ұсынысы келісілмеген жағдайда әлеуетті сатып алушыға қалыптастырылған кредиттік топтама бойынша иеліктен шығарудан немесе құқықтарды (талаптарды) басқаға беруден бас тартады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>126-тармақ</w:t>
+        <w:t>202-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="31"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "202. Бір сатып алушы қатысатын сауда-саттықты өткізген кезде сауда-саттықты ұйымдастырушы жалғыз қатысушыға қойылатын лотты сауда-саттықтың кез келген әдісі кезінде бастапқы бағасынан кем емес сатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>140</w:t>
-[...99 lines deleted...]
-        <w:t>145-тармақтар</w:t>
+        <w:t>204-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="32"/>
-[...658 lines deleted...]
-      4) борышкер ірі кәсіпкерлік субъектісі болып табылса, есептелген айыпақыны (өсімпұлды) есептен шығару туралы өтінішхатты қанағаттандырудан бас тартады.";</w:t>
+    <w:bookmarkStart w:name="z83" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "204. Сауда-саттық нәтижелері туралы хаттамаға қол қоймаған сауда-саттықтың жеңімпазы аукционға бұдан әрі қатысу құқығынан айырылады. Бұл жағдайда осы объектісі бойынша сауда-саттықтар жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алу-сату шартына қол қоюдан бас тартқан немесе сатушымен сатып алу-сату объектісі бойынша одан әрі есеп айырысу тәртібін бұзған сауда-саттықтың жеңімпазы мүлікті сату жөніндегі тарату комиссиясы өткізетін барлық кейінгі аукциондарға қатысу құқығынан айырылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>147-тармақ</w:t>
-[...67 lines deleted...]
-    </w:p>
+        <w:t>212-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "212. Таратылатын банктің қызметі нәтижесінде пайда болатын, сақтау мерзімдері көрсетілген құжаттар тізбесі Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13710 болып тіркелген "Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында сақталуға тиіс негізгі құжаттар тізбесін және олардың сақталу мерзімдерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 29 ақпандағы № 66 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>160-тармақ</w:t>
-[...75 lines deleted...]
-        <w:t>163-тармақ</w:t>
+        <w:t>218-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="40"/>
-[...665 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="44"/>
+    <w:bookmarkStart w:name="z87" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "218. Таратылатын банктің кредиторларымен есеп айырысулар аяқталғаннан кейін немесе өндіріп алу немесе сату үшін мүмкін активтер болмаған кезде тарату комиссиясы сотқа уәкілетті органмен келісілген тарату туралы есепті және тарату балансын ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот тарату туралы есепті және тарату балансын бекітеді және тарату ісін жүргізудің аяқталғаны туралы ұйғарым шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4978,90 +3902,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасы бейрезидент-банкі филиалының кредиторларымен есеп айырысу аяқталғаннан кейін тарату комиссиясы уәкілетті органға қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасы бейрезидент-банкі филиалының таратылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасы бейрезидент-банкі филиалының таратылуы туралы есепті бекітеді және Қазақстан Республикасы бейрезидент-банкі филиалының қызметін мәжбүрлеп тоқтату рәсімін аяқтау туралы шешім қабылдайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="45"/>
+    <w:bookmarkStart w:name="z88" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакциядағы 4-қосымшамен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5833,68 +4757,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты (бар болса), қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"__" ________________ жыл </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="46"/>
+    <w:bookmarkStart w:name="z93" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кредиттік топтама  ___________________________________________  (таратылатын банктің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8119,55 +7043,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8493,31 +7417,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>