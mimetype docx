--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1656d3d" w14:textId="1656d3d">
+    <w:p w14:paraId="870fb45" w14:textId="870fb45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,94 +113,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2022 жылғы 25 қарашадағы № 387 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 30 қарашада № 30862 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Өсімдіктер карантині туралы" Қазақстан Республикасы Заңының 7-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және "Қазақстан Республикасының биологиялық қауіпсіздігі туралы" Қазақстан Республикасы Заңының </w:t>
+      "Өсімдіктер карантині туралы" Қазақстан Республикасы Заңының 7-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-2) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және "Қазақстан Республикасының биологиялық қауіпсіздігі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Өсімдіктер карантині саласында пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларын қалыптастыру, жүргізу және күтіп-бағу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -947,94 +1030,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Өсімдіктер карантині саласында пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларын қалыптастыру, жүргізу және күтіп-бағу қағидалары (бұдан әрі – Қағидалар) "Өсімдіктер карантині туралы" Қазақстан Республикасы Заңының 7-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, "Қазақстан Республикасының биологиялық қауіпсіздігі туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы Өсімдіктер карантині саласында пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларын қалыптастыру, жүргізу және күтіп-бағу қағидалары (бұдан әрі – Қағидалар) "Өсімдіктер карантині туралы" Қазақстан Республикасы Заңының 7-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-2) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және "Қазақстан Республикасының биологиялық қауіпсіздігі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді және өсімдіктер карантині саласында пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс топтамаларын қалыптастыру, жүргізу және күтіп-бағу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді және өсімдіктер карантині саласында пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларын қалыптастыру, жүргізу және күтіп-бағу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2423,74 +2588,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Объективті есепке алуды қамтамасыз ету мақсатында патогенді биологиялық агенттермен жұмыс істейтін субъект жұмыс коллекциясына жылына кемінде бір рет микроорганизмдер штамдары туралы ақпаратты өзектендіруді қамтитын түгендеу жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыратын субъект тоқсан сайынғы негізде есепті тоқсаннан кейінгі айдың 15-күніне дейінгі мерзімде Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетіне (бұдан әрі – уәкілетті орган) осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша жұмыс коллекциясында орналастырылған микроорганизмдер штамдары туралы ақпарат (бұдан әрі – ақпарат) ұсынады.</w:t>
+      32. Патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыратын субъект тоқсан сайынғы негізде есепті тоқсаннан кейінгі айдың 15-күніне дейінгі мерзімде Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетіне (бұдан әрі – уәкілетті орган) осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша жұмыс коллекциясында орналастырылған микроорганизмдер штамдары туралы әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Жұмыс коллекцияларындағы микроорганизмдер штамдарының қозғалысын есепке алу туралы деректерді уәкілетті орган биологиялық қауіпсіздік саласындағы мемлекеттік ақпараттық жүйеге ақпаратты алған сәттен бастап 15 жұмыс күні ішінде енгізеді.</w:t>
+      33. Тоқсан сайын, есепті тоқсаннан кейінгі айдың 20 (жиырмасыншы) күнінен кешіктірмей уәкілетті органның ведомствосы жаңартылған тізілімді уәкілетті органның www.gov.kz. ресми интернет-ресурсында жариялауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10164,1388 +10453,2288 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өнеркәсіптік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>микроорганизмдердің</w:t>
+              <w:t>микроорганизмдердің жұмыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жұмыс коллекцияларын</w:t>
+              <w:t>коллекциларын қалыптастыру,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалыптастыру, жүргізу және</w:t>
+              <w:t>жүргізу және күтіп-бағу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтіп-бағу қағидаларына</w:t>
+              <w:t>қағидаларына 7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>негізде жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыс коллекциясында орналастырылған микроорганизмдер штамдары туралы ақпарат</w:t>
+        <w:t xml:space="preserve"> Жұмыс коллекциясында орналастырылған микроорганизмдердің штамдары туралы әкімшілік деректерді өтеусіз негізде жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетіне (бұдан әрі – уәкілетті орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz. интернет-ресурсында орналастырылған </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Микроорганизмдердің жұмыс коллекцияларының тізіліміне енгізуге арналған мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нысан индексі: № 1-рм нысаны </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кезеңділігі: біржолғы/ тоқсан сайын </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы_____ / 20___ жылғы ______ тоқсан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: референттік ұйымдар, уәкілетті органның аумақтық бөлімшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық бөлімшелерге – жұмыс коллекциясын қалыптастырған немесе жаңартқан күннен бастап күнтізбелік 30 (отыз) күн ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органға – тоқсан сайын, есепті тоқсаннан кейінгі айдың 15 (он бесінші) күнінен кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реттік нөмірі</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі/ бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: электрондық түрде (бизнес-серіктестер тізілімінде техникалық іркіліс болған жағдайда жинау қағаз түрінде жүзеге асырылады) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z99" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реттік нөмір</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Референттік ұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z101" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Микроорганизм штамының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штамдары бар сыйымдылықтар саны</w:t>
-[...20 lines deleted...]
-          </w:tcPr>
+Сыйымдылықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескерту</w:t>
+саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтау мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тізілімге енгізілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...39 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті кезеңнің басында</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Келіп түскені немесе жойылғаны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті кезеңнің соңында қалғаны</w:t>
-[...14 lines deleted...]
-          <w:p/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...210 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z128" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z129" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z130" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z131" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z132" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z133" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса) тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z134" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z135" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы/электрондық цифрлық қолтаңбасы) (аты, әкесінің аты (бар болса) тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларының тізіліміне енгізуге арналған мәліметтер" нысанды толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z138" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күні 20__жылғы "___" _________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...580 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыс коллекциясында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастырылған микроорганизмдер штамдары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтеусіз негізде жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер" нысанға қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған  "Микроорганизмдердің жұмыс коллекцияларының тізіліміне  енгізуге арналған мәліметтер" нысанын толтыру бойынша түсіндірме (индекс: № 1-рм нысаны, кезеңділігі: біржолғы/тоқсан сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z141" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z142" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Микроорганизмдердің жұмыс коллекцияларының тізіліміне енгізуге арналған мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z143" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің референттік ұйымдары мен аумақтық бөлімшелері (бұдан әрі – аумақтық бөлімшелер) толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z144" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға орындаушы және референттік ұйымның басшысы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z145" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z146" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      референттік ұйымдар – аумақтық бөлімшелерге микроорганизмдердің жұмыс коллекциясын қалыптастырған немесе жаңартқан күннен бастап күнтізбелік 30 (отыз) күн ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z147" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық бөлімшелер – уәкілетті органға тоқсан сайын, есепті тоқсаннан кейінгі айдың 15 (он бесінші) күнінен кешіктірмей береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z148" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z149" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z150" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z151" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 2-бағанында референттік ұйымның атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z152" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 3-бағанында ұйымның жеке сәйкестендіру нөмірі (ЖСН) немесе бизнес-сәйкестендіру нөмірі (БСН) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z153" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 4-бағанында жұмыс коллекциясында орналастырылған микроорганизм штамының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z154" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 5-бағанында штамдары бар сыйымдылықтардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z155" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 6-бағанында коллекцияны сақтау мекенжайы көрсетіледі (облыстың, республикалық маңызы бар қаланың немесе астананың атауы көрсетіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z156" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 7-бағанында жұмыс коллекциясының немесе штамның тізілімге енгізілген күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z157" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 8-бағанында ескертпе (қосымша ақпарат, мысалы: сақтау тәсілі, шарттары, деректерді жаңарту күні және басқалары) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11867,35 +13056,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>