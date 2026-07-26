--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ddad034" w14:textId="ddad034">
+    <w:p w14:paraId="c9b9beb" w14:textId="c9b9beb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,88 +86,174 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банкке және (немесе) банк холдингіне еншілес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншілес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 24 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 23 қарашадағы № 98 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қарашада № 30772 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 23 қарашадағы № 98 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қарашада № 30772 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 31 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -173,142 +261,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банкке және (немесе) банк холдингіне еншілес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншілес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15050 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -321,86 +377,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -413,104 +453,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қоса беріліп отырған Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою қағидалары бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -525,238 +532,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="0"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1286,109 +1246,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 24 қаулысымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою қағидалары</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1463,389 +1401,289 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң), "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рұқсаттар мен хабарламалар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" (бұдан әрі – Рұқсаттар туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидалар қаржы нарығын және қаржы ұйымдарын мемлекеттік реттеуді, бақылау мен қадағалауды жүзеге асыратын уәкілетті органның (бұдан әрі – уәкілетті орган) банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына рұқсатты беру (бұдан әрі – мемлекеттік көрсетілетін қызмет), сондай-ақ банктің немесе банк холдингінің еншілес ұйымды құруға, сатып алуға, банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға рұқсат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Еншілес ұйымды құруға немесе сатып алуға рұқсат алу үшін банк немесе банк холдингі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес нысан бойынша құжаттар мен мәліметтерді қоса бере отырып, "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы еншілес ұйымды құруға немесе сатып алуға рұқсат алуға электронды түрде өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша банк холдингі және (немесе) банк холдингі мәртебесін иеленуге ниет білдірген тұлға қаржы ұйымының ірі қатысушысы, банк холдингі және (немесе) сақтандыру холдингі мәртебесін алу туралы өтінішпен бір мезгілде ұсынатын еншілес ұйымды құруға немесе сатып алуға рұқсат алуға өтініш Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес құжаттарды қоса бере отырып, портал арқылы электрондық түрде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Еншілес ұйымның басшы қызметкерлері (немесе басшы қызметкер лауазымына тағайындауға немесе сайлануға ұсынылған кандидаттар) туралы ақпарат Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Бас банктің күмәнді және үмітсіз активтерін иеленетін еншілес ұйымды қоспағанда, еншілес ұйымның бизнес-жоспары мынадай талаптарға сәйкес келеді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="4"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төмендегілермен шектелмей, мынадай ақпаратты қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметтердің сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1874,206 +1712,206 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрамына банк немесе банк холдингі кіретін банк конгломератының уәкілетті орган белгілеген банк немесе банк холдингінің еншілес ұйымдарының болжамды қатысуы нәтижесінде пруденциялық нормативтерді және банктердің сақтауы міндетті басқа да міндетті нормалар мен лимиттерді есептеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еншілес ұйымның ұйымдастырушылық құрылымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="5"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банк немесе банк холдингінің бірінші басшысының не оның міндеттерін атқарушы тұлғаның қолымен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z28" w:id="6"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Шет мемлекеттердің құзыретті органдары немесе лауазымды адамдары берген құжаттар Қазақстан Республикасы заңнамасының немесе Қазақстан Республикасы ратификациялаған халықаралық шарттардың талаптарына сәйкес заңдастырылуы немесе апостильденуі тиіс (Қазақстан Республикасының бейрезидент-жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда). Шет тілінде ұсынылатын бұл құжаттар қазақ, және қажет болған кезде орыс тілдеріне аударылады және Қазақстан Республикасының нотариат туралы заңнамасына сәйкес нотариалды куәландырылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z29" w:id="7"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ұсынылған құжаттарға ескертулер болған жағдайда, уәкілетті орган банкке немесе банк холдингіне осы ескертулерді көрсете отырып пошта, факсимильдік байланыс, электрондық пошта және (немесе) портал арқылы хат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк немесе банк холдингі ескертулерді жояды және уәкілетті органға Қазақстан Республикасының банк заңнамасының талаптарына сәйкес келетін пысықталған (түзетілген) құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк немесе банк холдингі өтінішті портал арқылы "жеке кабинетке" жіберген кезде нәтижені алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Уәкілетті органның хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтініш түскен күні оны қабылдауды, тіркеуді және мемлекеттік қызмет көрсетуге жауапты бөлімшеге (бұдан әрі - жауапты бөлімше) орындауға жіберуді жүзеге асырады. Банк немесе банк холдингінің өтініші Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z31" w:id="9"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жауапты бөлімшенің қызметкері өтінішті тіркеген күннен бастап 10 (он) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган мемлекеттік қызметтер көрсету үшін қолданылатын ақпараттық жүйелерден және цифрлық құжаттар сервисінен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2120,70 +1958,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) жөніндегі құжаттарда көрсетілген мәліметтерді алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау фактісі және (немесе) қолданыс мерзімі өтіп кеткен құжаттар анықталған жағдайда жауапты бөлімше осы тармақтың бірінші бөлігінде көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және портал арқылы банк немесе банк холдингінің "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда, жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттардың олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті немесе банк холдингін мемлекеттік қызмет көрсетуден бас тарту туралы алдын-ала шешім, сондай-ақ банкке немесе банк холдингіне алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2250,88 +2088,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігіне сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Алымды төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Егер құрылатын не сатып алынатын еншілес ұйым Қазақстан Республикасының резиденттері - банк, сақтандыру (қайта сақтандыру) ұйымы, инвестициялық портфельді басқарушы болып табылса, Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2386,339 +2207,303 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының (бұдан әрі - Бағалы қағаздар рыногы туралы заң) 72-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіпте банк немесе банк холдингі ұсынатын қаржы ұйымының ірі қатысушысының, банк холдингі және (немесе) сақтандыру холдингі мәртебесін сатып алу туралы өтінішпен бір мезгілде беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер құрылатын не сатып алынатын еншілес ұйым Қазақстан Республикасының резиденттері - банк, сақтандыру (қайта сақтандыру) ұйымы, инвестициялық портфельді басқарушы болып табылса, еншілес ұйымды құруға немесе сатып алуға рұқсат қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы мәртебесін сатып алуға арналған келісіммен бір мезгілде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="12"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына рұқсатты беру тәртібi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды құруға немесе сатып алуға рұқсат алу үшін банк Мемлекеттік қызмет көрсету қойылатын негізгі талаптар тізбесіне сәйкес құжаттар мен мәліметтерді қоса бере отырып, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды құруға немесе сатып алуға өтінішті портал арқылы электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк өтінішті портал арқылы "жеке кабинетке" жіберген кезде нәтижені алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Еншілес ұйымның басшы қызметкерлері (немесе басшы қызметкер лауазымына тағайындауға немесе сайлануға ұсынылған кандидаттар) туралы ақпарат Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Шет мемлекеттердің құзыретті органдары немесе лауазымды адамдары берген құжаттар Қазақстан Республикасы заңнамасының немесе Қазақстан Республикасы ратификациялаған халықаралық шарттардың талаптарына сәйкес заңдастырылуы немесе апостильденуі тиіс (Қазақстан Республикасының бейрезидент-жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда). Шет тілінде ұсынылатын бұл құжаттар қазақ, және қажет болған кезде орыс тілдеріне аударылады және Қазақстан Республикасының нотариат туралы заңнамасына сәйкес нотариалды куәландырылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="13"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Ұсынылған құжаттарға ескертулер болған жағдайда, уәкілетті орган банкке немесе банк холдингіне осы ескертулерді көрсете отырып пошта, факсимильдік байланыс, электрондық пошта және (немесе) портал арқылы хат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк немесе банк холдингі ескертулерді жояды және уәкілетті органға Қазақстан Республикасының банк заңнамасының талаптарына сәйкес келетін пысықталған (түзетілген) құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтініш түскен күні оны қабылдауды, тіркеуді және жауапты бөлімшеге орындауға жіберуді жүзеге асырады. Көрсетілетін қызметті алушының өтініші Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z41" w:id="15"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жауапты бөлімшенің қызметкері өтінішті тіркеген күннен бастап 10 (он) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган мемлекеттік қызметтер көрсету үшін қолданылатын ақпараттық жүйелерден және цифрлық құжаттар сервисінен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2765,70 +2550,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) жөніндегі құжаттарда көрсетілген мәліметтерді алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау фактісі және (немесе) қолданыс мерзімі өтіп кеткен құжаттар анықталған жағдайда жауапты бөлімше осы тармақтың бірінші бөлігінде көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және портал арқылы банк немесе банк холдингінің "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="16"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда, жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттардың олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті немесе банк холдингін мемлекеттік қызмет көрсетуден бас тарту туралы алдын-ала шешім, сондай-ақ банкке немесе банк холдингіне алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2895,453 +2680,384 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігіне сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="17"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Алымды төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру тәртібi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Банк немесе банк холдингі ұйымдардың капиталына қомақты қатысуға рұқсат алу үшін Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес құжаттар мен мәліметтерді қоса берумен, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұйымдардың капиталына қомақты қатысуға рұқсат алуға портал арқылы электронды түрде өтініш береді. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Екінші деңгейдегі банктердің кредиттік портфелінің сапасын жақсартуға мамандандырылған ұйыммен бірге құрылатын (сатып алынатын) күмәнді және үмітсіз активтерді сатып алатын ұйымның капиталына қомақты қатысуға рұқсат алу үшін банк Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес құжаттар мен мәліметтерді қоса берумен, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұйымның капиталына қомақты қатысуына рұқсат алуға портал арқылы электронды түрде өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша банк холдингі және (немесе) банк холдингі мәртебесін иеленуге ниет білдірген тұлға қаржы ұйымының ірі қатысушысы, банк холдингі және (немесе) сақтандыру холдингі мәртебесін алу туралы өтінішпен бір мезгілде ұсынатын банк холдингінің және (немесе) банк холдингі мәртебесін иеленуге ниет білдірген тұлғаның ұйымдардың капиталына қомақты қатысуына рұқсат алуға өтініш Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес құжаттарды қоса бере отырып, портал арқылы электрондық түрде ұсынылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк немесе банк холдингі немесе банк холдингі мәртебесін иеленуге ниет білдірген тұлға өтінішті портал арқылы "жеке кабинетке" жіберген кезде нәтижені алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Банктің немесе банк холдингінің капиталына қомақты қатысуы бар ұйымның басшы қызметкерлері (немесе басшы қызметкерлер лауазымдарына тағайындау немесе сайлау үшін ұсынылатын кандидаттар) туралы ақпарат Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Шет мемлекеттердің құзыретті органдары немесе лауазымды адамдары берген құжаттар Қазақстан Республикасы заңнамасының немесе Қазақстан Республикасы ратификациялаған халықаралық шарттардың талаптарына сәйкес заңдастырылуы немесе апостильденуі тиіс (Қазақстан Республикасының бейрезидент-жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда). Шет тілінде ұсынылатын бұл құжаттар қазақ, және қажет болған кезде орыс тілдеріне аударылады және Қазақстан Республикасының нотариат туралы заңнамасына сәйкес нотариалды куәландырылуға жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="19"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ұсынылған құжаттарға ескертулер болған жағдайда, уәкілетті орган банкке немесе банк холдингіне осы ескертулерді көрсете отырып пошта, факсимильдік байланыс, электрондық пошта және (немесе) портал арқылы хат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк немесе банк холдингі ескертулерді жояды және уәкілетті органға Қазақстан Республикасының банк заңнамасының талаптарына сәйкес келетін пысықталған (түзетілген) құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="20"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Уәкілетті органның хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтініш түскен күні оны қабылдауды, тіркеуді және жауапты бөлімшеге орындауға жіберуді жүзеге асырады. Банк немесе банк холдингінің өтініші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жауапты бөлімшенің қызметкері өтінішті тіркеген күннен бастап 10 (он) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган мемлекеттік қызметтер көрсету үшін қолданылатын ақпараттық жүйелерден және цифрлық құжаттар сервисінен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3388,70 +3104,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) жөніндегі құжаттарда көрсетілген мәліметтерді алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау фактісі және (немесе) қолданыс мерзімі өтіп кеткен құжаттар анықталған жағдайда жауапты бөлімше осы тармақтың бірінші бөлігінде көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және портал арқылы банк немесе банк холдингінің "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="22"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда, жауапты бөлімше 36 (отыз алты) жұмыс күні ішінде құжаттардың олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған кезде уәкілетті орган көрсетілетін банкті немесе банк холдингін мемлекеттік қызмет көрсетуден бас тарту туралы алдын-ала шешім, сондай-ақ банкке немесе банк холдингіне алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдау жүргізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3518,88 +3234,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер болған кезде өтінішті қарау мерзімі көрсетілетін қызметті берушінің басшысы немесе оның орынбасарының дәлелді шешімімен тиімді мерзімге, бірақ өтінішті дұрыс қарау үшін мәні бар нақты жағдайларды белгілеу қажеттігіне орай 2 (екі) айдан аспайтын мерзімге ұзартылуы мүмкін, бұл туралы көрсетілетін қызметті алушы ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігіне сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="23"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Алымды төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Қазақстан Республикасының резиденттері - банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының капиталына қомақты қатысуды сатып алған жағдайда, Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3654,144 +3353,128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Бағалы қағаздар рыногы туралы заңның 72-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіпте банк немесе банк холдингі ұсынатын қаржы ұйымының ірі қатысушысы, банк холдингі және (немесе) сақтандыру холдингі мәртебесін сатып алу туралы өтінішпен бір мезгілде беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының резиденттері - банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының капиталына қомақты қатысуды сатып алған жағдайда ұйымдардың капиталына қомақты қатысу үшін рұқсат қаржы ұйымының ірі қатысушысының, банк холдингінің және (немесе) сақтандыру холдингінің мәртебесін сатып алуға келісіммен бір мезгілде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="24"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Банктің немесе банк холдингінің еншiлес ұйымды құруға, сатып алуға, банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты қайтарып алу және (немесе) оның күшін жою тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z57" w:id="25"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Уәкілетті орган банктің немесе банк холдингінің еншілес ұйымды құруға, сатып алуға, банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуға берілген рұқсатты Банктер туралы заңның 11-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша қайтарып алады және рұқсатты кері қайтарып алуға негіз болып табылатын факті анықталған күннен бастап екі ай ішінде бұрын берілген рұқсаттың күшін жою туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Банктің немесе банк холдингінің еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсат қайтарып алынған жағдайда банк немесе банк холдингі Банктер туралы заңның 11-1 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3806,202 +3489,187 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараларды жүзеге асырады және Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларды қоспағанда, растайтын құжаттарды қоса бере отырып, оларға тиесілі акцияларды (жарғылық капиталда қатысу үлестерін) иеліктен шығаруды жүргізген күннен бастап 3 (үш) жұмыс күні ішінде уәкілетті органға хабарлама ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Банктер туралы заңның 11-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2), 3) және 4) тармақшаларында көзделген жағдайлар туындаған сәттен бастап күнтізбелік 30 (отыз) күннің ішінде банк немесе банк холдингі растайтын құжаттарды қоса бере отырып, уәкілетті органға банктің немесе банк холдингінің еншілес ұйымды құруға немесе сатып алуға, банктің немесе банк холдингінің ұйымның капиталына қомақты қатысуға бұрын берілген рұқсаттың күшін жою туралы өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="26"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Уәкілетті органның еншілес ұйымды құруға немесе сатып алуға рұқсатын бұрын алған және кейіннен ұйымдардың капиталына қомақты қатысудың белгілері ғана бар банк немесе банк холдингі көрсетілген өзгерісті және "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, рұқсат беру үшін алымға төлемнің жасалуын растайтын құжаттарды ұсына отырып, көрсетілген өзгеріс туындаған күннен бастап күнтізбелік 30 (отыз) күн ішінде уәкілетті орган еншілес ұйымды құруға немесе сатып алуға бұрын берген рұқсаттың қолданылуын және банктің немесе банк холдингінің ұйымның капиталына қомақты қатысуға рұқсатты беруді тоқтату туралы уәкілетті органға өтінішхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк немесе банк холдингі Банктер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарды сақтаған жағдайда, оған қатысты банк немесе банк холдингі бұрын еншілес ұйымды құруға немесе сатып алуға тиісті рұқсат алған, осы еншілес ұйым қайта құру нысанында қайта ұйымдастырылған жағдайда, банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға уәкілетті органның рұқсатын алу талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="27"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Уәкілетті органның және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z62" w:id="28"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану жазбаша түрде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4066,208 +3734,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету мәселелері жөніндегі шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="29"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Шағымда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z64" w:id="30"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының толық атауы, пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z65" w:id="31"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z66" w:id="32"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін мән-жайлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z67" w:id="33"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шағымның шығыс нөмірі және берілген күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z68" w:id="34"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="35"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Егер өзгесі заңда көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4502,84 +4170,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7681,73 +7333,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еншiлес ұйым құруға немесе сатып алуға рұқсат алуға өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8681,68 +8328,68 @@
               </w:rPr>
               <w:t>(БСН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жылғы "___" __________ № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="36"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк холдингі және (немесе) банк холдингі мәртебесін иеленуге ниет білдірген тұлға ұсынатын еншілес ұйымды құруға немесе сатып алуға рұқсат алуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9591,66 +9238,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еншілес ұйымның басшы қызметкерлері (немесе басшы қызметкерлер лауазымдарына тағайындау немесе сайлау үшін ұсынылатын кандидаттар) туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13767,73 +13416,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды құруға немесе сатып алуға рұқсат алуға өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14749,68 +14393,68 @@
               </w:rPr>
               <w:t>(БСН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___ жылғы "___" ______ №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="37"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұйымдардың капиталына қомақты қатысуға рұқсат алуға өтініш </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15708,68 +15352,68 @@
               </w:rPr>
               <w:t>(БСН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________ жылғы "___" _____ №_______ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="38"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк холдингі және (немесе) банк холдингі мәртебесін иеленуге ниет білдірген тұлға ұсынатын банк холдингінің және (немесе) банк холдингі мәртебесін иеленуге ниет білдірген тұлғаның ұйымдардың капиталына қомақты қатысуына рұқсат алуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16623,66 +16267,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктің немесе банк холдингінің капиталына қомақты қатысуы бар ұйымның басшы қызметкерлерi (немесе басшы қызметкерлер лауазымдарына тағайындау немесе сайлау үшін ұсынылып отырған кандидаттар) туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20576,63 +20222,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20954,35 +20622,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId6"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>