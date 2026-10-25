--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d52b0c" w14:textId="8d52b0c">
+    <w:p w14:paraId="3433881" w14:textId="3433881">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ветеринария саласында пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларын қалыптастыру, жүргізу және күтіп-бағу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2022 жылғы 25 қарашадағы № 391 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қарашада № 30759 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2022 жылғы 25 қарашадағы № 391 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қарашада № 30759 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ветеринария туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3079,54 +3079,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патогендігі III және (немесе) IV топтағы ПБА-мен жұмыс істеуді жүзеге асыратын субъект жыл сайын 15 қаңтарға дейінгі мерзімде ветеринария саласындағы уәкілетті органға жұмыс коллекциясында орналастырылған микроорганизмдер штамдары туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45. Жұмыс коллекцияларындағы микроорганизмдер штамдарын қозғалысын есепке алу туралы деректерді ветеринария саласындағы уәкілетті орган жұмыс коллекциясында орналастырылған микроорганизмдер штамдары туралы ақпаратты алған кезден бастап 15 жұмыс күні ішінде биологиялық қауіпсіздік саласындағы мемлекеттік ақпараттық жүйеге енгізеді.</w:t>
+      45. Жұмыс коллекцияларындағы микроорганизмдер штамдарын қозғалысын есепке алу туралы деректерді ветеринария саласындағы уәкілетті орган жұмыс коллекциясында орналастырылған микроорганизмдер штамдары туралы ақпаратты алған кезден бастап 15 жұмыс күні ішінде биологиялық қауіпсіздік саласындағы мемлекеттік цифрлық жүйеге енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20297,55 +20359,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20671,31 +20733,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>