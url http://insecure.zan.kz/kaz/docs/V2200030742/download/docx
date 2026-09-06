--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="83cb871" w14:textId="83cb871">
+    <w:p w14:paraId="5f7bda8" w14:textId="5f7bda8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 23 қарашадағы № 97 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 25 қарашада № 30742 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 23 қарашадағы № 97 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 25 қарашада № 30742 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,1814 +192,242 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+    <w:bookmarkStart w:name="z54" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...1603 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z56" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z57" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z58" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2251,68 +679,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық даму, инновациялар және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2429,4871 +839,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 97 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...219 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
-[...4597 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -7346,3821 +973,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаулыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...284 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="57"/>
-[...3181 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Өтініш беруші ірі қатысушы - банктік немесе сақтандыру холдингі мәртебесін иеленетін қаржы ұйымымен үлестес болуы (болмауы): </w:t>
-[...296 lines deleted...]
-      Күні____________________</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -11168,55 +1061,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>