--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21f73b7" w14:textId="21f73b7">
+    <w:p w14:paraId="318076e" w14:textId="318076e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1435,87 +1435,159 @@
         <w:t>
       корпоративтік басқару жүйелерін бағалау бойынша кемінде бес жыл немесе Қазақстанда, сол сияқты Қазақстаннан тыс жерлердегі он ірі компанияда тәжірибесінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кемінде бес адамнан тұратын қалыптасқан жобалық командасының болуы.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Мемлекеттік кәсіпорынның басшысын тағайындау және аттестаттау жүргізу, сондай-ақ оның кандидатурасын келісу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 ақпандағы № 70 </w:t>
+      3. "Шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындарда байқау кеңесін құру қағидаларын, байқау кеңесінің құрамына сайланатын адамдарға қойылатын талаптарды, сондай-ақ Байқау кеңесінің мүшелерін конкурстық іріктеу және олардың өкілеттігін мерзімінен бұрын тоқтату қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 ақпандағы № 113 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10379 болып тіркелген):</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10503 болып тіркелген):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1531,1234 +1603,1154 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z56" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>139-бабының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағына сәйкес </w:t>
+        <w:t>148-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z57" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Мемлекеттік кәсіпорынның басшысын тағайындау және аттестаттау жүргізу, сондай-ақ оның кандидатурасын келісу </w:t>
+      көрсетілген бұйрықпен бекітілген Шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындарда байқау кеңесін құру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтардың тізбесіне (бұдан әрі – Тізбе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z58" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Байқау кеңесінің мүшелерін конкурстық іріктеу және олардың өкілеттігін мерзімінен бұрын тоқтату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тараудың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t>1-тарау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z61" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қағидалар "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>148-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді және білім беру және денсаулық сақтау салаларындағы шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындардағы байқау кеңесінің мүшелерін (бұдан әрі – байқау кеңесінің мүшелері) конкурстық негізде іріктеу және олардың өкілеттігін мерзімінен бұрын тоқтату тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z62" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конкурс осы бұйрықта айқындалған талаптарға (бұдан әрі – Талаптар) сәйкес байқау кеңесінің мүшелерін және тиісті саладағы уәкілетті органның (жергілікті атқарушы органның) өкілдері болып табылатын байқау кеңесінің мүшелерін іріктеу мақсатында жүргізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:t>2-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-тарау. Шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындардағы байқау кеңесінің мүшелерін конкурстық іріктеуді ұйымдастыру және өткізу тәртібі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тараудың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+        <w:t>5-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) тиісті уәкілетті органның және кәсіпорынның сайтында конкурс өткізу туралы хабарландыруды және кандидаттар тізімін жариялауды қамтамасыз етеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақтың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+        <w:t>7-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) конкурсқа қатысу туралы өтінішке қоса берілетін құжаттардың тізбесін, оның ішінде осы мемлекеттік кәсіпорынның лауазымды адамдарына қатысты үлестестігі туралы мәліметтерді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақ</w:t>
-[...68 lines deleted...]
-      2) мемлекеттік және орыс тілдеріндегі түйіндеме;</w:t>
+        <w:t>8-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тармақша мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
-[...15 lines deleted...]
-      3) білімі туралы құжаттардың көшірмелері;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) конкурстық өтінімдері бар конверттерді ашу, кандидаттардың тізімдерін тиісті уәкілетті органның және кәсіпорынның сайтында жариялау;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген еңбек қызметін растайтын құжаттар;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тармақша мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген "Медициналық анықтама (дәрігерлік кәсіби-консультациялық қорытынды)" № 075/е нысаны бойынша анықтама.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) аудио-бейне тіркеуді қолдана отырып, кандидаттармен әңгімелесу жүргізу және байқау кеңесінің мүшелерін іріктеу;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t>9-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) Кодекстің 35-бабында көрсетілген еңбек қызметін растайтын құжаттардың көшірмелері;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+        <w:t>17-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сонымен бір мезгілде Комиссияның оң шешімін алған конкурсқа қатысушы және осы Қағидалардың 3-тарауында көзделген шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорынның байқау кеңесінің келісуі қажет болған жағдайларда "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      "17. Комиссия конкурсқа қатысушылармен әңгімелесу жүргізу кезінде "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, мемлекеттік кәсіпорын қызметі саласындағы қатынастарды реттейтін Қазақстан Республикасының нормативтік құқықтық актілерін және денсаулық сақтау немесе білім беру ұйымдары қызметінің ерекшеліктерін білуі тексеріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22-тармақтың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+        <w:t>3-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-тарау. Байқау кеңесі мүшелерінің өкілеттіктерін мерзімінен бұрын тоқтату".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z80" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Байқау кеңестері құрылатын шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындарға қойылатын кретерийлерді бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 ақпандағы № 114 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10507 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-1</w:t>
-[...68 lines deleted...]
-      "4-1-тарау. Жоғары және жоғары оқу орнынан кейінгі білім беру саласындағы қызметті жүзеге асыратын шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорынның басшысын іріктеу және тағайындау тәртібі</w:t>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>148-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z83" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Байқау кеңесі мүшелерінің қызметін бағалау және байқау кеңесінің мүшелеріне сыйақы төлеу лимитін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 ақпандағы № 115 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10499 болып тіркелген):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2771,210 +2763,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkStart w:name="z85" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>148-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағына сәйкес </w:t>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z86" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындарда байқау кеңесін құру </w:t>
-[...59 lines deleted...]
-      көрсетілген бұйрықпен бекітілген Байқау кеңесінің мүшелерін конкурстық іріктеу және олардың өкілеттігін мерзімінен бұрын тоқтату </w:t>
+      көрсетілген бұйрықпен бекітілген Байқау кеңесі мүшелерінің қызметін бағалау және байқау кеңесінің мүшелеріне сыйақы төлеу лимитін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2987,130 +2919,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тарау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkStart w:name="z88" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z89" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қағидалар "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы Байқау кеңесі мүшелерінің қызметін бағалау және байқау кеңесінің мүшелеріне сыйақы төлеу лимитін айқындау қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>148-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді және білім беру және денсаулық сақтау салаларындағы шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындардағы байқау кеңесінің мүшелерін (бұдан әрі – байқау кеңесінің мүшелері) конкурстық негізде іріктеу және олардың өкілеттігін мерзімінен бұрын тоқтату тәртібін айқындайды.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес әзірленді және білім беру және денсаулық сақтау салаларындағы шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындардағы байқау кеңестері мүшелерінің қызметін бағалауды жүзеге асыру және байқау кеңесінің мүшелеріне сыйақы төлеу лимитін анықтау тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3123,1558 +3035,478 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-тарау. Байқау кеңесі мүшелерінің қызметін бағалауды жүзеге асыру тәртібі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақтың</w:t>
-[...28 lines deleted...]
-      "2) тиісті уәкілетті органның және кәсіпорынның сайтында конкурс өткізу туралы хабарландыруды және кандидаттар тізімін жариялауды қамтамасыз етеді;";</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20. Тиісті саланың уәкілетті органының (жергілікті атқарушы органның) өкілі болып табылатын байқау кеңесінің мүшесін бағалауды Комиссия тиісті саланың уәкілетті органына (жергілікті атқарушы органға) мәлімет үшін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z94" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Байқау кеңесі мүшесін бағалау нәтижелері туралы есепті тиісті саланың уәкілетті органы (жергілікті атқарушы орган) байқау кеңесінің мүшесіне өткен жұмыс кезеңі үшін сыйақы мөлшерін айқындау кезінде пайдаланады және ол жиналған балл саны негізге алынып айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z95" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4,5-тен 10 балға дейін – сыйақы мөлшері мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z96" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S=N*10%</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z97" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z98" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S – сыйақы мөлшері (пайызбен) тиісті саланың уәкілетті органы (жергілікті атқарушы орган) айқындайтын байқау кеңесінің мүшелеріне сыйақы төлеу лимитіне пропорционалды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z99" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – балл саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z100" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      0-ден 4 балға дейін – Комиссия шешімінің негізінде Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 ақпандағы № 113 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10503 болып тіркелген) бекітілген Байқау кеңесінің мүшелерін конкурстық іріктеу және олардың өкілеттігін мерзімінен бұрын тоқтату қағидаларының (бұдан әрі – Конкурстық іріктеу қағидалары) байқау кеңесі мүшелерінің өкілеттіктерін мерзімінен бұрын тоқтатуға сәйкес кейіннен рәсімдерді жүргізумен төленбейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақтың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+        <w:t>3-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-тарау. Байқау кеңесінің мүшелеріне сыйақы төлеу лимитін айқындау тәртібі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақта</w:t>
-[...68 lines deleted...]
-      3) тармақша мынадай редакцияда жазылсын:</w:t>
+        <w:t>24-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24. Мемлекеттік қызметшілер болып табылатын байқау кеңесінің мүшелеріне сыйақы төленбейді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z73" w:id="52"/>
-[...1218 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4945,168 +3777,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 113 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="74"/>
+    <w:bookmarkStart w:name="z149" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындарда байқау кеңесін құру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z150" w:id="75"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z150" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қағидалар "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>148-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді және білім беру және денсаулық сақтау салаларындағы шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындарда байқау кеңесін құру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z151" w:id="76"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z151" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Байқау кеңестері құрылатын шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындарға қойылатын критерийлерді бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 ақпандағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде№ 10507 болып тіркелген) бекітілген шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындарға қойылатын өлшемшарттарға сәйкес келетін білім беру және денсаулық сақтау салаларында байқау кеңесі бар шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорынды құру, сондай-ақ білім беру және денсаулық сақтау салаларында шаруашылық жүргізу құқығындағы жұмыс істеп тұрған мемлекеттік кәсіпорындарда байқау кеңесін енгізу Қазақстан Республикасы Үкіметінің немесе жергілікті атқарушы органның шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z152" w:id="77"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z152" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорында байқау кеңесін енгізу немесе байқау кеңесі бар шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорын құру туралы Қазақстан Республикасы Үкіметінің (жергілікті атқарушы органның) тиісті шешімі қабылданғаннан кейін он жұмыс күн ішінде тиісті саладағы уәкілетті орган (жергілікті атқарушы орган):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       байқау кеңесі туралы ережені, байқау кеңесін шақыру және отырыс өткізу тәртібін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5117,70 +3949,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы бұйрықпен бекітілген байқау кеңесінің мүшелерін конкурстық іріктеу және олардың өкілеттігін мерзімінен бұрын тоқтату қағидаларына сәйкес байқау кеңесінің мүшелеріне үміткерлерді конкурстық іріктеуді бастайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байқау кеңесінің құрамын тиісті саланың уәкілетті органы (жергілікті атқарушы орган) байқау кеңесінің мүшесін конкурстық іріктеу аяқталғаннан кейін он жұмыс күні ішінде бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="78"/>
+    <w:bookmarkStart w:name="z153" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындардағы байқау кеңесі мүшелерінің саны тақ санмен болады және бір-бірімен және шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорынның басшысымен жақын туыстық және жекжаттық қатынастарда болмайтын кемінде бес және одан көп адамды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байқау кеңесінің мүшелері шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорын жұмыскерлерінің штатына кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5209,110 +4041,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық сақтау саласындағы шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындардағы байқау кеңесінің құрамына денсаулық сақтау саласындағы уәкілетті органның өкілі кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байқау кеңесінің төрағасы байқау кеңесі мүшелерінің көпшілік дауысымен байқау кеңесі мүшелерінің арасынан сайланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="79"/>
+    <w:bookmarkStart w:name="z154" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Байқау кеңесінің құрамына тиісті саланың уәкілетті органының (жергілікті атқарушы органның) өкілдері және осы бұйрықпен бекітілген Байқау кеңесінің мүшелерін конкурстық іріктеу және олардың өкілеттіктерін мерзімінен бұрын тоқтату қағидаларына сәйкес конкурстық негізде сайланатын адамдар кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z155" w:id="80"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z155" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>148-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағына сәйкес шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорынның байқау кеңесі мүшелерінің өкілеттік мерзімі үш жылды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5465,55 +4297,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5839,31 +4671,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>