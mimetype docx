--- v1 (2025-12-30)
+++ v2 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="13c162a" w14:textId="13c162a">
+    <w:p w14:paraId="af7fd67" w14:textId="af7fd67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1770,50 +1770,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Тізбеге өзгеріс енгізу көзделген - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тізбеге өзгеріс енгізу көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1942,51 +2048,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3373,72 +3499,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес бекітілген санитариялық қағидаларға және "Өрт қауіпсіздігі қағидаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2022 жылғы 21 ақпандағы № 55 </w:t>
+              <w:t xml:space="preserve">
+№ ҚР ДСМ-76-бұйрығына сәйкес бекітілген санитариялық қағидаларға және "Өрт қауіпсіздігі қағидаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2022 жылғы 21 ақпандағы № 55 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26867 болып тіркелген) (бұдан әрі – № 55 бұйрық) бекітілген өрт қауіпсіздігі талаптарына, сондай-ақ жалпы білім беру мекемелеріне арналған сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтеріне сәйкес келетін меншікті не шаруашылық жүргізу немесе жедел басқару не сенімгерлік басқару құқығында тиесілі материалдық активтердің болуы немесе оқу үй-жайларымен білім беру қызметтерінің сапасын қамтамасыз ететін, кемінде 10 жыл қолданылу мерзімімен материалдық активтерді жалға алу. Спорт залының және/ немесе спорт объектісінің білім беру ұйымы ғимаратынан 1000 метрден астам қашықтықта, сондай-ақ объектіге автомагистральдардың, теміржол жолдарының қиылысында және жүріс бөлігінің қиылысын қамтитын қашықтықта болмағанда, спорт залын және/немесе спорт объектісін жалға алуға рұқсат етіледі, санитариялық-эпидемиологиялық қорытындының көшірмесі болуы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3487,6339 +3593,5689 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша. Меншік немесе шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратты жалға алу шартының көшірмелері, оның ішінде объектіні пайдалануға қабылдау актісінің көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Әрбір ғимаратқа (оқу корпусына), санитариялық-эпидемиологиялық қорытындының көшірмесі. Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Әрбір ғимаратқа (оқу корпусына), санитариялық-эпидемиологиялық қорытындының көшірмесі. Қазақстан Республикасының Кәсіпкерлік </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес объектінің (әрбір оқу корпусына) өрт қауіпсіздігі талаптарына сәйкестігіне бақылау объектісіне бару арқылы профилақтикалық бақылау немесе тексеру нәтижелері туралы актінің көшірмесі.</w:t>
+өрт қауіпсіздігі саласындағы бақылау және қадағалау субъектісіне (объектісіне) барып тексеру немесе </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+профилақтикалық бақылау нәтижелері туралы актінің көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жаңадан ашылатын білім беру ұйымдары үшін өрт аудитінің қорытындысы (біржолғы қорытынды), объектіні пайдалануға беру актісі, оның ішінде № 55 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 1, 2, 3-қосымшаларына сәйкес өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауіпсіздік шаралары туралы нұсқаулықтың көшірмелері, эвакуациялау жоспары, бастапқы өрт сөндіру құралдарының қажетті ең аз көлемі.</w:t>
+Жаңадан ашылатын білім беру ұйымдары үшін - объектіні пайдалануға беру актісі, өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауыпсіздік шаралары туралы ңұсқаулықтың көшірмелері эвакуациялау жоспары, өрт сөндіру құралдарының қажетті ең аз көлемі, өрт автоматикасы жүйелі мен қондырғыларын пайдалануға қабылдау актісінің көшермесі. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...535 lines deleted...]
-Жаңадан құрылған білім беру ұйымдарында жеке пайдалануға арналған жабдықталған шкафтардың саны болжамды қабылдау бойынша, жұмыс істеп тұрған білім беру ұйымдарында контингенті бойынша айқындалады.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6-1</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
-[...77 lines deleted...]
-          </w:tcPr>
+"Мектепке дейінгі, орта білім беру ұйымдарын, сондай-ақ арнайы білім беру ұйымдарын жабдықтармен және жиһазбен жарақтандыру нормаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 22 қаңтардағы № 70 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13272 болып тіркелген) (бұдан әрі – № 70 бұйрық) бекітілген нормаларына сәйкес келетін компьютерлік сыныптармен, Интернет желісіне қосылған компьютерлермен жабдықталуы;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер осы біліктілік талаптарына </w:t>
-[...9 lines deleted...]
-              <w:t>8-қосымшаға</w:t>
+ № 348 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Тиісті типтердегі және түрлердегі мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, қосымша білім беру ұйымдары қызметінің үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 31 тамыздағы № 385 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29329 болып тіркелген) (бұдан әрі – № 385 бұйрық) бекітілген Тиісті үлгідегі білім беру ұйымдары қызметінің үлгілік қағидаларына сәйкес оқу кабинеттерімен, спорт залдарымен жабдықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+edu. kz аймағында үшінші деңгейдегі домендік атаудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 70 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген жабдықтар мен жиһаздардың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 385 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген жеке пайдалану үшін жабдықталған шкафтардың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ ҚР ДСМ-76 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген санитариялық қағидалардың талаптарына сәйкес ауыз су режимін ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 оқушыға дейін интернеттің ең аз жылдамдығы кемінде 20 Мбит/с, оған қосымша бір ауысымдағы контингент санын ескере отырып, әрбір 20 оқушыға 1 Мбит/с .</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимаратта № ҚР ДСМ-76-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес келетін санитариялық тораптардың (унитаздар, қол жуатын раковиналар) болуы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру ұйымдары үшін "Қазақстан Республикасының білім беру саласындағы қызметті жүзеге асыратын террористік тұрғыдан осал объектілерінің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 30 наурыздағы № 117 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27414 болып тіркелген) (бұдан әрі – № 117 бұйрық) сәйкес білім беру ұйымдарының үй-жайларында және (немесе) іргелес аумақтарында бейнебақылаудың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қорғаныс министрлігіне, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдары үшін оқытушылардың біліктілігін арттыру оқытылатын пәндердің бейініне сәйкес немесе оқыту әдістемесі бойынша жүргізіледі. Біліктілік талаптары жұмысқа орналастырылғаннан кейін кемінде 3 жыл еңбек қызметін жүзеге асыратын педагогтерге қолданылмайды.</w:t>
-[...17 lines deleted...]
-Менеджмент саласында біліктілікті арттыру курстарының болуы білім беру ұйымын басқару ерекшелігіне байланысты шағын жинақталған мектептерге қолданылмайды.</w:t>
+Интернет желісіне қосылған компьютерлік сыныптармен жарақтандыру туралы біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерлік сыныптармен, оқу кабинеттерімен жарақтандырылуы туралы, edu.kz аймағында үшінші деңгейдегі домендік атаудың болуы, іргелес аумақтарда бейнебақылаудың болуы біліктілік талаптары шағын жинақталған мектептерге қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған мектептерде бейімделген спорт залының болуына рұқсат беріледі; кәрізсіз жерлерде жылы санитариялық тораптарды орнатуға (75 адамға 1) және құймалы қолжуғыштарды орнатуға (30 адамға 1) рұқсат беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан құрылған білім беру ұйымдарында жеке пайдалануға арналған жабдықталған шкафтардың саны болжамды қабылдау бойынша, жұмыс істеп тұрған білім беру ұйымдарында контингенті бойынша айқындалады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Білім беру мониторингінің шеңберінде әкімшілік деректер нысандарын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 27 желтоқсандағы № 570 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8369 болып тіркелген) (бұдан әрі – № 570 бұйрық) бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті дерекқорлары бар "Ұлттық білім беру деректер қоры" (бұдан әрі – ҰБДҚ) және әкімшілік деректері ҰБДҚ-мен сәйкес келетін білім беруді басқарудың ақпараттық жүйесінің болуы.</w:t>
+"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Педагог мәртебесі туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымдары педагогтерінің тиісті бейіні бойынша біліктілігін арттыруды 3 жылда кемінде 1 рет 36 сағаттан кем емес көлемінде қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарының басшылары үшін тиісті бейіні және білім беру саласында менеджмент бойынша біліктілікті арттыру 3 жылда кемінде 1 рет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
-[...9 lines deleted...]
-              <w:t>6-қосымшаға</w:t>
+Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қорғаныс министрлігіне, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдары үшін оқытушылардың біліктілігін арттыру оқытылатын пәндердің бейініне сәйкес немесе оқыту әдістемесі бойынша жүргізіледі. Біліктілік талаптары жұмысқа орналастырылғаннан кейін кемінде 3 жыл еңбек қызметін жүзеге асыратын педагогтерге қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Менеджмент саласында біліктілікті арттыру курстарының болуы білім беру ұйымын басқару ерекшелігіне байланысты шағын жинақталған мектептерге қолданылмайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Білім беру мониторингінің шеңберінде әкімшілік деректер нысандарын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 27 желтоқсандағы № 570 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8369 болып тіркелген) (бұдан әрі – № 570 бұйрық) бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті дерекқорлары бар "Ұлттық білім беру деректер қоры" (бұдан әрі – ҰБДҚ) және әкімшілік деректері ҰБДҚ-мен сәйкес келетін білім беруді басқарудың ақпараттық жүйесінің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Оқу жұмыс жоспарларының № 500 </w:t>
-[...75 lines deleted...]
-Білім беру ұйымының басшысы бекіткен үлгілік оқу жоспарларына сәйкес әзірленген оқу жұмыс жоспарларының көшірмелері.</w:t>
+"Мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру, қосымша білім беру ұйымдарында психологиялық-педагогикалық қолдап отыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 12 қаңтардағы № 6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26513 болып тіркелген) (бұдан әрі – № 6 бұйрық) ғимараттарда (оқу корпустарында) ерекше білім беруді қажет ететін адамдар (балалар) үшін жағдайлар құру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...285 lines deleted...]
-Бұл ретте педагогтердің жалпы санынан штаттық педагогтердің үлесі кемінде 90%.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Негізгі орта білім берудің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9-1</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 44 </w:t>
+Оқу жұмыс жоспарларының № 500 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген нормаларға және № 216 </w:t>
+              <w:t xml:space="preserve"> бекітілген үлгілік оқу жоспарларына және № 348 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген оқулықтар тізбесіне сәйкес оқу және көркем әдебиеттің кітапханалық қорының болуы. </w:t>
-[...110 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> бекітілген Негізгі орта білім берудің мемлекеттік жалпыға міндетті стандартына сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымының басшысы бекіткен үлгілік оқу жоспарларына сәйкес әзірленген оқу жұмыс жоспарларының көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу жұмыс жоспарының пәндеріне сәйкес тиісті бейіні бойынша педагогикалық білімі немесе педагогикалық қайта даярлаудан өткен кәсіптік білімі бар педагогтердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған мектептерді қоспағанда негізгі жұмыс орны лицензиат болып табылатын педагогтердің үлесі кемінде 90% құрауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогтердің жалпы санынан негізгі жұмыс орны лицензиат болып табылатын педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің үлесі шағын жинақталған мектептер, арнайы мектептер үшін кемінде 25 %;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ғимараттардың (оқу корпустарының) жабдықталған медициналық пункттермен қамтамасыз етілуі. Медициналық қызметке лицензияның немесе № 37 </w:t>
-[...57 lines deleted...]
-          </w:tcPr>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер үшін кемінде 35 %; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицей үшін кемінде 40 %, оның ішінде жаратылыстану-математикалық бағыттағы педагогтердің үлесі кемінде 30 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гимназиялар үшін кемінде 40 %, оның ішінде қоғамдық-гуманитарлық бағыттағы педагогтердің үлесі кемінде 30 %; дарынды тұлғаларға арналған мамандандырылған білім беру ұйымдары үшін кемінде 45 %, оның ішінде аудандық және/немесе облыстық конкурстар мен жарыстар кезеңдерінің жеңімпаздарын және/немесе білім беру саласындағы уәкілетті орган бекіткен соңғы бес жылдағы республикалық конкурстар мен жарыстардың қатысушылары мен жеңімпаздарын дайындаған педагогтер (болған жағдайда).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
-[...9 lines deleted...]
-              <w:t>3-қосымшаға</w:t>
+Білім беру ұйымы басшысының және педагогтерінің білімі, жұмыс өтілі № 338 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-ші қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген Санитариялық қағидаларға сәйкес денсаулық сақтау ұйымымен жасалған шарт негізінде жүзеге асырады. Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте педагогтердің жалпы санынан штаттық педагогтердің үлесі кемінде 90%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+9-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-76 </w:t>
-[...57 lines deleted...]
-Білім алушыларды тамақпен қамтамасыз етуге арналған шарттың болуы.</w:t>
+№ 44 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген нормаларға және № 216 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген оқулықтар тізбесіне сәйкес оқу және көркем әдебиеттің кітапханалық қорының болуы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болжамды білім алушылар контингентіне арналған оқу жұмыс жоспарына сәйкес бір оқушыға арналған оқулықтар жиынтығының болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
-[...91 lines deleted...]
-Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+Оқу, көркем және ғылыми әдебиет қорының болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған мектептер, оқу-сауықтыру орталықтары жанындағы мектептер жеке кітапхана қоры болмаған жағдайда шарт/акт бойынша өзге білім беру ұйымы пайдалануға берген оқу және көркем әдебиетті пайдаланады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген өрт қауіпсіздігі талаптарына, сондай-ақ жалпы білім беру мекемелеріне арналған сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтеріне сәйкес келетін меншікті не шаруашылық жүргізу немесе жедел басқару не сенімгерлік басқару құқығында тиесілі материалдық активтердің болуы немесе оқу үй-жайларымен білім беру қызметтерінің сапасын қамтамасыз ететін, кемінде 10 жыл қолданылу мерзімімен материалдық активтерді жалға алу. Спорт залының және/ немесе спорт объектісінің білім беру ұйымы ғимаратынан 1000 метрден астам қашықтықта, сондай-ақ объектіге автомагистральдардың, теміржол жолдарының қиылысында және жүріс бөлігінің қиылысын қамтитын қашықтықта болмағанда, спорт залын және/немесе спорт объектісін жалға алуға рұқсат етіледі, санитариялық-эпидемиологиялық қорытындының көшірмесі болуы тиіс.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына </w:t>
-[...21 lines deleted...]
-          </w:p>
+Ғимараттардың (оқу корпустарының) жабдықталған медициналық пункттермен қамтамасыз етілуі. Медициналық қызметке лицензияның немесе № 37 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес балаларға медициналық қызмет көрсету құқығымен медициналық қызметке лицензиясы бар денсаулық сақтау ұйымымен шарттың болуы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балаларға медициналық қызмет көрсету құқығымен Медициналық қызметке лицензиясы бар денсаулық сақтау ұйымымен шарт жасалған жағдайда, білім беру ұйымын өндірістік база ретінде көрсете отырып, лицензияға қосымшаның болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Әрбір ғимаратқа (оқу корпусына), санитариялық-эпидемиологиялық қорытындының көшірмесі. Қазақстан Республикасының Кәсіпкерлік </w:t>
-[...21 lines deleted...]
-          </w:p>
+Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушыларға медициналық қызмет көрсетуге денсаулық сақтау ұйымымен жасалған шарттың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жаңадан ашылатын білім беру ұйымдары үшін өрт аудитінің қорытындысы (біржолғы қорытынды), объектіні пайдалануға беру актісі, оның ішінде № 55 </w:t>
-[...52 lines deleted...]
-            </w:pPr>
+Оқу корпустарын ішкі өткелдермен қосқан жағдайда бір медициналық пункттің болуына рұқсат беріледі. Шағын жинақталған мектептер үшін медициналық пункті болмаған жағдайда медициналық қызмет көрсетуді алғашқы медициналық-санитариялық көмек ұйымы № ҚР ДСМ-76 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Санитариялық қағидаларға сәйкес денсаулық сақтау ұйымымен жасалған шарт негізінде жүзеге асырады. Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...209 lines deleted...]
-          </w:p>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № ҚР ДСМ-76 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және № ҚР ДСМ-16 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген санитариялық қағидалардың талаптарына сәйкес ауыз су режимін ұйымдастыру;</w:t>
-[...57 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve"> бекітілген халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органның санитариялық-эпидемиологиялық қорытындысы бар тамақтандыру объектісінің (оқу корпустарында) болуы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушыларды тамақпен қамтамасыз етуге арналған шарттың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Білім беру ұйымдары үшін № 117 </w:t>
-[...167 lines deleted...]
-Шағын жинақталған мектептерде бейімделген спорт залының болуына рұқсат беріледі; кәрізсіз жерлерде жылы санитариялық тораптарды орнатуға (75 адамға 1) және құймалы қолжуғыштарды орнатуға (30 адамға 1) рұқсат беріледі. </w:t>
+Санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша. Білім алушыларды тамақпен қамтамасыз ету шартының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустарын ішкі өткелдермен қосқан жағдайда бір тамақтану объектісі болуына жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтану объектісі жалға берілген жағдайда жалға алушының тамақтану объектісіне санитариялық-эпидемиологиялық қорытындысының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13-1</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
-[...57 lines deleted...]
-Білім беру ұйымдарының басшылары үшін тиісті бейіні және білім беру саласында менеджмент бойынша біліктілікті арттыру 3 жылда кемінде 1 рет.</w:t>
+№ ҚР ДСМ-76-бұйрығына сәйкес бекітілген санитариялық қағидаларға сондай-ақ жалпы білім беру мекемелеріне арналған сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтеріне және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 55 бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген өрт қауіпсіздігі талаптарына, сондай-ақ жалпы білім беру мекемелеріне арналған сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтеріне сәйкес келетін меншікті не шаруашылық жүргізу немесе жедел басқару не сенімгерлік басқару құқығында тиесілі материалдық активтердің болуы немесе оқу үй-жайларымен білім беру қызметтерінің сапасын қамтамасыз ететін, кемінде 10 жыл қолданылу мерзімімен материалдық активтерді жалға алу. Спорт залының және/ немесе спорт объектісінің білім беру ұйымы ғимаратынан 1000 метрден астам қашықтықта, сондай-ақ объектіге автомагистральдардың, теміржол жолдарының қиылысында және жүріс бөлігінің қиылысын қамтитын қашықтықта болмағанда, спорт залын және/немесе спорт объектісін жалға алуға рұқсат етіледі, санитариялық-эпидемиологиялық қорытындының көшірмесі болуы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер осы біліктілік талаптарына </w:t>
-[...74 lines deleted...]
-            </w:r>
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша. Меншік немесе шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратты жалға алу шартының көшірмелері, оның ішінде объектіні пайдалануға қабылдау актісінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әрбір ғимаратқа (оқу корпусына), санитариялық-эпидемиологиялық қорытындының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіпкерлік кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өрт қауіпсіздігі саласындағы бақылау және қадағалау субъектісіне (объектісіне) барып тексеру немесе  профилақтикалық бақылау нәтижелері туралы актінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан ашылатын білім беру ұйымдары үшін - объектіні пайдалануға беру актісі, өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауыпсіздік шаралары туралы ңұсқаулықтың көшірмелері эвакуациялау жоспары, өрт сөндіру құралдарының қажетті ең аз көлемі, өрт автоматикасы жүйелі мен қондырғыларын пайдалануға қабылдау актісінің көшермесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...177 lines deleted...]
-Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14-1</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 6 </w:t>
-[...39 lines deleted...]
-          </w:tcPr>
+№ 70 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген нормаларға сәйкес келетін компьютерлік сыныптармен, Интернет желісіне қосылған компьютерлермен жабдықталуы;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына </w:t>
-[...9 lines deleted...]
-              <w:t>5-қосымшаға</w:t>
+№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>385</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бұйрықтарға сәйкес пәндік кабинеттермен, зертханалармен, спорт залдарымен жабдықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шағын жинақталған мектептер, арнайы мектептер, оқу-сауықтыру орталықтары жанындағы мектептер үшін-физика, химия, биология пәндері бойынша ұсынылатын оқу-зертханалық жабдықтардың болуы жеткілікті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+edu. kz аймағында үшінші деңгейдегі домендік атаудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 70 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген жабдықтар мен жиһаздардың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ ҚР ДСМ-76 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген санитариялық қағидалардың талаптарына сәйкес ауыз су режимін ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 оқушыға дейін интернеттің ең аз жылдамдығы кемінде 20 Мбит/с, оған қосымша бір ауысымдағы контингент санын ескере отырып, әрбір 20 оқушыға 1 Мбит/с.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимаратта № ҚР ДСМ-76-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес келетін санитариялық тораптардың (унитаздар, қол жуатын раковиналар) болуы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру ұйымдары үшін № 117 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымдарының үй-жайларында және (немесе) іргелес аумақтарында бейнебақылаудың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+Интернет желісіне қосылған компьютерлік сыныптармен жарақтандыру туралы біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерлік сыныптармен, оқу кабинеттерімен жарақтандырылуы туралы, edu.kz аймағында үшінші деңгейдегі домендік атаудың болуы, іргелес аумақтарда бейнебақылаудың болуы біліктілік талаптары шағын жинақталған мектептерге қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шағын жинақталған мектептерде бейімделген спорт залының болуына рұқсат беріледі; кәрізсіз жерлерде жылы санитариялық тораптарды орнатуға (75 адамға 1) және құймалы қолжуғыштарды орнатуға (30 адамға 1) рұқсат беріледі. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-3. Жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Педагог мәртебесі туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымдары педагогтерінің тиісті бейіні бойынша біліктілігін арттыруды 3 жылда кемінде 1 рет 36 сағаттан кем емес көлемінде қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарының басшылары үшін тиісті бейіні және білім беру саласында менеджмент бойынша біліктілікті арттыру 3 жылда кемінде 1 рет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қорғаныс министрлігіне, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдары үшін оқытушылардың біліктілігін арттыру оқытылатын пәндердің бейініне сәйкес немесе оқыту әдістемесі бойынша жүргізіледі. Біліктілік талаптары жұмысқа орналастырылғаннан кейін 3 жыл ішінде еңбек қызметін жүзеге асыратын педагогтерге қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Менеджмент саласында біліктілікті арттыру курстарының болуы білім беру ұйымын басқару ерекшелігіне байланысты шағын жинақталған мектептерге қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...73 lines deleted...]
-          </w:p>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер үшін кемінде 35 %; </w:t>
-[...19 lines deleted...]
-          </w:p>
+№ 570 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті дерекқорлары бар ҰБДҚ және әкімшілік деректері ҰБДҚ-мен сәйкес келетін білім беруді басқарудың ақпараттық жүйесінің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-гимназиялар үшін кемінде 40 %, оның ішінде қоғамдық-гуманитарлық бағыттағы педагогтердің үлесі кемінде 30 %; </w:t>
-[...127 lines deleted...]
-Бұл ретте штаттық педагогтардың үлесі педагогтердің жалпы санының кемінде 90% құрауы тиіс.</w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16-1</w:t>
+14-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 44 </w:t>
-[...129 lines deleted...]
-Шағын жинақталған мектептер, арнайы мектептер, оқу-сауықтыру орталықтары жанындағы мектептер жеке кітапхана қоры болмаған жағдайда шарт/акт бойынша өзге білім беру ұйымы пайдалануға берген оқу және көркем әдебиетті пайдаланады.</w:t>
+№ 6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ғимараттарда (оқу корпустарында) ерекше білім беруді қажет ететін адамдар (балалар) үшін жағдайлар құру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...231 lines deleted...]
-Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-76 </w:t>
-[...166 lines deleted...]
-            </w:r>
+Оқу жұмыс жоспарларының № 500 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген үлгілік оқу жоспарларына және № 348 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Жалпы орта білім берудің мемлекеттік жалпыға міндетті стандартына сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымының басшысы бекіткен үлгілік оқу жоспарларына сәйкес әзірленген оқу жұмыс жоспарларының көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...111 lines deleted...]
-Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша. Меншік немесе шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратты жалға алу шартының көшірмелері, оның ішінде объектіні пайдалануға қабылдау актісінің көшірмесі.</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу жұмыс жоспарының пәндеріне сәйкес тиісті бейіні бойынша педагогикалық білімі немесе педагогикалық қайта даярлаудан өткен кәсіптік білімі бар педагогтердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған мектептерді қоспағанда негізгі жұмыс орны лицензиат болып табылатын педагогтердің үлесі кемінде 90% құрауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі жұмыс орны лицензиат болып табылатын педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің үлесі: шағын жинақталған мектептер, арнайы мектептер үшін кемінде 25 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Әрбір ғимаратқа (оқу корпусына), санитариялық-эпидемиологиялық қорытындының көшірмесі. Қазақстан Республикасының Кәсіпкерлік </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес объектінің (әрбір оқу корпусына) өрт қауіпсіздігі талаптарына сәйкестігіне бақылау объектісіне бару арқылы профилақтикалық бақылау немесе тексеру нәтижелері туралы актінің көшірмесі. </w:t>
+жалпы білім беретін мектептер, мектеп-гимназиялар, мектеп-лицейлер үшін кемінде 35 %; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицей үшін кемінде 40 %, оның ішінде жаратылыстану-математикалық бағыттағы педагогтердің үлесі кемінде 30 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жаңадан ашылатын білім беру ұйымдары үшін өрт аудитінің қорытындысы (біржолғы қорытынды), объектіні пайдалануға беру актісі, оның ішінде № 55 </w:t>
-[...52 lines deleted...]
-            </w:pPr>
+гимназиялар үшін кемінде 40 %, оның ішінде қоғамдық-гуманитарлық бағыттағы педагогтердің үлесі кемінде 30 %; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дарынды тұлғаларға арналған мамандандырылған білім беру ұйымдары үшін кемінде 45 %, оның ішінде аудандық және/немесе облыстық конкурстар мен жарыстар кезеңдерінің жеңімпаздарын және/немесе білім беру саласындағы уәкілетті орган бекіткен соңғы бес жылдағы республикалық конкурстар мен жарыстардың қатысушылары мен жеңімпаздарын дайындаған педагогтер (болған жағдайда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру ұйымы басшысының және педагогтерінің білімі, жұмыс өтілі № 338 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер осы біліктілік талаптарына 1-ші қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте штаттық педагогтардың үлесі педагогтердің жалпы санының кемінде 90% құрауы тиіс.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+16-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 70 </w:t>
+№ 44 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген нормаларға сәйкес келетін компьютерлік сыныптармен, Интернет желісіне қосылған компьютерлермен жабдықталуы;</w:t>
-[...131 lines deleted...]
-№ 70 </w:t>
+              <w:t xml:space="preserve"> бекітілген нормаларға және № 216 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген жабдықтар мен жиһаздардың болуы;</w:t>
-[...239 lines deleted...]
-Шағын жинақталған мектептерде бейімделген спорт залының болуына рұқсат беріледі; кәрізсіз жерлерде жылы санитариялық тораптарды орнатуға (75 адамға 1) және құймалы қолжуғыштарды орнатуға (30 адамға 1) рұқсат беріледі. </w:t>
+              <w:t xml:space="preserve"> бекітілген оқулықтар тізбесіне сәйкес оқу және көркем әдебиеттің кітапханалық қорының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болжамды білім алушылар контингентіне арналған оқу жұмыс жоспарына сәйкес бір оқушыға арналған оқулықтар жиынтығының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу, көркем және ғылыми әдебиет қорының болуы туралы мәліметтер осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын жинақталған мектептер, арнайы мектептер, оқу-сауықтыру орталықтары жанындағы мектептер жеке кітапхана қоры болмаған жағдайда шарт/акт бойынша өзге білім беру ұйымы пайдалануға берген оқу және көркем әдебиетті пайдаланады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-1</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
-[...147 lines deleted...]
-Менеджмент саласында біліктілікті арттыру курстарының болуы білім беру ұйымын басқару ерекшелігіне байланысты шағын жинақталған мектептерге қолданылмайды.</w:t>
+Ғимараттардың (оқу корпустарының) жабдықталған медициналық пункттермен қамтамасыз етілуі. Медициналық қызметке лицензияның немесе № 37 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес балаларға медициналық қызмет көрсету құқығымен медициналық қызметке лицензиясы бар денсаулық сақтау ұйымымен шарттың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балаларға медициналық қызмет көрсету құқығымен медициналық қызметке лицензиясы бар денсаулық сақтау ұйымымен шарт жасалған жағдайда, білім беру ұйымын өндірістік база ретінде көрсете отырып, лицензияға қосымшаның болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер осы біліктілік талаптарына 3-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушыларға медициналық қызмет көрсетуге денсаулық сақтау ұйымымен жасалған шарттың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқу корпустарын ішкі өткелдермен қосқан жағдайда бір медициналық пункттің болуына жол беріледі. Шағын жинақталған мектептер үшін медициналық пункті болмаған жағдайда медициналық қызмет көрсетуді алғашқы медициналық-санитариялық көмек ұйымы № ҚР ДСМ-76 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Санитариялық қағидаларға сәйкес денсаулық сақтау ұйымымен жасалған шарт негізінде жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 570 </w:t>
-[...75 lines deleted...]
-          </w:tcPr>
+№ ҚР ДСМ-76 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және № ҚР ДСМ-16 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органның санитариялық-эпидемиологиялық қорытындысы бар тамақтандыру объектісінің (оқу корпустарында) болуы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушыларды тамақпен қамтамасыз етуге арналған шарттың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер осы біліктілік талаптарына 4-қосымшаға сәйкес нысан бойынша. Білім алушыларды тамақпен қамтамасыз ету шартының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустарын ішкі өткелдермен қосқан жағдайда бір тамақтану объектісі болуына жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтану объектісі жалға берілген жағдайда жалға алушының тамақтану объектісіне санитариялық-эпидемиологиялық қорытындысының болуы.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9832,7412 +9288,9316 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21-1</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 6 </w:t>
-[...92 lines deleted...]
-            </w:r>
+№ ҚР ДСМ-76-бұйрығына сәйкес бекітілген санитариялық қағидаларға сондай-ақ жалпы білім беру мекемелеріне арналған сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтеріне және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 55 бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген өрт қауіпсіздігі талаптарына, сондай-ақ жалпы білім беру мекемелеріне арналған сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтеріне сәйкес келетін меншікті не шаруашылық жүргізу немесе жедел басқару не сенімгерлік басқару құқығында тиесілі материалдық активтердің болуы немесе оқу үй-жайларымен білім беру қызметтерінің сапасын қамтамасыз ететін, кемінде 10 жыл қолданылу мерзімімен материалдық активтерді жалға алу. Спорт залының және/ немесе спорт объектісінің білім беру ұйымы ғимаратынан 1000 метрден астам қашықтықта, сондай-ақ объектіге автомагистральдардың, теміржол жолдарының қиылысында және жүріс бөлігінің қиылысын қамтитын қашықтықта болмағанда, спорт залын және/немесе спорт объектісін жалға алуға рұқсат етіледі, санитариялық-эпидемиологиялық қорытындының көшірмесі болуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша. Меншік немесе шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратты жалға алу шартының көшірмелері, оның ішінде объектіні пайдалануға қабылдау актісінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Әрбір ғимаратқа (оқу корпусына), санитариялық-эпидемиологиялық қорытындының көшірмесі. Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіпкерлік кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өрт қауіпсіздігі саласындағы бақылау және қадағалау субъектісіне (объектісіне) барып тексеру немесе профилақтикалық бақылау нәтижелері туралы актінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан ашылатын білім беру ұйымдары үшін - объектіні пайдалануға беру актісі, өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауыпсіздік шаралары туралы ңұсқаулықтың көшірмелері эвакуациялау жоспары, өрт сөндіру құралдарының қажетті ең аз көлемі, өрт автоматикасы жүйелі мен қондырғыларын пайдалануға қабылдау актісінің көшермесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Техникалық және кәсіптік білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 348 </w:t>
+№ 70 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына, кәсіптік стандартқа (болған жағдайда) сәйкес келетін білім беру саласындағы уәкілетті органның білім беру бағдарламаларының тізіліміне енгізілген білім беру бағдарламасының болуы.</w:t>
+              <w:t xml:space="preserve"> бекітілген нормаларға сәйкес келетін компьютерлік сыныптармен, Интернет желісіне қосылған компьютерлермен жабдықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Медициналық және фармацевтикалық мамандықтар үшін Техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына, "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодекстің 221-бабының </w:t>
-[...75 lines deleted...]
-          </w:tcPr>
+№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>385</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бұйрықтарға сәйкес пәндік кабинеттермен, зертханалармен, спорт залдарымен жабдықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шағын жинақталған мектептер, арнайы мектептер, оқу-сауықтыру орталықтары жанындағы мектептер үшін-физика, химия, биология пәндері бойынша ұсынылатын оқу-зертханалық жабдықтардың болуы жеткілікті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+edu. kz аймағында үшінші деңгейдегі домендік атаудың болуы;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары іске асыратын білім беру бағдарламаларының тізілімін жүргізу қағидалары, сондай-ақ білім беру бағдарламаларының тізіліміне енгізу және алып тастау негіздерін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 7 қазандағы № 417 </w:t>
+№ 70 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген жабдықтар мен жиһаздардың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ ҚР ДСМ-76 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30099 болып тіркелген) (бұдан әрі – № 417 бұйрық) қазақ және орыс тілдерінде QR (Кюар) код берілген тіркеу нөмірі.</w:t>
+              <w:t xml:space="preserve"> бекітілген санитариялық қағидалардың талаптарына сәйкес ауыз су режимін ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 оқушыға дейін интернеттің ең аз жылдамдығы кемінде 20 Мбит/с, оған қосымша бір ауысымдағы контингент санын ескере отырып, әрбір 20 оқушыға 1 Мбит/с .</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимаратта № ҚР ДСМ-76-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес келетін санитариялық тораптардың (унитаздар, қол жуатын раковиналар) болуы. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Медициналық және фармацевтикалық мамандықтар үшін "Денсаулық сақтау саласындағы білім беру деңгейлері бойынша мемлекеттік жалпыға міндетті стандарттарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 4 шiлдедегi № ҚР ДСМ-63 </w:t>
+ Білім беру ұйымдары үшін № 117 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28716 болып тіркелген) (бұдан әрі - ДСМ-63), Денсаулық кодекстің 221- бабының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес оқытудың толық кезеңіне әзірленген мамандықтың даярланатын мамандық бойынша қазақ және орыс тілдеріндегі оқу жұмыс жоспарының көшірмелері.</w:t>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымдарының үй-жайларында және (немесе) іргелес аумақтарында бейнебақылаудың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 5, 6-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернет желісіне қосылған компьютерлік сыныптармен жарақтандыру туралы біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерлік сыныптармен, оқу кабинеттерімен жарақтандырылуы туралы, edu.kz аймағында үшінші деңгейдегі домендік атаудың болуы, іргелес аумақтарда бейнебақылаудың болуы біліктілік талаптары шағын жинақталған мектептерге қолданылмайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Білім беру саласында мамандарды даярлау үшін "Педагог" кәсіби стандартына сәйкес №417 </w:t>
-[...113 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10916 болып тіркелген) (бұдан әрі - № 139 бұйрық) эксперимент режимінде іске асырылатын бағдарламаларға мәлімделген жағдайлар бойынша, сондай-ақ Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық (ҚР Қорғаныс министрлігінің әскери білім және ғылым департаментімен келісілген оқу жұмыс жоспарының болуы), Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарында адамдарды оқыту үшін және ерекше білім беруді қажет ететін адамдарды оқыту үшін қолданылмайды.</w:t>
+Шағын жинақталған мектептерде бейімделген спорт залының болуына рұқсат беріледі; кәрізсіз жерлерде жылы санитариялық тораптарды орнатуға (75 адамға 1) және құймалы қолжуғыштарды орнатуға (30 адамға 1) рұқсат беріледі. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+20-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мәдениет және спорт саласындағы білім беру ұйымдарын, Қазақстан Республикасы Қорғаныс министрлігіне ведомстволық бағынысты білім беру ұйымдарын, бітіру жылы ішінде білім беру саласындағы мамандығы бойынша бітірушілердің кемінде 90%-ын жұмысқа орналастыруды қамтамасыз ететін білім беру ұйымдарын қоспағанда, "Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 27 қыркүйектегі № 500 </w:t>
-[...88 lines deleted...]
-            </w:pPr>
+"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Педагог мәртебесі туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымдары педагогтерінің тиісті бейіні бойынша біліктілігін арттыруды 3 жылда кемінде 1 рет 36 сағаттан кем емес көлемінде қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарының басшылары үшін тиісті бейіні және білім беру саласында менеджмент бойынша біліктілікті арттыру 3 жылда кемінде 1 рет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер осы біліктілік талаптарына 8-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қорғаныс министрлігіне, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдары үшін оқытушылардың біліктілігін арттыру оқытылатын пәндердің бейініне сәйкес немесе оқыту әдістемесі бойынша жүргізіледі. Біліктілік талаптары жұмысқа орналастырылғаннан кейін 3 жыл ішінде еңбек қызметін жүзеге асыратын педагогтерге қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Менеджмент саласында біліктілікті арттыру курстарының болуы білім беру ұйымын басқару ерекшелігіне байланысты шағын жинақталған мектептерге қолданылмайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Біліктілік талаптары әскери арнаулы оқу орындарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанынан орналастырылған білім беру ұйымдарына және лицензияны және (немесе) лицензияға қосымшаны алған кезде қолданылмайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...107 lines deleted...]
-Өндірістік оқыту шеберлеріне қатысты біліктілік талаптары қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына және Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына қолданылмайды.</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 570 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті дерекқорлары бар ҰБДҚ және әкімшілік деректері ҰБДҚ-мен сәйкес келетін білім беруді басқарудың ақпараттық жүйесінің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...107 lines deleted...]
-Өндірістік оқыту шеберлеріне қатысты біліктілік талаптары Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды</w:t>
+21-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген ғимараттарда (оқу корпустарында) ерекше білім беруді қажет ететін адамдар (балалар) үшін жағдайлар жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...172 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Техникалық және кәсіптік білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...125 lines deleted...]
-Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 348 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына, кәсіптік стандартқа (болған жағдайда) сәйкес келетін білім беру саласындағы уәкілетті органның білім беру бағдарламаларының тізіліміне енгізілген білім беру бағдарламасының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Медициналық және фармацевтикалық мамандықтар үшін Техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына, "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодекстің 221-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Денсаулық кодексі), үлгілік оқу жоспарларына (болған жағдайда), кәсіптік стандартқа (болған жағдайда) (қазақ және орыс тілдерінде) сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Педагог" кәсіптік стандартына, тәрбие мен оқытудың және/немесе бастауыш, негізгі орта білім берудің мемлекеттік жалпыға міндетті стандарттарын ескере отырып, үлгілік оқу жоспарларына, бағдарламаларына (болған жағдайда) (қазақ және орыс тілдерінде) сәйкес білім беру саласында мамандарды даярлау үшін білім беру саласындағы уәкілетті органның білім беру бағдарламаларының тізіліміне енгізілген білім беру бағдарламаларының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін діни қызмет саласындағы уәкілетті органмен келісілген жалпы білім беретін және діни пәндерді қамтитын білім беру бағдарламаның сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары іске асыратын білім беру бағдарламаларының тізілімін жүргізу қағидалары, сондай-ақ білім беру бағдарламаларының тізіліміне енгізу және алып тастау негіздерін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 7 қазандағы № 417 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30099 болып тіркелген) (бұдан әрі – № 417 бұйрық) қазақ және орыс тілдерінде QR (Кюар) код берілген тіркеу нөмірі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Медициналық және фармацевтикалық мамандықтар үшін "Денсаулық сақтау саласындағы білім беру деңгейлері бойынша мемлекеттік жалпыға міндетті стандарттарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 4 шiлдедегi № ҚР ДСМ-63 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28716 болып тіркелген) (бұдан әрі - ДСМ-63), Денсаулық кодекстің 221- бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес оқытудың толық кезеңіне әзірленген мамандықтың даярланатын мамандық бойынша қазақ және орыс тілдеріндегі оқу жұмыс жоспарының көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру саласында мамандарды даярлау үшін "Педагог" кәсіби стандартына сәйкес №417 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген QR (Кюар) код берілген тізілімнің тіркеу нөмірі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Діни білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін жалпы білім беретін және діни пәндерді қамтитын білім беру бағдарламаның көшірмелері және діни қызмет саласындағы уәкілетті органның білім беру бағдарламасына қорытынды-хаттың көшірмесі.көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқу жоспарының Денсаулық кодекстің 221-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес денсаулық сақтау саласындағы техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына сәйкестігі туралы біліктілік талабы "Білім беру ұйымдарында эксперимент режимінде іске асырылатын білім беру бағдарламаларын әзірлеу, сынақтан өткізу және енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 27 наурыздағы № 139 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10916 болып тіркелген) (бұдан әрі - № 139 бұйрық) эксперимент режимінде іске асырылатын бағдарламаларға мәлімделген жағдайлар бойынша, сондай-ақ Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық (ҚР Қорғаныс министрлігінің әскери білім және ғылым департаментімен келісілген оқу жұмыс жоспарының болуы), Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарында адамдарды оқыту үшін және ерекше білім беруді қажет ететін адамдарды оқыту үшін қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-76 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> және № ҚР ДСМ-16 </w:t>
+Мәдениет және спорт саласындағы білім беру ұйымдарын, Қазақстан Республикасы Қорғаныс министрлігіне ведомстволық бағынысты білім беру ұйымдарын, бітіру жылы ішінде білім беру саласындағы мамандығы бойынша бітірушілердің кемінде 90%-ын жұмысқа орналастыруды қамтамасыз ететін білім беру ұйымдарын қоспағанда, "Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 27 қыркүйектегі № 500 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органның санитариялық-эпидемиологиялық қорытындысы бар тамақтандыру объектісінің (оқу корпустарында) болуы.</w:t>
-[...126 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17564 болып тіркелген) (бұдан әрі - Сынаптауышы) бекітілген Техникалық және кәсіптік, орта білімнен кейінгі білім беру мамандықтары мен біліктіліктерінің сыныптауышында көрсетілген білім беру саласында мамандар даярлау үшін білім беру саласында уәкілетті органның кемінде 5 мамандық бойынша лицензияның және (немесе) лицензияға қосымшаның болуы. Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышында көрсетілген денсаулық сақтау саласындағы мамандарды даярлау үшін, бітіру жылы ішінде денсаулық сақтау саласындағы мамандық бойынша бітірушілердің кемінде 90%-ын жұмысқа орналастыруды қамтамасыз ететін білім беру ұйымдарын қоспағанда, денсаулық сақтау саласындағы кемінде 4 мамандық бойынша лицензияның және (немесе) лицензияға қосымшаның болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орнынан растайтын құжаттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...250 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...145 lines deleted...]
-Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан ашылатын білім беру ұйымдарын қоспағанда, колледждер даярланатын мамандық бойынша білім алушыларды қабылдауды 3 жылда кемінде 1 рет жүзеге асыруы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары әскери арнаулы оқу орындарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанынан орналастырылған білім беру ұйымдарына және лицензияны және (немесе) лицензияға қосымшаны алған кезде қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...127 lines deleted...]
-Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын мамандық бойынша оқу жұмыс жоспарының пәндеріне және (немесе) модульдеріне сәйкес педагогтердің болуы, оның ішінде педагогтер білімінің оқытылатын пәндер бейініне және (немесе) модульдеріне сәйкес болуы немесе білім беру саласындағы заңнамаға сәйкес педагогикалық қайта даярлаудан өткен педагогтердің болуы, сондай-ақ бейіні бойынша соңғы 3 жылда кемінде 36 сағат көлемінде ұйымдарда және/немесе өндірісте тағылымдамадан өткен өндірістік оқыту шеберлерінің болуы. Лицензиат негізгі жұмыс орны болып табылатын педагогтер мен өндірістік оқыту шеберлерінің үлесі даярланатын мамандық бойынша педагогтердің жалпы санынан кемінде 70 %, оның ішінде медициналық білім беру бағдарламасын іске асыратын білім беру ұйымдары үшін, мамандық бойынша педагогтердің жалпы санынан қолданбалы бакалавриат, магистратура деңгейі бар мейіргерлерден педагогтердің үлесі – кемінде 10 %. Даярланатын мамандық бойынша педагогтердің жалпы санынан лицензиат негізгі жұмыс орны болып табылатын өнер және мәдениет саласындағы білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін педагогтердің үлесі – кемінде 50 %; даярланатын мамандық бойынша педагогтердің жалпы санынан негізгі жұмыс орны лицензиат болып табылатын рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін педагогтердің үлесі – кемінде 50 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер осы біліктілік талаптарына 1-ші қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік оқыту шеберлеріне қатысты біліктілік талаптары қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына және Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...163 lines deleted...]
-Интернет желісіне қосылған компьютерлік сыныппен жарақталуы туралы біліктілік талаптары Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын мамандық бойынша лицензиат негізгі жұмыс орны болып табылатын педагогтер санынан педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің және (немесе) магистр, философия докторы (PhD), бейіні бойынша доктор дәрежесі, ғылым докторы, ғылым кандидаты, философия докторы (PhD) ғылыми дәрежесі бар адамдардың үлесі – кемінде 30 %. Даярланатын мамандық бойынша лицензиат негізгі жұмыс орны болып табылатын педагогтер санынан соңғы 3 жылда ұйымдарда және/немесе өндірісте көлемі кемінде 36 сағат болатын тағылымдамадан өткен арнайы пәндер педагогтері мен өндірістік оқыту шеберлерінің үлесі – кемінде 10 %. Рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін жоғары білімі бар, жалпы білім беретін пәндер бойынша, бейіндік пәндер бойынша – бейіні бойынша жоғары білімі бар және/немесе дін саласындағы жалпы жұмыс өтілі кемінде 5 жыл, дін саласындағы семинарияны немесе медресені бітірген педагогтердің даярланатын мамандық бойынша педагогтер санынан кемінде 50 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер осы біліктілік талаптарына 1-ші қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік оқыту шеберлеріне қатысты біліктілік талаптары Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
-[...112 lines deleted...]
-            </w:r>
+№ 348 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына сәйкес, даярланатын мамандық бойынша оқудың толық кезеңіне білім алушылар контингентіне қатысты, оның ішінде оқыту тілі бойынша оқу жұмыс жоспарына сәйкес баспа және электрондық басылымдар форматында оқу және ғылыми әдебиеттің кітапханалық қорының болуы. Рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін білім беру бағдарламасына сәйкес дінтану сараптамасынан өткен оқу әдебиеті қорының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу, көркем және ғылыми әдебиет қорының болуы туралы мәліметтер осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық тасымалдағыштардағы оқу және ғылыми әдебиеттердің болуы туралы мәліметтер осы біліктілік талаптарына 7-қосымшаға сәйкес нысан бойынша. Рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін діни қызмет саласындағы уәкілетті мемлекеттік органның оқу әдебиеті қорының дінтану сараптамасының оң қорытындысының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...145 lines deleted...]
-Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық қызметке арналған лицензия негізінде білім алушыларға медициналық қызмет көрсетудің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер осы біліктілік талаптарына 3-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустары бір жер учаскесінде орналасқан кезде немесе оларды ішкі өткелдермен жалғаған кезде бір медициналық пункттің болуына жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...107 lines deleted...]
-Біліктілік талаптары қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына және Қазақстан Республикасы Қорғаныс министрлігіне бағынысты білім беру ұйымдарына қолданылмайды.</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ ҚР ДСМ-76 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және № ҚР ДСМ-16 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органның санитариялық-эпидемиологиялық қорытындысы бар тамақтандыру объектісінің (оқу корпустарында) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушыларды тамақпен қамтамасыз етуге арналған шарттың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер осы біліктілік талаптарына 4-қосымшаға сәйкес нысан бойынша. Білім алушыларды тамақпен қамтамасыз ету шартының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустары бір жер учаскесінде орналасқан кезде немесе оларды ішкі өткелдермен жалғаған кезде бір тамақтану объектісінің болуына жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтану объектісі жалға берілген жағдайда жалға алушының тамақтану объектісіне санитариялық-эпидемиологиялық қорытындысының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...108 lines deleted...]
-            </w:r>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру қызметінің сапасын қамтамасыз ететін меншікті не шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығында тиесілі материалдық активтердің (оқу кабинеттерінің, шеберханалардың, зертханалардың, өткізу пункттерінің, санитариялық тораптардың болуы, білім беру ұйымдарының үй-жайларында және (немесе) іргелес аумақтарында бейнебақылаудың болуы), оның ішінде № 55 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген өрт қауіпсіздігі талаптарына сәйкес келетін оқу үй-жайларының болуы. Денсаулық кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымының орналасқан жері бойынша халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға жіберілген қызметті немесе белгілі бір іс-қимылды жүзеге асырудың басталғаны немесе тоқтатылғаны туралы хабарламаның болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша. Шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратқа жалдау шартының көшірмелері. Қазақстан Республикасының Кәсіпкерлік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес әрбір объектіге (оқу корпусына) өрт қауіпсіздігі саласындағы сәйкестікке объектіге барумен профилактикалық бақылау нәтижелері туралы актінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жаңадан ашылатын білім беру ұйымдары үшін өрт аудитінің қорытындысы (бір рет алынады), объектіні пайдалануға беру актісі, оның ішінде </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – № 55 1,2,3-қосымшаларына сәйкес өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауіпсіздік шаралары туралы нұсқаулықтың көшірмелері, эвакуациялау жоспары, бастапқы өрт сөндіру құралдарының қажетті ең аз көлемі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эпидемиялық маңыздылығы болмашы объекті қызметінің басталғаны (оларды пайдалану) туралы хабарламаның көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-5. Орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 385 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мұқтаж білім алушыларға (Санитариялық қағидалардың талаптарына сәйкес жатақханалармен және/немесе хостелдермен/ және/немесе қонақ үйлермен) тұру үшін жағдай жасау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптарына сәйкестігін растайтын құжаттар жатақхананың болуын, жатақханалардың және/немесе хостелдермен/ және/немесе қонақ үйлермен халықтың санитариялық эпидемиологиялық салауаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігі туралы санитариялық эпидемиологиялық қорытындысының болуын растайтын, оқудың толық кезеңіне студенттерді орналастыруға арналған, меншікті не шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығына жататын немесе оқудың толық кезеңіне жалға алу, немесе шарты бойынша жалдау (жаңадан ашылатын білім беру ұйымдары үшін) құқығындағы құжаттардың көшірмелері болуы. ҰБДҚ мәліметтерінің нақты деректерге сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 348 </w:t>
+№ 6 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына, кәсіптік стандартқа (болған жағдайда) сәйкес келетін білім беру саласындағы уәкілетті органның білім беру бағдарламаларының тізіліміне енгізілген білім беру бағдарламаның болуы.</w:t>
-[...265 lines deleted...]
-              <w:t xml:space="preserve"> бұйрықтарымен бекітілген эксперимент режимінде іске асырылатын бағдарламаларға мәлімделген жағдайлар бойынша, сондай-ақ Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық (ҚР Қорғаныс министрлігінің әскери білім және ғылым департаментімен келісілген оқу жұмыс жоспарының болуы), Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарында адамдарды оқыту үшін және ерекше білім беруді қажет ететін адамдарды оқыту үшін қолданылмайды.</w:t>
+              <w:t xml:space="preserve"> бекітілген ғимараттарда (оқу корпустарында) ерекше білім беруді қажет ететін адамдар (балалар) үшін жағдайлар жасау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Техникалық және кәсіптік білім беру ұйымдарын жабдықтармен және жиһазбен жарақтандыру нормаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 7 наурыздағы № 97 бұйрығымен (бұдан әрі – № 97 бұйрық) бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7574 болып тіркелген) нормаларға сәйкес келетін, даярланатын мамандықтар бойынша оқу-зертханалық жабдықтармен және техникалық оқыту құралдарымен, сондай–ақ интернет желісіне қосылған компьютерлік сыныптармен, компьютерлермен жабдықталуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Денсаулық сақтау саласындағы білім беру ұйымдары үшін Денсаулық кодекстің 220-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымының құрылымында симуляциялық кабинеттің (орталықтың) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған кезде Қазақстан Республикасы Қорғаныс министрлігінің әскери оқу орындары үшін әскери бөлімдер мен басқа да әскери оқу орындарының оқу-материалдық базасын пайдалану туралы ведомстволық бұйрықтың, әскери кафедралардың оқу – материалдық базасын бірлесіп пайдалану жөніндегі өзара іс-қимыл туралы жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарымен (бұдан әрі - ЖЖОКББҰ) меморандумдардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша. Қазақстан Республикасы Қорғаныс министрлігінің әскери оқу орындары үшін ЖЖОКББҰ-мен бұйрықтар мен меморандумдар көшірмелерінің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернет желісіне қосылған компьютерлік сыныппен жарақталуы туралы біліктілік талаптары Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...125 lines deleted...]
-Біліктілік талаптары әскери арнаулы оқу орындарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанынан орналастырылған білім беру ұйымдарына және лицензияны және (немесе) лицензияға қосымшаны алған кезде қолданылмайды.</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Педагог мәртебесі туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес тиісті бейіні бойынша педагогтердің және білім беру ұйымдарының басшы кадрларының 3 жылда кемінде 1 рет, кемінде 36 сағатты құрайтын біліктілігінің артуын қамтамасыз ету. Білім беру ұйымдарының басшылары үшін менеджмент саласындағы біліктілікті арттыру - 3 жылда кемінде 1 рет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес соңғы 5 жылда біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер осы біліктілік талаптарына 8-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қорғаныс министрлігіне, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағыныстағы білім беру ұйымдары үшін педагогтердің біліктілік арттыру оқытатын пәндерінің бейініне немесе оқыту әдістемесіне сәйкес өткізіледі. Біліктілік талаптары жұмысқа орналасқаннан кейін еңбек қызметін 3 жылдан кем жүзеге асыратын педагогтерге қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...155 lines deleted...]
-Өндірістік оқыту шеберлеріне қатысты біліктілік талаптары қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...125 lines deleted...]
-Өндірістік оқыту шеберлеріне қатысты біліктілік талаптары Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 570 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті деректер қоры бар білім беруді басқарудың ақпараттық жүйесінің болуы және нақты деректердің ҰБДҚ-мен сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Edu. kz аймағында үшінші деңгейдегі домендік атаудың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...142 lines deleted...]
-            </w:pPr>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық заңнамаға сәйкес толық оқу кезеңін қамтитын даярланатын мамандық бойынша практика базасы ретінде айқындалған ұйымдармен шарттардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіптік практикадан өтудің толық кезеңін қамтитын даярланатын мамандыққа сәйкес практика базасы ретінде айқындалған ұйымдармен жасалған шарттардың көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына және Қазақстан Республикасы Қорғаныс министрлігіне бағынысты білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
-[...143 lines deleted...]
-Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандық бойынша білім беру ұйымының түлектерін жұмысқа орналастыру және жұмыспен қамту туралы мәліметтер, бұл ретте мамандық бойынша бітірушілердің жалпы санынан жұмысқа орналасқандардың және жұмыспен қамтылғандардың үлесі кемінде 75 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орнынан растайтын құжаттың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары лицензияны және (немесе) лицензияға қосымшаны алған кезде және Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...231 lines deleted...]
-Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
+38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Білім беру қызметінің сапасын қамтамасыз ететін меншікті не шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығында тиесілі материалдық активтердің (оқу кабинеттерінің, шеберханалардың, зертханалардың, өткізу пункттерінің, санитариялық тораптардың болуы, білім беру ұйымдарының үй-жайларында және (немесе) іргелес аумақтарында бейнебақылаудың болуы), оның ішінде № 55 </w:t>
+№ 348 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген өрт қауіпсіздігі талаптарына сәйкес келетін оқу үй-жайларының болуы. Денсаулық кодексінің </w:t>
-[...39 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына, кәсіптік стандартқа (болған жағдайда) сәйкес келетін білім беру саласындағы уәкілетті органның білім беру бағдарламаларының тізіліміне енгізілген білім беру бағдарламаның болуы.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша. Шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратты жалдау шартының көшірмелері. Қазақстан Республикасының Кәсіпкерлік </w:t>
-[...21 lines deleted...]
-          </w:p>
+Медициналық және фармацевтикалық мамандықтар үшін Техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына, Денсаулық кодекстің 221-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, үлгілік оқу жоспарларына (болған жағдайда), кәсіптік стандартқа (болған жағдайда) (қазақ және орыс тілдерінде) сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Педагог" кәсіптік стандартына, тәрбие мен оқытудың және/немесе бастауыш, негізгі орта білім берудің мемлекеттік жалпыға міндетті стандарттарын ескере отырып, үлгілік оқу жоспарларына, бағдарламаларына (болған жағдайда) (қазақ және орыс тілдерінде) сәйкес білім беру саласында мамандарды даярлау үшін білім беру саласындағы уәкілетті органның білім беру бағдарламаларының тізіліміне енгізілген білім беру бағдарламаларының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін діни қызмет саласындағы уәкілетті органмен келісілген жалпы білім беретін және діни пәндерді қамтитын білім беру бағдарламаның сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жаңадан ашылатын білім беру ұйымдары үшін өрт аудитінің қорытындысы (бір рет алынады), объектіні пайдалануға беру актісі, оның ішінде </w:t>
-[...52 lines deleted...]
-            </w:pPr>
+№ 417 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген қазақ және орыс тілдерінде QR (Кьюар) коды берілген тізілімнің тіркеу нөмірі. Медициналық және фармацевтикалық мамандықтар үшін № ДСМ-63 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Денсаулық кодекстің 221-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес оқытудың толық кезеңіне әзірленген қазақ және орыс тілдеріндегі мамандықтың даярланатын мамандық бойынша жұмыс оқу жоспарының көшірмелері. Білім беру саласында мамандарды даярлау үшін "Педагог" кәсіби стандартына сәйкес № 417 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген QR (Кюар) код берілген тізілімнің тіркеу нөмірі. Діни білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін жалпы білім беретін және діни пәндерді амтитын білім беру бағдарламаның көшірмелері және діни қызмет саласындағы уәкілетті органның білім беру бағдарламасына қорытынды-хаттың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқу жоспарының Денсаулық кодекстің 221- бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес денсаулық сақтау саласындағы техникалық және кәсіптік білім берудің мемлекеттік жалпыға міндетті стандартына сәйкестігі туралы біліктілік талабы № 139 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бұйрықтарымен бекітілген эксперимент режимінде іске асырылатын бағдарламаларға мәлімделген жағдайлар бойынша, сондай-ақ Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық (ҚР Қорғаныс министрлігінің әскери білім және ғылым департаментімен келісілген оқу жұмыс жоспарының болуы), Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарында адамдарды оқыту үшін және ерекше білім беруді қажет ететін адамдарды оқыту үшін қолданылмайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...146 lines deleted...]
-            </w:r>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет және спорт саласындағы білім беру ұйымдарын бітіру жылы ішінде мамандығы бойынша бітірушілердің кемінде 90 %-ын жұмысқа орналастыруды қамтамасыз ететін білім беру ұйымдарын қоспағанда, Сынаптауышы Техникалық және кәсіптік, орта білімнен кейінгі білім беру мамандықтары мен біліктіліктерінің сыныптауышында көрсетілген білім беру саласында мамандар даярлау үшін білім беру саласында уәкілетті органның кемінде 5 мамандық бойынша лицензияның және (немесе) лицензияға қосымшаның болуы. Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышында көрсетілген денсаулық сақтау саласындағы мамандарды даярлау үшін, денсаулық сақтау саласындағы мамандық бойынша бітіру жылы ішінде мамандығы бойынша бітірушілердің кемінде 90 %-ын жұмысқа орналастыруды қамтамасыз ететін білім беру ұйымдарын қоспағанда, денсаулық сақтау саласындағы кемінде 4 мамандық бойынша лицензияның және (немесе) лицензияға қосымшаның болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орнынан растайтын құжаттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
-[...127 lines deleted...]
-Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан ашылатын білім беру ұйымдарын қоспағанда, колледждердің даярланатын мамандық бойынша білім алушыларды қабылдауды 3 жылда кемінде 1 рет жүзеге асыруы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандықтың даярланатын мамандықтар бойынша контингенттің болуын растайтын ҰББД-дан жүктелген мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары әскери арнаулы оқу орындарымен лицензия алу кезінде қолданылмайды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары әскери арнаулы оқу орындарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанынан орналастырылған білім беру ұйымдарына және лицензияны және (немесе) лицензияға қосымшаны алған кезде қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
-[...163 lines deleted...]
-Интернет желісіне қосылған компьютерлік сыныппен жарақталуы туралы біліктілік талаптары Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын мамандық бойынша оқу жұмыс жоспарының пәндеріне және (немесе) модульдеріне сәйкес педагогтердің болуы, оның ішінде педагогтер білімінің оқытылатын пәндер бейініне және (немесе) модульдеріне сәйкес болуы немесе білім беру саласындағы заңнамаға сәйкес педагогикалық қайта даярлаудан өткен педагогтердің болуы, сондай-ақ бейіні бойынша соңғы 3 жылда кемінде 36 сағат көлемінде ұйымдарда және/немесе өндірісте тағылымдамадан өткен өндірістік оқыту шеберлерінің болуы. Лицензиат негізгі жұмыс орны болып табылатын педагогтер мен өндірістік оқыту шеберлерінің үлесі даярланатын мамандықтар бойынша педагогтердің жалпы санынан кемінде 70 %, оның ішінде медициналық білім беру бағдарламасын іске асыратын білім беру ұйымдары үшін, мамандық бойынша педагогтердің жалпы санынан қолданбалы бакалавриат, магистратура деңгейі бар мейіргерлерден педагогтердің үлесі – кемінде 10 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын мамандық бойынша педагогтердің жалпы санынан лицензиат негізгі жұмыс орны болып табылатын өнер және мәдениет саласындағы білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін педагогтердің үлесі – кемінде 50 %; даярланатын мамандық бойынша педагогтердің жалпы санынан негізгі жұмыс орны лицензиат болып табылатын рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін педагогтердің үлесі – кемінде 50 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер осы біліктілік талаптарына 1-ші қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік оқыту шеберлеріне қатысты біліктілік талаптары қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-[...165 lines deleted...]
-Қазақстан Республикасының Қорғаныс министрлігіне, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағыныстағы білім беру ұйымдары үшін педагогтердің біліктілік арттыру оқытатын пәндерінің бейініне немесе оқыту әдістемесіне сәйкес өткізіледі. Біліктілік талаптары жұмысқа орналасқаннан кейін еңбек қызметін 3 жылдан кем жүзеге асыратын педагогтерге қолданылмайды.</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын мамандық бойынша лицензиат негізгі жұмыс орны болып табылатын педагогтер санынан педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің және (немесе) магистр, философия докторы (PhD), бейіні бойынша доктор дәрежесі, ғылым докторы, ғылым кандидаты, философия докторы (PhD) ғылыми дәрежесі бар адамдардың үлесі – кемінде 40 %. Даярланатын мамандық бойынша лицензиат негізгі жұмыс орны болып табылатын педагогтер санынан соңғы 3 жылда ұйымдарда және/немесе өндірісте көлемі кемінде 36 сағат болатын тағылымдамадан өткен арнайы пәндер педагогтері мен өндірістік оқыту шеберлерінің үлесі – кемінде 10 %. Рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін жоғары білімі бар, жалпы білім беретін пәндер бойынша, бейіндік пәндер бойынша – бейіні бойынша жоғары білімі бар және/немесе дін саласындағы жалпы жұмыс өтілі кемінде 5 жыл, дін саласындағы семинарияны немесе медресені бітірген педагогтердің даярланатын мамандық бойынша педагогтер санынан кемінде 50%</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын мамандық бойынша педагогтердің жалпы санынан магистр, философия докторы (PhD), бейіні бойынша доктор, ғылым докторы, ғылым кандидаты, философия докторы (PhD) ғылыми дәрежесі бар педагогтер мен өндірістік оқыту шеберлерінің үлесі – кемінде 10 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер осы біліктілік талаптарына 1-ші қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік оқыту шеберлеріне қатысты біліктілік талаптары Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
+43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ 570 </w:t>
+№ 348 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті деректер қоры бар білім беруді басқарудың ақпараттық жүйесінің болуы және нақты деректердің ҰБДҚ-мен сәйкестігі.</w:t>
-[...90 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> бекітілген орта білімнен кейінгі білім берудің мемлекеттік жалпыға міндетті стандартына сәйкес, даярланатын мамандық бойынша оқудың толық кезеңіне білім алушылар контингентіне қатысты, оның ішінде оқыту тілі бойынша оқу жұмыс жоспарына сәйкес соңғы он жылда жарияланған баспа және (немесе) электрондық басылымдар форматында оқу және ғылыми әдебиеттің кітапханалық қорының болуы. Рухани білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін білім беру бағдарламаларына сәйкес дінтану сараптамасынан өткен оқу әдебиеті қорының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу, көркем және ғылыми әдебиет қорының болуы туралы мәліметтер осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық тасымалдағыштардағы оқу және ғылыми әдебиеттердің болуы туралы мәліметтер осы біліктілік талаптарына 7-қосымшаға сәйкес нысан бойынша. Діни білім беру бағдарламаларын іске асыратын білім беру ұйымдары үшін діни қызмет саласындағы уәкілетті мемлекеттік органның оқу әдебиеті қорының дінтану сараптамасының оң қорытындысының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
-[...107 lines deleted...]
-Біліктілік талаптары қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық қызметке арналған лицензия негізінде білім алушыларға медициналық қызмет көрсетудің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер осы біліктілік талаптарына 3-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустары бір жер учаскесінде орналасқан кезде немесе оларды ішкі өткелдермен жалғаған кезде бір медициналық пункттің болуына жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустарын ішкі өткелдермен қосқан жағдайда бір медициналық пункттің болуына жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
-[...107 lines deleted...]
-Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ ҚР ДСМ-76 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және № ҚР ДСМ-16 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органның санитариялық-эпидемиологиялық қорытындысы бар тамақтандыру объектісінің (оқу корпустарында) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушыларды тамақпен қамтамасыз етуге арналған шарттың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер осы біліктілік талаптарына 4-қосымшаға сәйкес нысан бойынша. Білім алушыларды тамақпен қамтамасыз ету шартының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустары бір жер учаскесінде орналасқан кезде немесе оларды ішкі өткелдермен жалғаған кезде бір тамақтану объектісінің болуына жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтану объектісі жалға берілген жағдайда жалға алушының тамақтану объектісіне санитариялық-эпидемиологиялық қорытындысының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру қызметінің сапасын қамтамасыз ететін меншікті не шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығында тиесілі материалдық активтердің (оқу кабинеттерінің, шеберханалардың, зертханалардың, өткізу пункттерінің, санитариялық тораптардың болуы, білім беру ұйымдарының үй-жайларында және (немесе) іргелес аумақтарында бейнебақылаудың болуы), оның ішінде № 55 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген өрт қауіпсіздігі талаптарына сәйкес келетін оқу үй-жайларының болуы. Денсаулық кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымының орналасқан жері бойынша халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға жіберілген қызметті немесе белгілі бір іс-қимылды жүзеге асырудың басталғаны немесе тоқтатылғаны туралы хабарламаның болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша. Шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратты жалдау шартының көшірмелері. Қазақстан Республикасының Кәсіпкерлік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес әрбір объектіге (оқу корпусына) өрт қауіпсіздігі саласындағы сәйкестікке объектіге барумен профилактикалық бақылау нәтижелері туралы актінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жаңадан ашылатын білім беру ұйымдары үшін өрт аудитінің қорытындысы (бір рет алынады), объектіні пайдалануға беру актісі, оның ішінде </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – № 55 1,2,3-қосымшаларына сәйкес өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауіпсіздік шаралары туралы нұсқаулықтың көшірмелері, эвакуациялау жоспары, бастапқы өрт сөндіру құралдарының қажетті ең аз көлемі. Эпидемиялық маңыздылығы болмашы объекті қызметінің басталғаны (оларды пайдалану) туралы хабарламаның көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 385 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мұқтаж білім алушыларға (Санитариялық қағидалардың талаптарына сәйкес жатақханалармен және/немесе хостелдермен/ және/немесе қонақ үйлермен) тұру үшін жағдай жасау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша. Біліктілік талаптарына сәйкестігін растайтын құжаттар жатақхананың болуын, жатақханалардың және/немесе хостелдермен/ және/немесе қонақ үйлермен халықтың санитариялық эпидемиологиялық салауаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігі туралы санитариялық эпидемиологиялық қорытындысының болуын растайтын, оқудың толық кезеңіне студенттерді орналастыруға арналған, меншікті не шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығына жататын немесе оқудың толық кезеңіне жалға алу, немесе шарты бойынша жалдау (жаңадан ашылатын білім беру ұйымдары үшін) құқығындағы құжаттардың көшірмелері болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ ҰБДҚ мәліметтерінің нақты деректерге сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген ғимараттарда (оқу корпустарында) ерекше білім беруді қажет ететін адамдар (балалар) үшін жағдайлар жасау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...170 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57</w:t>
-[...91 lines deleted...]
-          </w:tcPr>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даярланатын мамандықтар бойынша оқу-зертханалық жабдықтармен және техникалық оқыту құралдарымен, сондай-ақ № 97 бұйрықпен бекітілген нормаларға сәйкес келетін компьютерлік сыныптармен, интернет желісіне қосылған компьютерлермен жабдықталуы.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Оқу корпустары бір жер учаскесінде орналасқан кезде немесе оларды ішкі өткелдермен жалғаған кезде бір медициналық пункттің болуына жол беріледі. </w:t>
+Денсаулық сақтау саласындағы білім беру ұйымдары үшін Денсаулық кодекстің 220-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымының құрылымында симуляциялық кабинеттің (орталықтың) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған жағдайда Қазақстан Республикасы Қорғаныс министрлігінің әскери оқу орындары үшін әскери бөлімдер мен басқа да әскери оқу орындарының оқу-материалдық базасын пайдалану туралы ведомстволық бұйрықтың, әскери кафедралардың оқу-материалдық базасын бірлесіп пайдалану бойынша өзара іс-қимыл жасау туралы жоғары ЖЖОКББҰ ұйымдарымен меморандумдардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша. Қазақстан Республикасы Қорғаныс министрлігінің әскери оқу орындары үшін ЖЖОКББҰ-мен бұйрықтар мен меморандумдар көшірмелерінің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернет желісіне қосылған компьютерлік сыныппен жарақталуы туралы біліктілік талаптары Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-76 </w:t>
-[...165 lines deleted...]
-Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Педагог мәртебесі туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес тиісті бейіні бойынша педагогтердің және білім беру ұйымдарының басшы кадрларының 3 жылда кемінде 1 рет, кемінде 36 сағатты құрайтын біліктілігінің артуын қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарының басшылары үшін білім беру саласындағы менеджмент біліктілікті арттыру - 3 жылда кемінде 1 рет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес соңғы бес жылда біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер осы біліктілік талаптарына 8-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қорғаныс министрлігіне, Қазақстан Республикасының Ішкі істер министрлігіне ведомстволық бағыныстағы білім беру ұйымдары үшін педагогтердің біліктілік арттыру оқытатын пәндерінің бейініне немесе оқыту әдістемесіне сәйкес өткізіледі. Біліктілік талаптары жұмысқа орналасқаннан кейін еңбек қызметін 3 жылдан кем жүзеге асыратын педагогтерге қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ 570 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті деректер қоры бар білім беруді басқарудың ақпараттық жүйесінің болуы және нақты деректердің ҰБДҚ-мен сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Edu. kz аймағында үшінші деңгейдегі домендік атаудың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық заңнамаға сәйкес толық оқу кезеңін қамтитын даярланатын мамандық бойынша практика базасы ретінде айқындалған ұйымдармен шарттардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіптік практикадан өтудің толық кезеңін қамтитын даярланатын мамандыққа сәйкес практика базасы ретінде айқындалған ұйымдармен жасалған шарттардың көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандық бойынша білім беру ұйымының түлектерін жұмысқа орналастыру және жұмыспен қамту туралы мәліметтер, бұл ретте мамандық бойынша бітірушілердің жалпы санынан жұмысқа орналасқандардың және жұмыспен қамтылғандардың үлесі кемінде 75 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орнынан растайтын құжаттың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары Қазақстан Республикасы Қорғаныс министрлігіне, Қазақстан Республикасы Ішкі істер министрлігіне ведомстволық бағынысты білім беру ұйымдарына, қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Діни білім беру бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы білім беретін және діни пәндер бойынша білім беру бағдарламаның болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымының басшысы бекіткен білім беру бағдарламаның көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы білім беретін пәндер бойынша -жоғары білімі; бейінді пәндер бойынша - жоғары діни білімі және/немесе діни қызметте жалпы жұмыс өтілі кемінде 5 жыл, семинарияны немесе медресені бітірген оқытушылардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер осы біліктілік талаптарына 1-ші қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру бағдарламасына сәйкес дінтану сараптамасынан өткен оқу әдебиеті қорының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу, көркем және ғылыми әдебиет қорының болуы туралы мәліметтер осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық тасымалдағыштардағы оқу және ғылыми әдебиеттердің болуы туралы мәліметтер осы біліктілік талаптарына 7-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Діни қызмет саласындағы уәкілетті мемлекеттік органның оқу әдебиеті қорына берген дінтану сараптамасының оң қорытындысының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық қызметке арналған лицензия негізінде білім алушыларға медициналық қызмет көрсетудің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер осы біліктілік талаптарына 3-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқу корпустары бір жер учаскесінде орналасқан кезде немесе оларды ішкі өткелдермен жалғаған кезде бір медициналық пункттің болуына жол беріледі. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ ҚР ДСМ-76 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және № ҚР ДСМ-16 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органның санитариялық-эпидемиологиялық қорытындысы бар тамақтандыру объектісінің (оқу корпустарында) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушыларды тамақпен қамтамасыз етуге арналған шарттың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер осы біліктілік талаптарына 4-қосымшаға сәйкес нысан бойынша. Білім алушыларды тамақпен қамтамасыз ету шартының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустары бір жер учаскесінде орналасқан кезде немесе оларды ішкі өткелдермен жалғаған кезде бір тамақтану объектісінің болуына жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтану объектісі жалға берілген жағдайда жалға алушының тамақтану объектісіне санитариялық-эпидемиологиялық қорытындысының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талабы қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінің жанында орналасқан білім беру ұйымдарына қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17330,50 +18690,180 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -17791,87 +19281,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу жұмыс жоспарларының № 500 бұйрықпен бекітілген үлгілік оқу жоспарларына және № 348 бұйрықпен бекітілген Бастауыш, негізгі орта, жалпы орта білім берудің мемлекеттік жалпыға міндетті стандартына сәйкестігі.</w:t>
-[...35 lines deleted...]
-Білім беру ұйымының басшысы бекіткен үлгілік оқу жоспарларына сәйкес әзірленген оқу жұмыс жоспарларының көшірмелері.</w:t>
+Кәмелетке толмағандарға арналған білім беру-сауықтыру бағдарламаларының Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 581 қаулысымен бекітілген Қазақстан Республикасы Оқу-ағарту министрлігі туралы ереженің 15-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тармағының 68-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тармақшасында көзделген тәртіпке сәйкестігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағандарға арналған білім беру-сауықтыру бағдарламаларының көшірмелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17921,142 +19431,158 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="8"/>
-[...72 lines deleted...]
-              <w:t>Педагогтердің жалпы санынан негізгі жұмыс орны лицензиат болып табылатын педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің үлесі кемінде 25 %.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маусымдық сипаттағы білім беру-сауықтыру ұйымдарын қоспағанда, тиісті бейіндер бойынша педагогикалық білімі немесе педагогикалық қайта даярлаудан өтумен кәсіптік білімі бар оқу жұмыс жоспарының пәндеріне сәйкес педагогтердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маусымдық сипаттағы білім беру-сауықтыру ұйымдарын қоспағанда, педагогтердің жалпы санынан негізгі жұмыс орны лицензиат болып табылатын педагогтердің үлесі педагогтердің жалпы санының кемінде 50%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маусымдық сипаттағы білім беру-сауықтыру ұйымдарын қоспағанда, педагогтердің жалпы санынан негізгі жұмыс орны лицензиат болып табылатын педагог-сарапшылардың, педагог-зерттеушілердің, педагог-шеберлердің үлесі кемінде 25 %.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім беру ұйымы басшысының және педагогтерінің білімі, жұмыс өтілі №338 бұйрық талаптарына сәйкес болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2023 жылғы 21 шiлдедегi "Мемлекеттік білім беру ұйымдары қызметкерлерінің үлгі штаттарын бекіту туралы" № 224 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33166 болып тіркелді) бұйрыққа сәйкес штатта қызметкерлердің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18146,178 +19672,194 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="9"/>
-[...55 lines deleted...]
-          <w:bookmarkStart w:name="z19" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маусымдық сипаттағы білім беру-сауықтыру ұйымдарын қоспағанда, №44 бұйрықпен бекітілген нормаларға оқулықтар тізбесіне сәйкес оқу және көркем әдебиеттің кітапханалық қорының болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыл бойы жұмыс істейтін білім беру-сауықтыру ұйымы үшін № 216 бұйрықпен бекітілген нормаларға сәйкес оқулықтардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу, көркем және ғылыми әдебиет қорының болуы туралы мәліметтер осы біліктілік талаптарына</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
-[...51 lines deleted...]
-Кәмелетке толмағандарға білім беру-сауықтыру қызметтерін көрсететін білім беру ұйымдары жеке кітапхана қоры болмаған жағдайда шарт/акт бойынша өзге білім беру ұйымы пайдалануға берген оқу және көркем әдебиетті пайдаланады. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәмелетке толмағандарға білім беру-сауықтыру қызметтерін көрсететін білім беру ұйымдары жеке кітапхана қоры болмаған жағдайда шарт/акт бойынша өзге білім беру ұйымы пайдалануға берген оқу және көркем әдебиетті пайдаланады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18335,67 +19877,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ғимараттардың (оқу корпустарының) жабдықталған медициналық пункттермен қамтамасыз етілуі. № 37 бұйрығына, "Медициналық оңалту көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 7 қазандағы № ҚР ДСМ-116/2020 </w:t>
+Ғимараттардың (оқу корпустарының) жабдықталған медициналық пункттермен қамтамасыз етілуі № 37 бұйрығына, "Медициналық оңалту көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 7 қазандағы № ҚР ДСМ-116/2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21381 болып тіркелген) (бұдан әрі - № ҚР ДСМ-116/2020 бұйрығы), "Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 22 қазандағы № ҚР ДСМ-148/2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18531,54 +20072,53 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21842 болып тіркелген), "Денсаулық сақтау ұйымдарын медициналық бұйымдармен жарақтандырудың ең төмен стандарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 29 қазандағы № ҚР ДСМ-167/2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21560 болып тіркелген) сәйкес балаларға медициналық қызмет көрсету құқығымен медициналық қызметке лицензияның болуы.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="11"/>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21560 болып тіркелген) сәйкес балаларға медициналық қызмет көрсету құқығымен медициналық қызметке лицензияның, емханамен жасалға келісімшарттың болуы.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Медициналық оңалту көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 7 сәуірдегі № 65 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18591,104 +20131,122 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32263 болып тіркелген) сәйкес штаттық медицина қызметкерлерінің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="12"/>
-[...36 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Оқу корпустарын ішкі өткелдермен қосқан жағдайда бір медициналық пункттің болуына жол беріледі. </w:t>
+Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу корпустарын ішкі өткелдермен қосқан жағдайда бір медициналық пункттің болуына жол беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18762,70 +20320,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21857 болып тіркелген) талаптарын ескере отырып, № ҚР ДСМ-76 бұйрығы, № ҚР ДСМ-16 және № 78 бұйрығымен бекітілген халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органның санитариялық-эпидемиологиялық қорытындысы бар тамақтандыру объектісінің (оқу корпустарында) болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="13"/>
+          <w:bookmarkStart w:name="z22" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18923,238 +20481,202 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="14"/>
+          <w:bookmarkStart w:name="z24" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-76 бұйрығына, № ҚР ДСМ-78 бұйрығына, сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтеріне және № 55 бұйрықпен бекітілген өрт қауіпсіздігі талаптарына сәйкес келетін меншікті не шаруашылық жүргізу немесе жедел басқару не сенімгерлік басқару құқығында тиесілі материалдық активтердің болуы немесе оқу үй-жайларымен білім беру қызметтерінің сапасын қамтамасыз ететін, кемінде 10 жыл қолданылу мерзімімен материалдық активтерді жалға алу. </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="14"/>
+№ ҚР ДСМ-76 бұйрығына, № ҚР ДСМ-78 бұйрығына, сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтеріне және № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55 бұйрықтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> өрт қауіпсіздігі талаптарына сәйкес келетін меншікті не шаруашылық жүргізу немесе жедел басқару не сенімгерлік басқару құқығында тиесілі материалдық активтердің болуы немесе оқу үй-жайларымен білім беру қызметтерінің сапасын қамтамасыз ететін, кемінде 5 жыл қолданылу мерзімімен материалдық активтерді жалға алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-78 бұйрығына сәйкес жабық жүзу бассейндерінің/ ванналардың/жағажайлардың, балалар ойын және спорт алаңдарының болуы, сондай-ақ Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2023 жылғы 21 шiлдедегi "Мемлекеттік білім беру ұйымдары қызметкерлерінің үлгі штаттарын бекіту туралы" № 224 </w:t>
-[...40 lines deleted...]
-          <w:bookmarkStart w:name="z25" w:id="15"/>
+Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша. Меншік немесе шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратты жалға алу шартының көшірмелері, оның ішінде объектіні пайдалануға қабылдау актісінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер осы біліктілік талаптарына </w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> Әрбір ғимаратқа, санитариялық -эпидемиологиялық қорытындының көшірмесі. Қазақстан Республикасының </w:t>
+Әрбір ғимаратқа, санитариялық -эпидемиологиялық қорытындының көшірмесі. Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кәсіпкерлік кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес өрт қауіпсіздігі саласындағы бақылау және қадағалау субъектісіне (объектісіне) барып тексеру немесе профилактикалық бақылау нәтижелері туралы актінің көшірмесі.</w:t>
-[...17 lines deleted...]
-Жаңадан ашылатын ұйымдары үшін – объектіні пайдалануға беру актісі, оның ішінде № 55 бұйрықтың 1, 2, 3-қосымшаларына сәйкес өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауіпсіздік шаралары туралы нұсқаулықтың көшірмелері, эвакуациялау жоспары, бастапқы өрт сөндіру құралдарының қажетті ең аз көлемі, өрт автоматикасы жүйелері мен қондырғыларын пайдалануға қабылдау актісінің көшірмесі.</w:t>
+              <w:t xml:space="preserve"> сәйкес өрт қауіпсіздігі саласындағы бақылау және қадағалау субъектісіне (объектісіне) барып тексеру немесе профилақтикалық бақылау нәтижелері туралы актінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан ашылатын білім беру ұйымдары үшін - объектіні пайдалануға беру актісі, өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауыпсіздік шаралары туралы ңұсқаулықтың көшірмелері эвакуациялау жоспары, өрт сөндіру құралдарының қажетті ең аз көлемі, өрт автоматикасы жүйелі мен қондырғыларын пайдалануға қабылдау актісінің көшермесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19204,361 +20726,311 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="16"/>
-[...309 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z28" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маусымдық сипаттағы білім беру-сауықтыру ұйымдарын қоспағанда, бекітілген № ҚР ДСМ-76 бұйрығына сәйкес жабдықтар мен жиһаздың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+edu. kz аймағында үшінші деңгейдегі домендік атаудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ҚР ДСМ-76 бұйрығымен бекітілген санитариялық қағидалардың талаптарына сәйкес ауыз су режимін ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маусымдық жұмыс істейтін білім беру-сауықтыру ұйымдарын қоспағанда 400 оқушыға дейін интернеттің ең аз жылдамдығы кемінде 20 Мбит/с, оған қосымша бір ауысымдағы контингент санын ескере отырып, әрбір 20 оқушыға 1 Мбит/с.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ ҚР ДСМ-76-бұйрығына сәйкес келетін санитариялық тораптардың (унитаздар, қол жуатын раковиналар) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру ұйымдары үшін </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 117 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес білім беру ұйымдарының үй-жайларында және (немесе) іргелес аумақтарында бейнебақылаудың және күзет қызметі субъектілерінің, дабыл түймесінің, өткізу режимінің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Физика, химия және биология кабинеттерінің біріктірілген оқу зертханалары рұқсат етіледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физика, химия, биология пәндеріне арналған зертханалық жабдық кабинеттерде орналаса алады, реагенттерден басқа.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -19575,574 +21047,724 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="18"/>
+          <w:bookmarkStart w:name="z37" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- "Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
+"Білім туралы" Қазақстан Республикасы Заңының 37-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-тармағына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және "Педагог мәртебесі туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-тармағына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес тиісті бейіні бойынша педагогтердің біліктілігін арттыруды қамтамасыз ету 3 жылда кемінде 1 рет және 36 сағаттан кем болмауы тиіс.</w:t>
-[...39 lines deleted...]
-          <w:bookmarkStart w:name="z38" w:id="19"/>
+              <w:t xml:space="preserve"> сәйкес тиісті бейіні бойынша педагогтердің біліктілігін арттыруды қамтамасыз ету 3 жылда кемінде 1 рет және 36 сағаттан кем болмауы тиіс. Білім беру-сауықтыру қызметтерін көрсететін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұйымдарының басшылары үшін тиісті бейін және білім беру саласында менеджмент бойынша біліктілікті арттыру - 3 жылда кемінде 1 рет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер </w:t>
-[...58 lines deleted...]
-          <w:bookmarkEnd w:id="20"/>
+Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Біліктілік талаптары жыл бойы жұмыс істейтін білім беру-сауықтыру ұйымдары үшін белгіленген және </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмысқа орналастырылғаннан кейін үш жыл ішінде еңбек қызметін жүзеге асыратын педагогтерге қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...108 lines deleted...]
-            </w:r>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 570 бұйрықпен бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті дерекқорлары бар ҰБДҚ және әкімшілік деректері ҰБДҚ-мен сәйкес келетін білім беруді басқарудың ақпараттық жүйесінің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ ҚР ДСМ-№78 бұйрығына сәйкес балалар үшін тұру жағдайларының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршалған қатты төсегі бар бір немесе екі қабатты кереуеттермен, кереует жанындағы тумбалармен, киімге арналған шкафтармен, унитаздармен, қол жуғыштармен, ванналармен, себезгі тұғырықтарымен жабдықталған душпен, бір жатын орынға (кемінде екі) төсек жабдығы жиынтығымен жабдықталғандығы туралы мәлімет көрсетілген тұрғын үй-жайлар паспортының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй-жайлар жарамды күйде ұсталады және мақсаты бойынша пайдаланылады. Үй-жайларды әрлеудегі ақаулар, зақымданулар, жиһаздың, қатты мүкәммалдың, жабдықтың, санитариялық-техникалық аспаптардың сынуы мен зақымдануы, сондай-ақ бүлінген және тозған жұмсақ мүкәммал жөндеуге немесе ауыстыруға жатады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20196,70 +21818,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес балаларды тасымалдауды жүзеге асыратын жүргізуші мен балаларды тасымалдауға арналған автокөліктің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="22"/>
+          <w:bookmarkStart w:name="z41" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Көлік құралдарын тіркеу туралы куәліктердің көшірмелері, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жолаушыларды тасымалдау бойынша қызметтер көрсетуге арналған шарттар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20295,62 +21917,294 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру қызметін лицензиялау кезінде қойылатын осы біліктілік талаптарында және оларға сәйкестікті растайтын құжаттар тізбесінде пайдаланылатын қысқартулар мен белгілер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "e-license.kz" – лицензиарлар беретін лицензиялардың сәйкестендіру нөмірін орталықтандырылған түрде қалыптастыратын лицензиаттардың берілген, қайта ресімделген, тоқтатылған, жаңартылған және қолданысын тоқтатқан лицензиялары туралы мәліметтерді қамтитын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" МҚ АЖ – жер және құқықтық кадастрлардың мәліметтерін қамтитын ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -20653,68 +22507,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="23"/>
+    <w:bookmarkStart w:name="z14" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22794,68 +24648,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="24"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оқу, көркем және ғылыми әдебиет қорының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23573,50 +25427,158 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -23774,68 +25736,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="25"/>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24394,68 +26356,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="26"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24901,50 +26863,165 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25101,68 +27178,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="27"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25626,50 +27703,176 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: *жылжымайтын мүлікке тіркелген құқықтар және оның техникалық сипаттамалары туралы ақпарат "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" МҚ АЖ-дан деректерді алу мүмкіндігі болған жағдайда ұсынылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25826,68 +28029,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="28"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -27132,68 +29335,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық тасымалдағыштардағы оқу және ғылыми әдебиеттердің болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28049,68 +30252,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес соңғы бес жылда біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>