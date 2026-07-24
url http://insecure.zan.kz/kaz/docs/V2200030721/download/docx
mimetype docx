--- v2 (2026-06-05)
+++ v3 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af7fd67" w14:textId="af7fd67">
+    <w:p w14:paraId="bd387fb" w14:textId="bd387fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -31155,55 +31155,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31529,31 +31529,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>