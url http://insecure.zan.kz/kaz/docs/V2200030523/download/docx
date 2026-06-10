--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="507ca1d" w14:textId="507ca1d">
+    <w:p w14:paraId="02623b0" w14:textId="02623b0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,403 +85,399 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сату жөніндегі айналымдары және импорты қосылған құн салығынан босатылатын протездік-ортопедиялық бұйымдар мен сурдотифлотехниканы қоса алғанда, кез келген нысандағы дәрілік заттарды, оның ішінде фармацевтикалық субстанцияларды (активті фармацевтикалық субстанцияларды), медициналық бұйымдарды, сондай-ақ оларды өндіруге арналған материалдар мен жинақтаушылардың, кез келген нысандағы дәрілік заттарды, протездiк-ортопедиялық бұйымдарды, сурдотифлотехниканы, мүгедектерге берілетін арнайы қозғалыс құралдарын қоса алғанда, медициналық бұйымдарды өндіруге арналған материалдардың, жабдықтар мен жинақтаушы заттардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2019 жылғы 7 маусымдағы № ҚР ДСМ-92 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің м.а. 2022 жылғы 10 қарашадағы № ҚР ДСМ-133 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 14 қарашада № 30523 болып тіркелді. Күші жойылды - Қазақстан Республикасы Денсаулық сақтау министрінің 2026 жылғы 31 наурыздағы № 39 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Денсаулық сақтау министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сату жөніндегі айналымдары және импорты қосылған құн салығынан босатылатын протездік-ортопедиялық бұйымдар мен сурдотифлотехниканы қоса алғанда, кез келген нысандағы дәрілік заттарды, оның ішінде фармацевтикалық субстанцияларды (активті фармацевтикалық субстанцияларды), медициналық бұйымдарды, сондай-ақ оларды өндіруге арналған материалдар мен жинақтаушылардың, кез келген нысандағы дәрілік заттарды, протездiк-ортопедиялық бұйымдарды, сурдотифлотехниканы, мүгедектерге берілетін арнайы қозғалыс құралдарын қоса алғанда, медициналық бұйымдарды өндіруге арналған материалдардың, жабдықтар мен жинақтаушы заттардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2019 жылғы 7 маусымдағы № ҚР ДСМ-92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18829 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>атауы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сату жөніндегі айналымдары және импорты қосылған құн салығынан босатылатын протездік-ортопедиялық бұйымдар мен сурдотифлотехниканы қоса алғанда, кез келген нысандағы дәрілік заттарды, оның ішінде фармацевтикалық субстанцияларды (активті фармацевтикалық субстанцияларды), медициналық бұйымдарды, сондай-ақ оларды өндіруге арналған материалдар мен жинақтаушылардың, кез келген нысандағы дәрілік заттарды, протездiк-ортопедиялық бұйымдарды, сурдотифлотехниканы, мүгедектігі бар адамдарға берілетін арнайы қозғалыс құралдарын қоса алғанда, медициналық бұйымдарды өндіруге арналған материалдардың, жабдықтар мен жинақтаушы заттардың тізбесін бекіту туралы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы бұйрықтың 1-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Импорты қосылған құн салығынан босатылған дәрілік заттардың, медициналық бұйымдардың мемлекеттік тізілімінде тіркелген, денсаулық сақтау саласындағы уәкілетті орган берген қорытынды (рұқсат беру құжаты) негізінде, дәрілік заттар мен медициналық бұйымдардың мемлекеттік тізілімінде тіркелмеген кез келген нысандағы дәрілік заттар мен медициналық бұйымдардың, кез келген нысандағы дәрілік заттарды, протездiк-ортопедиялық бұйымдарды, сурдотифлотехниканы, мүгедектігі бар адамдарға берілетін арнайы қозғалыс құралдарын қоса алғанда, медициналық бұйымдарды өндіруге арналған материалдардың, жабдықтар мен жинақтаушы заттардың тізбесі бекітілсін.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрыққа 1-қосымшамен бекітілген Сату жөніндегі айналымдары құн салығынан босатылатын протездік-ортопедиялық бұйымдар мен сурдотифлотехниканы қоса алғанда, кез келген нысандағы дәрілік заттарды, оның ішінде фармацевтикалық субстанцияларды (активті фармацевтикалық субстанцияларды), медициналық бұйымдарды, сондай-ақ оларды өндіруге арналған материалдар мен жинақтауыш заттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 78-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -606,106 +604,90 @@
               <w:t>
 Мүгедектігі бар адамдар мен зақымданған адамдарға арналған арнайы таяқтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -718,90 +700,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>атауы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Импорты қосылған құн салығынан босатылған дәрілік заттардың, медициналық бұйымдардың мемлекеттік тізілімінде тіркелген, денсаулық сақтау саласындағы уәкілетті орган берген қорытынды (рұқсат беру құжаты) негізінде, дәрілік заттар мен медициналық бұйымдардың мемлекеттік тізілімінде тіркелмеген кез келген нысандағы дәрілік заттар мен медициналық бұйымдардың, кез келген нысандағы дәрілік заттарды, протездiк-ортопедиялық бұйымдарды, сурдотифлотехниканы, мүгедектігі бар адамдарға берілетін арнайы қозғалыс құралдарын қоса алғанда, медициналық бұйымдарды өндіруге арналған материалдардың, жабдықтар мен жинақтаушы заттардың тізбесі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 71-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -928,128 +910,111 @@
               <w:t>
 Мүгедектігі бар адамдар мен зақымдары бар адамдарға арналған арнайы таяқтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық және фармацевтикалық бақылау комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1064,90 +1029,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Денсаулық сақтау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1405,63 +1371,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1783,35 +1771,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>