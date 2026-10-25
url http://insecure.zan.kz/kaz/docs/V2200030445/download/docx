--- v0 (2025-12-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95f2651" w14:textId="95f2651">
+    <w:p w14:paraId="af8e1f1" w14:textId="af8e1f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,137 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 2022 жылғы 7 қарашадағы № 425-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 8 қарашада № 30445 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 2022 жылғы 7 қарашадағы № 425-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 8 қарашада № 30445 болып тіркелді. Күші жойылды - Қазақстан Республикасы Сауда және интеграция министрінің 2026 жылғы 29 шілдедегі № 228-НҚ бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Сауда және интеграция министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1042,61 +1120,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> "КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасының</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индустрия және инфрақұрылымдық</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1167,88 +1235,68 @@
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-            </w:r>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республикасының</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> министрлігі</w:t>
+              <w:t>Қаржы министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1261,122 +1309,92 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"</w:t>
-            </w:r>
+              <w:t>"КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КЕЛІСІЛДІ"</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> экономика министрлігі</w:t>
+              <w:t>Ұлттық экономика министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -1390,55 +1408,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1768,35 +1808,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>