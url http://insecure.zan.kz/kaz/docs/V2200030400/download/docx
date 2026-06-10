--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e27dca5" w14:textId="e27dca5">
+    <w:p w14:paraId="0b4951e" w14:textId="0b4951e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,149 +86,209 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидаларын және келісім алу үшін қажетті құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 43 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 28 қазандағы № 80 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 3 қарашада № 30400 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 42 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидаларын және келісім алу үшін қажетті құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 43 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20248 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -239,70 +301,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мінсіз іскерлік беделдің болмау өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -315,68 +377,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -441,50 +486,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -497,68 +543,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Қоса беріліп отырған Мінсіз іскерлік беделдің болмау өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидалары бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қазақстан Республикасы бейрезидент-банктері филиалдарының, Қазақстан Республикасы сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру брокерлері филиалдарының басшы қызметкерлеріне қойылатын талаптарды, мінсіз іскерлік беделінің болмауы өлшемшарттарын қоса алғанда, қаржы ұйымдарының, Қазақстан Республикасы бейрезидент-банктері филиалдарының, Қазақстан Республикасы сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру қағидалары және келісім алу үшін қажетті құжаттар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -573,206 +602,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтандыру нарығы және актуарлық есеп айырысу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1274,93 +1288,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 43 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мінсіз іскерлік беделдің болмау өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мінсіз іскерлік беделдің болмау өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта) сақтандыру ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1495,104 +1503,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" (бұдан әрі – Мемлекеттік реттеу туралы заң), "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) Қазақстан Республикасының заңдарына сәйкес жасалды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағида мінсіз іскерлік беделдің болмау өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта) сақтандыру ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) келісім беру тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидаға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қағидаларда пайдаланылатын ұғымдар Сақтандыру қызметі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1647,288 +1639,272 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Мемлекеттік реттеу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мағыналарда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидаларда мынадай анықтамалар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жауапты бөлімше – уәкілетті органның мемлекеттік қызмет көрсетуге жауапты бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидат – сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы, сақтандыру брокері, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкері лауазымын атқаруға ниеті бар жеке тұлға немесе басқару органының басшысы немесе мүшесі лауазымына сайланған, тәуелсіз директор болып табылатын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) келісім – уәкілетті органның сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамы филиалының басшы қызметкерін тағайындауға (сайлауға) келісімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушы – сақтандыру (қайта сақтандыру) ұйымында, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалында, сақтандыру брокерінде, Қазақстан Республикасының бейрезидент-сақтандыру брокерінде, сақтандыру холдингінде, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының филиалында басшы қызметкер лауазымын атқаруға ниеті бар сақтандыру (қайта сақтандыру) ұйымы, сақтандыру брокері, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы, сақтандыру холдингі, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамы немесе жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қаржы ұйымы - банк, сақтандыру (қайта сақтандыру) ұйымы, сақтандыру брокері, Қазақстан Республикасы бейрезидент-банкінің филиалы, Қазақстан Республикасы сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалы, бірыңғай жинақтаушы зейнетақы қоры, ерікті жинақтаушы зейнетақы қоры, бағалы қағаздар нарығында қызметті жүзеге асыруға лицензиялары бар заңды тұлға, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамы, "Бағалы қағаздардың орталық депозитарийі" акционерлік қоғамы және тізбесін мемлекеттік мүлікті басқару жөніндегі уәкілетті орган бекітетін немесе оларға қатысты мемлекеттің, көрсетілген квазимемлекеттік сектор субъектілерінің мүліктік құқықтары бар мемлекетке, квазимемлекеттік сектор субъектілеріне тиесілі бағалы қағаздарды номиналды ұстау функцияларын жүзеге асыру бөлігінде мемлекеттік мүлікті есепке алу саласындағы бірыңғай оператор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қолданыстағы келісімдер тізілімі – сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) қолданыстағы келісім тізілімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінішхат – сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының, сақтандыру холдингінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) уәкілетті органның келісім беруі туралы өтінішхат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік көрсетілетін қызмет – "Қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру" мемлекеттік көрсетілетін қызметі "сақтандыру секторында басшы қызметкерлерді тағайындауға (сайлауға) келісім беру" мемлекеттік көрсетілетін қызметтің кіші түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) портал – "электрондық үкімет" веб-порталы www.egov.kz;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уәкілетті органмен келісуге жататын, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының, сақтандыру холдингінің және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерінің тізбесі Сақтандыру қызметі туралы заңның 34-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1983,86 +1959,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Кепілдік беру қоры туралы заңның 4-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басқару органының құрамына кіретін уәкілетті орган мен Қазақстан Республикасы Ұлттық Банкінің өкілдері уәкілетті органмен келісуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкілетті орган кандидат Сақтандыру қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2237,162 +2197,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Бухгалтерлік есеп пен қаржылық есептілік туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Бухгалтерлік есеп туралы заң) және Қағидаларда белгіленген талаптарға сәйкес келген кезде келісім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Келісім (тәуелсіз директор болып табылатын, басқару органының басшысы немесе мүшесі лауазымына тағайындалған (сайланған) басшы қызметкерлерді қоспағанда) басшы қызметкер тиісті лауазымға тағайындалғанға (сайланғанға) дейін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының тәуелсіз директоры болып табылатын, басқару органының басшысы немесе мүшесі лауазымына сайлауға келісім ол лауазымға сайланғанға дейін не лауазымға сайланғаннан кейін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қолданыстағы келісімі бар адам, сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының, сақтандыру холдингтерінің және (немесе) "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкері лауазымына (бірнеше лауазым) Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарға сәйкес келген жағдайда, қайта келісусіз тағайындалады (сайланады).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Сақтандыру қызметі туралы заңның 34-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2407,148 +2335,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасының және Кепілдік беру қоры туралы заңның 4-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасының мақсаты үшін мыналар мінсіз іскерлік беделдің болмау өлшемшарттары болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алынбаған немесе өтелмеген соттылығының болуы, қаржы ұйымының, банк және сақтандыру холдингінің басшы қызметкері лауазымын атқару құқығынан айыру түріндегі қылмыстық жазаны қолдану туралы заңды күшіне енген сот шешімінің болуы және қаржы ұйымының ірі қатысушысы (ірі акционері) болып табылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидаттың қабылдаған міндеттемелерін не уәкілетті органның қаржы ұйымының, банк конгломератының, сақтандыру тобының қаржылық тұрақтылығын қамтамасыз ету бойынша талаптарын орындамаған қаржы ұйымының ірі қатысушысы (тікелей немесе жанама) екендігі туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кандидаттың қаржы ұйымының басшы қызметкері немесе актуарийі бола отырып, қаржы ұйымына немесе актуарийге қатысты уәкілетті орган қолданған қадағалап ден қою шараларының талаптарын бірнеше рет (екі және одан да көп рет) орындамағандығы туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кандидаттың төлемге қабілетсіз деп танылған Қазақстан Республикасының бейрезидент-қаржы ұйымында акционер (қатысушы), лауазымды адам, басқару функцияларын орындайтын адам болып табылғаны туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) адамның террористік іс-әрекетке қатысы бар адамдардың тізімінде, терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен адамдардың тізбесінде және (немесе) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2563,110 +2475,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалатын, жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен адамдардың тізбесінде болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кандидаттың әрекеті (әрекетсіздігі) заңнама талаптарын бұзуға (бұзуға) әкеп соққан, резиденті Қазақстан Республикасының бейрезидент- қаржы ұйымы болып табылатын мемлекеттің уәкілетті органының немесе қаржылық қадағалау органының қабылдауы үшін негіз болған қаржы ұйымының, банк немесе сақтандыру холдингінің басшы қызметкері болып табылғаны туралы мәліметтердің, банкті (Қазақстан Республикасының бейрезидент-банкінің филиалын) төлемге қабілетсіз банктер (Қазақстан Республикасының бейрезидент-банктерінің филиалдары) санатына жатқызу, оларды таратуға және (немесе) қаржы нарығында қызметті жүзеге асыруды тоқтатуға әкеп соққан қаржы ұйымын лицензиядан айыру туралы шешімнің болуы немесе қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімі заңды күшіне енген не Қазақстан Республикасының бейрезидент-банкі филиалының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату туралы сот шешімі заңды күшіне енген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кандидаттың уәкілетті орган қолданған қадағалап ден қою шаралары негізінде қаржы ұйымының басшы қызметкерінің қызметтік міндеттерін орындаудан шеттетілгені туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) кандидаттың, уәкілетті орган қызметінде мынадай бұзушылықтарды анықтаған: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       уәкілетті орган белгілеген пруденциялық нормативтерді және (немесе) сақталуға міндетті өзге де нормалар мен лимиттерді қатарынан соңғы он екі ай ішінде жүйелі түрде (екі және одан да көп рет) бұзған; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2771,168 +2684,151 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қайта сақтандыру жөніндегі қағидаларда көзделген, сақтандыру сыйлықақыларын қайта сақтандыруға беру рәсімін, оның ішінде "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемелерін, сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптарды, сақтандыру холдингтері сатып алатын халықаралық қаржы ұйымдары облигацияларының тізбесін, сақтандыру холдингтері сатып алатын облигациялар үшін талап етілетін ең төмен рейтингті және рейтингтік агенттіктердің тізбесін, сондай-ақ сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталына қатысу үлестерін қоспағанда) тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 304 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген, қайта сақтандырушыдан растаудың болмауы бөлігінде бұзуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сот шешімімен көрінеу жалған деп танылған кандидаттың аудиторлық қорытындыға қол қою фактісінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кандидат актуарий бола отырып, сақтандыру (қайта сақтандыру) ұйымының сақтандыру резервтерін қалыптастыру жөніндегі талаптарды сақтамауы фактілері туралы уәкілетті органға жүйелі түрде (екі және одан да көп рет) хабарламағаны туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) кандидаттың сақтандыру құпиясын немесе Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияны құрайтын мәліметтерді, актуарлық есеп айырысуларды жүргізу және (немесе) тәуелсіз актуарий ретінде қызметті жүзеге асыру барысында алынған мәліметтерді заңсыз жариялауы немесе үшінші адамдарға беруі туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шет мемлекеттің қадағалау органынан немесе қаржылық көрсетілетін қызметтерді реттеуді және "Астана халықаралық орталығында онымен қайланысты қызметті жүзеге асыратын заңды тұлғадан кандидаттың мінсіз іскерлік беделінің болмауы туралы ақпараттың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) кандидаттың біліктілік талаптарына және (немесе) іскерлік беделге қойылатын талаптарға сәйкестігі туралы уәкілетті органның шешіміне әсер ететін көрінеу дәйексіз мәліметтер ұсыну фактісінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) Қазақстан Республикасы Еңбек кодексінің (бұдан әрі – Кодекс) 52-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3147,254 +3043,206 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25) тармақшаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша жұмыс берушінің бастамасы бойынша кандидатпен еңбек шартын бұзу фактісінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) кандидаттың Қазақстан Республикасының Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы заңнамасына сәйкес жүргізілетін борышкерлердің бірыңғай тізілімде болуы, заңды тұлғаның лауазымды адамдарының болуы (берешегі республикалық бюджет туралы заңда белгіленген 1000 (мың) айлық есептік көрсеткіштен асқан жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) Мемлекеттік реттеу туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-5-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылған уәжді пайымдау негізінде анықталған кандидаттың мінсіз іскерлік беделінің болмауы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың осы тармағында көрсетілген мінсіз іскерлік беделдің болмау өлшемшарттары қолданылатын мерзімді Қаржы ұйымының басшы қызметкерлері лауазымдарына кандидаттардың сәйкестігін айқындау жөніндегі комиссия (бұдан әрі – Комиссия) белгілейді және кемінде бір жылды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Уәкілетті орган Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолданыстағы келісімдердің тізілімін жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолданыстағы келісімдердің тізілімі уәкілетті органның ресми интернет-ресурсында жарияланады және ондағы мәліметтер өзгерген күннен бастап үш жұмыс күнінен кешіктірілмей жаңартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолданыстағы келісімдер тізіліміндегі ақпарат өзгерген жағдайда, ол тиісті өзгерістерді растайтын ақпаратты уәкілетті орган алған күннен бастап бес жұмыс күні ішінде жаңартылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Сақтандыру қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3409,50 +3257,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Кепілдік беру қоры туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кандидатты тағайындау (сайлау) үшін кандидаттың халықаралық қаржы ұйымдарындағы жұмыс стажына мынадай халықаралық қаржы ұйымдарындағы жұмысы кіреді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азия Даму Банкі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3931,68 +3780,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық Қаржы Корпорациясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экономикалық ынтымақтастық және даму ұйымы.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Сақтандыру (қайта сақтандыру) ұйымы, сақтандыру брокері, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы, сақтандыру холдингі, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамы кандидатты тағайындау (сайлау) кезінде оның Сақтандыру қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4007,144 +3839,129 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қағидалардың талаптарына сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сақтандыру (қайта сақтандыру) ұйымы, сақтандыру брокері, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы, сақтандыру холдингі, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамы уәкілетті органды басшы қызметкерлерді тағайындауды (сайлауды), басқа лауазымға ауыстыруды қоса алғанда, еңбек шартын бұзу және (немесе) өкілеттігін тоқтату, басшы қызметкерді сыбайлас жемқорлық құқық бұзушылық жасағаны үшін әкімшілік жауаптылыққа тарту туралы басшы қызметкерлер құрамында болған барлық өзгерістер туралы хабардар етеді, сондай-ақ растаушы құжаттардың көшірмелерін қоса берумен басшы қызметкердің тегіндегі, атындағы, әкесінің атындағы (егер ол жеке басын куәландыратын құжатта көрсетілсе) өзгерістер туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы қызметкер қылмыстық жауапкершілікке тартылған жағдайда сақтандыру (қайта сақтандыру) ұйымы, сақтандыру брокері, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы, сақтандыру холдингі, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамы осы ақпарат сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалына, сақтандыру холдингіне, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамына белгілі болған күннен бастап бес жұмыс күні ішінде уәкілетті органды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Басшы қызметкерлердің тағайындалуын (сайлануын), басқа лауазымға ауысуын, еңбек шартының бұзылуын және (немесе) өкілеттіктерінің тоқтатылуын қоса алғанда, олардың құрамында болған өзгерістер туралы ақпарат растаушы құжаттардың көшірмелерін қоса бере отырып, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, растаушы құжаттардың көшірмелерін тіркей отырып жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тағайындалған (сайланған) басшы қызметкерлер туралы ақпаратқа кандидаттың Сақтандыру қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4339,287 +4156,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басшы қызметкерді тағайындау (сайлау), басқа лауазымға ауыстыру немесе жұмыстан босату (өкілеттігін тоқтату) бөлігінде қабылданған шешімдер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының, сақтандыру холдингінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының уәкілетті органының шешімінен алынған үзінді-көшірме осы құжатқа қол қоюға уәкілеттілік берілген қызметкердің (қызметкерлердің) қолымен расталады және үзінді-көшірменің дұрыстығына нұсқауды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Келісім беруге арналған құжаттарды қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті алушы уәкілетті органға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) көрсетілген құжаттарды қоса бере отырып, портал арқылы электрондық түрде өтінішхат ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өтінішхатты портал арқылы жіберген кезде "жеке кабинетте" нәтижені алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсетуге сұратудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="36"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өтінішхат көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылады, онда мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке және заңды тұлғалар үшін ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8 - бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға және өңдеуге, мемлекеттік қызметті көрсету үшін қажетті қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім беру (көрсетілетін қызметті алушылар-жеке тұлғалар үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кандидаттың сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының, сақтандыру холдингінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлеріне қойылатын талаптарға сәйкестігін растауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z64" w:id="39"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кандидат, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, сақтандыру холдингінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының тәуелсіз директоры болып табылатын басқару органының басшысы немесе мүшесі туралы мәліметтерді көрсетілетін қызметті алушы құжатпен тексергенін растауды (заңды тұлғалар үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z65" w:id="40"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кандидат келісілетін басшы қызметкердің лауазымын (лауазымдарын) көрсету арқылы еркін нысанда жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының-сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, сақтандыру холдингінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының өтінішхаты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4684,200 +4480,167 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттарды Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалы, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының басшысына келісуге жіберген кезде - Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру брокері осы құжатқа қол қоюға уәкілеттік берген адамдарының (растайтын құжаттың көшірмесін қоса бере отырып);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жағдайларда - Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының басшысының не оның міндетін атқарушы адамның (міндеттерді орындауды жүктеу туралы шешімнің көшірмесін ұсына отырып) ЭЦҚ-мен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Басшы қызметкер лауазымына кандидат туралы мәліметтер Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="41"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Шет мемлекеттердің құзыретті органдары немесе лауазымды адамдары берген құжаттар (Қазақстан Республикасының бейрезидент-жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда) Қазақстан Республикасы заңнамасының талаптарына немесе Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес заңдастырылуға не апостиль қойылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет тілінде ұсынылған құжаттар қазақ және (немесе) орыс тілдеріне аударылады және Қазақстан Республикасының Нотариат туралы заңнамасына сәйкес нотариаттық куәландырылуға жатады және электрондық көшірмелер нысанында ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті алушы құжаттардың толық топтамасын (байланыс телефондарын және байланысатын адамдардың электрондық поштасының мекенжайларын көрсете отырып) ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіз директор болып табылатын басқару органының басшысын немесе мүшесін келісу үшін ол лауазымға сайланғаннан кейін көрсетілетін қызметті алушы өзі сайланған күннен бастап күнтізбелік 60 (алпыс) күннен кешіктірілмейтін мерзімде құжаттардың толық топтамасын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Хат-хабарды қабылдауға және тіркеуге уәкілетті көрсетілетін қызметті берушінің қызметкері құжаттар келіп түскен күні оларды қабылдауды, тіркеуді және жауапты бөлімшеге орындауға жіберуді жүзеге асырады. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4892,50 +4655,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапты бөлімшенің қызметкері өтінішхатты тіркеген күннен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және құжаттардың қолданылу мерзімін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4946,126 +4710,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау және (немесе) қолданылу мерзімінің аяқталу фактісі анықталған жағдайда жауапты бөлімшенің қызметкері көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның уәкілетті адамының ЭЦҚ қойылған өтінішті одан әрі қараудан дәлелді бас тарту көрсетілетін қызметті алушыға электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Ұсынылған құжаттардың толықтығы және (немесе) қолданылу мерзімінің өтпеу фактісі анықталған кезде жауапты бөлімшенің қызметкері 5 (бес) жұмыс күні ішінде оларды Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде белгіленген талаптарға сәйкестігі тұрғысынан қарайды және көрсетілетін қызметті берушінің мүдделі бөлімшелеріне, Қазақстан Республикасының мемлекеттік органдарына және шет мемлекеттердің уәкілетті қадағалау органдарына (қажет болған кезде) тиісті сұратулар жібереді, сондай-ақ Қазақстан Республикасы Бас прокуратурасының Арнайы есепке алудың ақпараттық жүйесіне және "Жеке тұлғалар" мемлекеттік дерекқорына сұратулар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттарда Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің талаптарына сәйкессіздіктер анықталған кезде мемлекеттік қызмет көрсету ішінде уәкілетті орган көрсетілетін қызметті алушыға оларды жою және көрсетілетін қызметті алушының портал арқылы пысықталған (түзетілген) құжаттарды ұсынуы үшін ескертулер бар хат жібереді. Бұл ретте уәкілетті органның кандидатты келісу үшін құжаттарды қарау мерзімі үзілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаттың Қазақстан Республикасының бейрезиденттері болып табылатын қаржы ұйымдарында жұмыс өтілі болған кезде уәкілетті орган кандидаттың мінсіз іскерлік беделінің болуын растау мақсатында шет мемлекеттің уәкілетті қадағалау органынан кандидаттың мінсіз іскерлік беделін сипаттайтын мәліметтердің болуы (белде) туралы ақпаратты сұратады не осы мәліметтерді шет мемлекеттің қадағалау органының ресми интернет-ресурсынан алады (бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін көрсетілетін қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5076,512 +4840,447 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін ұсынуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімшенің қызметкері көрсетілетін қызметті алушыға уәкілетті органның қабылдаған шешімі туралы хат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="45"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Келісім беру үшін ұсынылған құжаттарды кері қайтарып алуға уәкілетті орган кандидатты келісу туралы шешім қабылдағанға дейін, ал тестілеуге шақырумен келіскен кезде - көрсетілетін қызметті алушының портал арқылы кері қайтарып алу себебін көрсете отырып, еркін нысанда жазбаша өтініш беруі арқылы тестілеуден өту күніне дейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тестілеуден өту үшін шақырумен немесе шақырусыз келісу және келісім беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Кандидатты келісу үшін уәкілетті органда сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының, сақтандыру холдингінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлері лауазымдарына кандидаттардың сәйкестігін айқындау жөніндегі комиссия (бұдан әрі – Комиссия) құрылады, оның дербес құрамы уәкілетті органның бірінші басшысының немесе оның орынбасарының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Уәкілетті орган Комиссияның шешімі бойынша кандидаттарды тестілеуден өту үшін шақыра отырып не Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайда оларды шақырмай-ақ келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="48"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Комиссияның шешімі жай көпшілік дауыспен қабылданады. Дауыстар тең болғанда Комиссия төрағасының немесе оның орнындағы адамның дауысы шешуші болып табылады. Комиссия шешімі сауалнамалық жолмен де қабылданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Комиссия мүшелері құжаттарды қарайды және қаралып отырған мәселе бойынша Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделген хаттамада өз пікірін білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Кандидатты тестілеуден өту үшін шақырусыз келісу туралы мәселені қарау кезінде ұсынылған құжаттардың негізінде мыналар ескеріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) кандидатта тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын халықаралық қаржы ұйымдарында немесе қаржы ұйымдарының аудитін тікелей жүзеге асырған аудитордың 5 (бес) жылдан астам жұмыс өтілінің болуы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="50"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидатта қаржы ұйымының бас бухгалтерінің немесе қызметі қаржылық қызметтер көрсетумен байланысты болған дербес құрылымдық бөлімше (департамент, басқарма, филиал және өзге де дербес құрылымдық бөлімше) басшысының, қаржы және (немесе) басқарушы директордың, қаржылық қызметтер көрсетумен байланысты мәселелерге жетекшілік еткен атқарушы директордың 5 (бес) жылдан астам үздіксіз жұмыс өтілінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кандидатта актуарлық қызметтi жүзеге асыруға арналған жарамды лицензиясының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z82" w:id="52"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кандидатта тәуекелді басқару саласындағы халықаралық сертификаттың болуы (FRM (Financial Risk Manager) (ФРМ Файненшил тәуекел-менеджері) - Қаржылық тәуекел-менеджері, PRM (Professional Risk Manager) (ПРМ Профешинал тәуекел-менеджері) – Кәсіби тәуекел-менеджері, CFA (Chartered Financial Analyst) (СФА Чартеред файненшил аналист) – Сертификаты бар қаржы талдаушысы) және (немесе) ISO 31000 сериясының стандарты бойынша сертификат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z83" w:id="53"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кандидат бұрын басқарма мүшесі, бірінші басшысы немесе бірінші басшының орынбасары, қаржы нарығы мен қаржы ұйымдарын реттеуді, бақылауды және (немесе) қадағалауды жүзеге асыратын мемлекеттік органның дербес құрылымдық бөлімшесінің (департаменттің, басқарманың, филиалдың және өзге де дербес құрылымдық бөлімшенің) басшысы (басшының орынбасары), сондай-ақ қаржы ұйымдарының аудитін жүргізу бойынша көрсетілетін қызметтерді реттеуді жүзеге асыратын (жүзеге асырған) мемлекеттік органның бірінші басшысы (бірінші басшының орынбасары) болған ба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кандидат бұрын мемлекет орган аппаратының басқарма мүшесі, бірінші басшысы немесе бірінші басшының орынбасары, жауапты хатшысы, жетекшісі болған ба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z85" w:id="55"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кандидатты тәуелсіз директор болып табылатын басқару органының басшысы не мүшесі лауазымына келісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың талаптары осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="56"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27.Тестілеуден өту үшін міндетті түрде шақырылуға жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Сақтандыру қызметі туралы Заңның 34-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5596,356 +5295,357 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және кепілдік беру қоры туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда келісімдерінің қолданысы тоқтатылған адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="57"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) келісім беру үшін құжаттары уәкілетті органға алғаш рет ұсынылатын адамдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z89" w:id="58"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Комиссия кандидатты тестілеуге шақыра отырып келісу туралы шешім қабылдаған кезде уәкілетті орган көрсетілетін қызметті алушыны көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған хабарламаны көрсетілетін қызметті алушының "жеке кабинетіне" тестілеу өткізілетін күні, уақыты мен орны көрсетілген хабарлама жіберу арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы (кандидат) уәкілетті орган белгілеген күн мен уақытта тестілеуден өту үшін уәкілетті органға міндетті түрде келуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тестілеуден өту үшін шақырумен келісу 30 сұрақ бойынша 45 минут ішінде мемлекеттік немесе орыс немесе ағылшын тілдерінде компьютерлік тестілеу әдісімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z91" w:id="60"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Тестілеу кезінде тестіленуші адаммен бір үй-жайда уәкілетті орган қызметкерлерінің ғана болуына рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z92" w:id="61"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Тестілеуден өту кезінде тестіленуші қандай да бір жазбаша, электрондық немесе басқа ақпараттық материалдарды пайдаланбайды. Осы тармақта жазылған шарттардың бұзылуы тестілеудің теріс нәтижесіне теңестіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z93" w:id="62"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Тестіленуші тестілеу нәтижелерімен ол өткеннен кейін дереу қол қойғызып танысуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z94" w:id="63"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Тестілеудің оң нәтижесін алған кезде (кемінде жетпіс пайыз дұрыс жауаптар) кандидат мәлімделген лауазымға (лауазымға) немесе сайланған лауазымға (лауазымға) келісілді деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z95" w:id="64"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34. Тестілеу уәкілетті органның интернет-ресурсында онлайн режимде трансляциямен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z97" w:id="65"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жауапты бөлімшенің қызметкері кандидат тестілеуден өткеннен кейін (тестілеу нәтижесі оң болған жағдайда) немесе комиссия оны келісу мәселесі бойынша шешім қабылдағаннан кейін бір жұмыс күні ішінде тестілеуден өту үшін шақырусыз Мемлекеттік қызмет көрсету нәтижесі туралы мәліметтерді қамтитын хат жобасын дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z98" w:id="66"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жауапты бөлімшенің қызметкері көрсетілетін қызметті алушының атына мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көзделген негіздер бойынша келісу нәтижесі туралы мәліметтерді не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты қамтитын хатқа қол қойған күні мемлекеттік қызмет көрсету нәтижесін көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z99" w:id="67"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Кандидатты келісу және (немесе) келісуден бас тарту мәселесі бойынша Мемлекеттік қызмет көрсету нәтижесі туралы ақпаратты жауапты бөлімшенің қызметкері уәкілетті органның ресми интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z100" w:id="68"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Мемлекеттік қызмет көрсету сатысы туралы ақпарат мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесінде автоматты режимде жаңартылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z101" w:id="69"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z102" w:id="70"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6052,230 +5752,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Кепілдік беру қоры туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="71"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Шағымда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z104" w:id="72"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z105" w:id="73"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке тұлғаның тегі, аты, әкесінің аты (егер жеке куәлікте көрсетілсе), жеке сәйкестендіру нөмірі, пошталық мекенжайы немесе заңды тұлғаның атауы, пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z106" w:id="74"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке тұлғаның нақты тұратын мекенжайы және заңды тұлғаның орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z107" w:id="75"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті берушінің атауы және (немесе) әрекетіне (әрекетсіздігіне) шағым жасалып отырған (шағым жасалып отырған) лауазымды адамның тегі, аты, әкесінің аты (ол болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шағым беруші адам өз талаптары мен дәлелдемелерін негіздейтін мән-жайлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z109" w:id="77"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шағымның шығыс нөмірі мен берілген күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z110" w:id="78"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шағымға қоса берілетін құжаттардың тізбесі көрсетілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган басшысының шағымды қабылдағанын растау оны уәкілетті органның кеңсесінде шағымды қабылдаған адамның тегі мен аты-жөнін, берілген шағымға жауап алу мерзімі мен орнын көрсете отырып тіркеу (мөртабан, кіріс нөмірі және күні) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6694,68 +6394,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="80"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) қолданыстағы келісімдердің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7945,57 +7645,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: * сақтандыру қызметі туралы Заңның 34-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8010,50 +7704,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, кепілдік беру қоры туралы Заңның 4-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тиісті тармақшасына сілтеме көрсетіледі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8392,68 +8087,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>келісім беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="81"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы қызметкерлер құрамында болған өзгерістер туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9127,70 +8822,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="82"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * басшы қызметкерлер құрамында (лауазымға тағайындау (сайлау), басқа лауазымға ауыстыру, жұмыстан босату (өкілеттікті тоқтату) болған Күн және қандай өзгерістер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қосымша (парақтар санын көрсете отырып): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9637,68 +9332,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>келісім беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="83"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қаржы ұйымдарының, Қазақстан Республикасының бейрезидент банктері филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін қызметке тағайындауға (сайлауға) келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі сақтандыру секторында басшы қызметкерлерді тағайындауға (сайлауға) келісім берудің кіші түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12346,68 +12041,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="84"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы қызметкер лауазымына кандидат туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12436,70 +12131,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының, сақтандыру холдингінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкері лауазымына кандидаттың тегі, аты, әкесінің аты (ол бар болса), лауазымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="85"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12695,70 +12390,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="86"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Білімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13291,70 +12986,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="87"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жұбайы (зайыбы), жақын туыстары (ата-анасы, аға-інісі, әпке-сіңлісі, балалары) және жекжаты (жұбайының (зайыбының) ата-анасы, аға-інісі, әпке-сіңлісі, балалары) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13887,70 +13582,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="88"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Еңбек қызметі туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -14904,70 +14599,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="89"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: осы тармақта кандидаттың еңбек қызметі (сондай-ақ басқару органынына мүше болуы), оның ішінде жоғарғы оқу орнын аяқтаған кезден бастап, лауазымын көрсете отырып еңбек қызметі туралы мәліметтер, сондай-ақ кандидат еңбек қызметін жүзеге асырмаған кезең көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * қаржы ұйымдарында (оның ішінде шығарылған елінің заңнамасы шеңберінде қаржылық қызметті жүзеге асыру бойынша өкілеттігі бар Қазақстан Республикасының бейрезидент-қаржы ұйымдарында), банк немесе сақтандыру холдингтерінде, қорда, Қағидалардың 9-тармағында көрсетілген халықаралық қаржы ұйымдарының бірінде, аудиторлық ұйымдарда, мемлекеттік органдарда, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік органдарға мүшелік туралы мәліметтерді; қаржы ұйымдарының (оның ішінде Қазақстан Республикасының бейрезидент қаржы ұйымдарының) басқару органдарында, (шығарылған елінің заңнамасы шеңберінде қаржылық қызметті жүзеге асыру жөніндегі өкілеттіктері бар), банк немесе сақтандыру холдингтерінде, қорда күні, айы, жылы көрсетіледі. Қалған жағдайларда жылы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14978,126 +14673,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ** егер қаржы ұйымы Қазақстан Республикасының бейрезиденті болып табылса қаржы ұйымының тіркелген елі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** қаржы ұйымының дербес құрылымдық бөлімшесінің (департаменттің, басқарманың, филиалдың) басшысы (басшының орынбасары) қаржы, басқарушы және (немесе) атқарушы директорының лауазымына орналасқан жағдайда жетекшілік ететін бөлімшелер, осы ұйымда қаржылық қызметтер көрсетуге байланысты мәселелер көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="90"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Салықтар бойынша аудитті қоса алғанда, кандидаттың қаржы ұйымдарына аудит жүргізуге қатысуы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қаржы ұйымының атауы, аудит жүргізу мерзімі, сондай-ақ кандидаттың аудит жүргізілген қаржылық есепке орындаушы аудитор ретінде (бар болса) қол қойған күні көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="91"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қаржы ұйымының, банк немесе сақтандыру холдингінің басшысы ретінде, қаржы ұйымының, банк немесе сақтандыру холдингінің қызметінің мәселелері бойынша сот талқылауларында жауапкер ретінде тартылған-тартылмағандығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15162,70 +14857,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                   сот шешімі көрсетілсін (ол шығарылған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="92"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кандидат экономикалық қызмет саласында қылмыстарды, сыбайлас жемқорлық қылмыстарды жасағаны үшін тағайындау (сайлау), оны келісу үшін құжаттар тапсыру күніне дейін үш жыл ішінде жауаптылыққа тартылды ма (Қордың басшы қызметкері лауазымына кандидат толтырмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15290,70 +14985,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жауапкершілікке тартылу негіздерін көрсете отырып,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәртіптік жаза қолдану туралы актінің немесе сот шешімінің деректемелері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="93"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кандидатқа қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) немесе көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылуына негіз болған сот шешімі бар ма?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы ақпаратты тексергенімді және оның дәйекті және толық болып табылатынын растаймын, сондай-ақ басшы қызметкерлерге қойылатын талаптарға өзімнің сәйкес келетінімді және мінсіз іскерлік беделімнің болуын растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15926,68 +15621,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="94"/>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссияның сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бей-резидент-сақтандыру брокері филиалының, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкері лауазымына кандидатты қарауы бойынша  №__ хаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16803,63 +16498,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17181,35 +16898,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>