--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52aa630" w14:textId="52aa630">
+    <w:p w14:paraId="a1bece6" w14:textId="a1bece6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -925,6008 +924,342 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының банк қызметі мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді, олардың нормативтік мәнін және ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13939 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...56 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
-[...1149 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "31. "Бір қарыз алушы" терминін Нормативтердің </w:t>
-[...292 lines deleted...]
-    </w:p>
+      4. "Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19632 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z44" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қарыз алушылар бір-бірімен Банктер туралы </w:t>
-[...39 lines deleted...]
-    </w:p>
+      көрсетілген қаулымен бекітілген Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>34-тармақ</w:t>
+        <w:t>42-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...4201 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:bookmarkStart w:name="z46" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "42. Кредиттік тәуекелді басқару жүйесінің шеңберінде банк мынадай қағидаттар мен талаптарды басшылыққа алады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) директорлар кеңесі және банк тәуекелдерін басқару мәселелері жөніндегі комитет мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12548,12669 +6881,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">актілерінің тізбесіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="24"/>
-[...12473 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25314,19232 +7067,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">актілерінің тізбесіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="37"/>
-[...18958 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі - Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
-[...60 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -44643,2629 +7253,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">актілерінің тізбесіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="56"/>
-[...2057 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Азаматтарға арналған үкімет" мемлекеттік корпорациясының салымшылардың (алушылардың) мiндеттi зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша дерекқоры және (немесе) бірыңғай жинақтаушы зейнетақы қорының дерекқоры, және (немесе) орталық атқарушы органдардың және оларға тиесілі не қарасты заңды тұлғалардың дерекқоры, және (немесе) жалақы сомасы және жұмыс берушіден өзге кірістер түсетін банктік шот бойынша үзінді көшірме, және (немесе) зейнетақы төлемдерi, және (немесе) зейнетақы аннуитеті шарты бойынша сақтандыру төлемдерi, және (немесе) "Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру туралы" Қазақстан Республикасы </w:t>
-[...358 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -47369,1828 +7439,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">актілерінің тізбесіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="72"/>
-[...1619 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -49294,3090 +7625,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">актілерінің тізбесіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="73"/>
-[...2881 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -52385,55 +7731,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -52755,35 +8101,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>