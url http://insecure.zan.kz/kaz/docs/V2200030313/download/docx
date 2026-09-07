--- v0 (2025-11-14)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2533a15" w14:textId="2533a15">
+    <w:p w14:paraId="d9c6def" w14:textId="d9c6def">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне сақтандыру нарығында мемлекеттік қызметтер көрсету мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 20 қазандағы № 72 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 26 қазанда № 30313 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 20 қазандағы № 72 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 26 қазанда № 30313 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1156,5310 +1156,4340 @@
         </w:rPr>
         <w:t>
       Өтініш беруші өтінішхатты портал арқылы жіберген кезде "жеке кабинетте" нәтижені алу күні мен уақыты көрсетіле отырып мемлекеттік қызмет көрсетуге сұратудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мына мазмұндағы 6-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "6-1. Сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысы сақтандыру (қайта сақтандыру) ұйымын сақтандыру (қайта сақтандыру) қызметін жүзеге асырмайтын заңды тұлғаға ерікті түрде қайта ұйымдастыру туралы өзі бұрын қабылдаған шешімнің күшін жою туралы шешім қабылдаған кезде, сақтандыру (қайта сақтандыру) ұйымы акционерлердің жалпы жиналысының хаттамасына қол қойылған күннен бастап күнтізбелік 5 (бес) күн ішінде Заңның 37-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бизнес-жоспарды уәкілетті органға ұсынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "6-1. Сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысы сақтандыру (қайта сақтандыру) ұйымын сақтандыру (қайта сақтандыру) қызметін жүзеге асырмайтын заңды тұлғаға ерікті түрде қайта ұйымдастыру туралы өзі бұрын қабылдаған шешімнің күшін жою туралы шешім қабылдаған кезде, сақтандыру (қайта сақтандыру) ұйымы акционерлердің жалпы жиналысының хаттамасына қол қойылған күннен бастап күнтізбелік 5 (бес) күн ішінде Заңның 37-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бизнес-жоспарды уәкілетті органға ұсынады.";</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "8. Уәкілетті органның хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтінішхат түскен күні оны қабылдауды, тіркеуді және уәкілетті органның мемлекеттік қызметті көрсету үшін жауапты бөлімшесіне (бұдан әрі – жауапты бөлімше) орындау үшін жіберуді жүзеге асырады. Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері өтінішхат тіркелген күннен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау фактісі және (немесе) мерзімі өткені анықталған жағдайда, жауапты бөлімшенің қызметкері көрсетілген мерзімде өтінішхатты одан әрі қараудан дәлелді бас тартуды дайындайды және өтініш берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда, жауапты бөлімшенің қызметкері мемлекеттік қызмет көрсету мерзімі ішінде құжаттарды Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру холдингінің өз еркiмен қайта ұйымдастырылуына рұқсат беру" Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың 8-тармағының талаптарына сәйкес келуі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган өтініш берушіге мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарланған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру (беруден бас тарту туралы) туралы қаулының жобасын (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі) дайындайды және уәкілетті орган Басқармасының қарауына шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган сақтандыру (қайта сақтандыру) ұйымын және сақтандыру холдингін өз еркiмен қайта ұйымдастырылуына рұқсат беру (беруден бас тарту) туралы шешім қабылдағаннан кейін 4 (төрт) жұмыс күні ішінде жауапты бөлімшенің қызметкері мемлекеттік қызмет көрсету нәтижесін өтініш берушіге "жеке кабинетке" уәкілетті органның уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сақтандыру нарығында мемлекеттік қызметтер көрсету мәселелері бойынша өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесіне (бұдан әрі – Тізбе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "8. Уәкілетті органның хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтінішхат түскен күні оны қабылдауды, тіркеуді және уәкілетті органның мемлекеттік қызметті көрсету үшін жауапты бөлімшесіне (бұдан әрі – жауапты бөлімше) орындау үшін жіберуді жүзеге асырады. Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының Еңбек </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      3. "Сақтандыру (қайта сақтандыру) ұйымдарының өз еркiмен таратылуына, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру не аталған рұқсатты беруден бас тарту қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 44 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20254 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жауапты бөлімшенің қызметкері өтінішхат тіркелген күннен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымдарының өз еркiмен таратылуына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру не аталған рұқсатты беруден бас тарту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұсынылған құжаттардың толық болмау фактісі және (немесе) мерзімі өткені анықталған жағдайда, жауапты бөлімшенің қызметкері көрсетілген мерзімде өтінішхатты одан әрі қараудан дәлелді бас тартуды дайындайды және өтініш берушіге жібереді.</w:t>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...343 lines deleted...]
-        </w:rPr>
         <w:t>
       "1-1. Қағидаға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.";</w:t>
-      </w:r>
-[...544 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тараудың</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> атауы мынадай редакцияда жазылсын: </w:t>
+        <w:t>2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "4-тарау. Еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға рұқсатты кері қайтарып алу, күшін жою тәртібі";</w:t>
+        <w:t xml:space="preserve">
+      "2. Сақтандыру (қайта сақтандыру) ұйымы (бұдан әрі – көрсетілетін қызметті алушы) сақтандыру (қайта сақтандыру) ұйымының өзі жасаған сақтандыру (қайта сақтандыру) шарттары бойынша міндеттемелерден тұратын сақтандыру портфелін берілетін сақтандыру сыныптары бойынша лицензиясы бар және сақтандыру төлемдеріне кепілдік беру жүйесінің қатысушылары болып табылатын басқа сақтандыру (қайта сақтандыру) ұйымына және (немесе) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына берігеннен кейін рұқсат алу үшін уәкілетті органға өтініш жасайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандыру (қайта сақтандыру) ұйымы уәкілетті органға Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1- қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат беру туралы өтінішхатты (бұдан әрі - өтінішхат) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Сақтандыру (қайта сақтандыру) ұйымдарының өз еркiмен таратылуына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру" Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) көрсетілген құжаттарды қоса берумен www.egov.kz "электрондық үкіметтің" веб-порталы арқылы электрондық түрде ұсынады. ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 2-1 және 2-2-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2-1. Сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысы сақтандыру (қайта сақтандыру) ұйымын ерікті тарату туралы өзі бұрын қабылдаған шешімнің күшін жою туралы шешім қабылдаған кезде сақтандыру (қайта сақтандыру) ұйымы сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысы хаттама жасаған және оған қол қойған күннен бастап күнтізбелік 3 (үш) күн ішінде уәкілетті органға осы Cақтандыру қызметі туралы заңның 37-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және 3-тармағына сәйкес бизнес-жоспар ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-2. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтату туралы өзі бұрын қабылдаған шешімнің күшін жою туралы шешім қабылдаған кезде Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы сақтандыру (қайта сақтандыру) ұйымының хаттамасы жасалған және оған қол қойылған күннен бастап күнтізбелік 3 (үш) күн ішінде уәкілетті органға Cақтандыру қызметі туралы заңның 37-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және 3-тармағына сәйкес бизнес-жоспар ұсынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "14. Сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға рұқсат қайтарып алынған күннен бастап 6 (алты) ай ішінде оларға тиесілі ұйымның акцияларын (жарғылық капиталға қатысу үлесімен) иеліктен шығарады және иеліктен шығарған күннен бастап 5 (бес) жұмыс күні ішінде растаушы құжаттарды уәкілетті органға ұсынады.</w:t>
+      "3. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы (бұдан әрі – көрсетілетін қызметті алушы) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының өзі жасаған сақтандыру (қайта сақтандыру) шарттары бойынша міндеттемелерінен тұратын сақтандыру портфелін берілетін сақтандыру сыныптары бойынша лицензиясы бар және сақтандыру төлемдеріне кепілдік беру жүйесінің қатысушылары болып табылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымына және (немесе) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына бергеннен кейін рұқсат алу үшін уәкілетті органға өтініш жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Уәкілетті орган Заңның 32-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша еншілес ұйым құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға бұрын берілген рұқсаттың күшін жояды.</w:t>
+      Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру туралы өтінішхатты (бұдан әрі – өтінішхат) Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттарды қоса берумен портал арқылы электрондық түрде ұсынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті органнан бұрын берілген рұқсаттың күшін жою туралы хабарламаны алған күннен кейінгі күннен бастап бұрын берілген рұқсаттың күші жойылған болып саналады.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі Заңның 32-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көзделген негіздердің бірі туындаған күннен бастап 5 (бес) күн ішінде уәкілетті органға еншілес ұйым құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға уәкілетті орган бұрын берген рұқсаттың күшін жою туралы өтінішхатпен жүгінеді.";</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      "5. Мемлекеттік қызметті көрсету үшін қажетті құжаттардың тізбесі, мемлекеттік қызметті көрсетуден бас тарту негіздемелері, процестің сипаты, көрсету нысаны, мазмұны және нәтижесі қамтылатын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар, сондай-ақ мемлекеттік қызметті көрсетудің ерекшеліктері және мемлекеттік қызметті көрсету мерзімі ескерілген өзге мәліметтер Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шет мемлекеттердің қаржылық қадағалау органы, құзыретті органдары немесе лауазымды тұлғалары берген құжаттар Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес заңдастырылуға немесе апостильдендірілуге тиіс </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      Шет тілінде ұсынылған құжаттар қазақ және орыс тілдеріне аударылады және уәкілетті органға "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>80-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нотариалды куәландырылып ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...98 lines deleted...]
-        </w:rPr>
         <w:t>
-      "1-1. Қағидаға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.";</w:t>
+      6. Мемлекеттік қызметті көрсету бойынша рәсімнің (іс-қимылдың) басталуы үшін негіз уәкілетті органның өтініш берушіден Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттарды портал арқылы алуы болып табылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "2. Сақтандыру (қайта сақтандыру) ұйымы (бұдан әрі – көрсетілетін қызметті алушы) сақтандыру (қайта сақтандыру) ұйымының өзі жасаған сақтандыру (қайта сақтандыру) шарттары бойынша міндеттемелерден тұратын сақтандыру портфелін берілетін сақтандыру сыныптары бойынша лицензиясы бар және сақтандыру төлемдеріне кепілдік беру жүйесінің қатысушылары болып табылатын басқа сақтандыру (қайта сақтандыру) ұйымына және (немесе) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына берігеннен кейін рұқсат алу үшін уәкілетті органға өтініш жасайды. </w:t>
+        <w:t>
+      "8. Жауапты бөлімшенің қызметкері өтінішхат тіркелген күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының талаптарына сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Сақтандыру (қайта сақтандыру) ұйымдарының өз еркiмен таратылуына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру" Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) көрсетілген құжаттарды қоса берумен www.egov.kz "электрондық үкіметтің" веб-порталы арқылы электрондық түрде ұсынады. ";</w:t>
+        <w:t>
+       Көрсетілетін қызметті алушы ұсынған құжаттардың толық болмау фактісі не қолданыс мерзімі өтіп кеткен құжаттарды ұсыну анықталған кезде жауапты бөлімшенің қызметкері осы тармақтың бірінші бөлігінде көрсетілген мерзімде өтінішхатты одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушыға портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 2-1 және 2-2-тармақтармен толықтырылсын:</w:t>
+      9. Рұқсат алу үшін ұсынылған құжаттарға ескертулер болған кезде уәкілетті орган көрсетілетін қызметті алушыға Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің талаптарына сәйкес ескертулерді жою және пысықталған (түзетілген) құжаттарды ұсыну үшін ескертулері бар хат жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына және 3-тармағына сәйкес бизнес-жоспар ұсынады.</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушы ескертулерді жояды және Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің талаптарына сәйкес пысықталған (түзетілген) құжаттарды портал арқылы ұсынады. Бұл ретте уәкілетті органның мемлекеттік қызмет көрсету мерзімі көрсетілетін қызметті алушының ескертулерді жою мерзіміне үзілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы уәкілетті органның ұсынылған құжаттар бойынша ескертулерін жоймаған жағдайда, уәкілетті орган рұқсат беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      2-2. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтату туралы өзі бұрын қабылдаған шешімнің күшін жою туралы шешім қабылдаған кезде Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы сақтандыру (қайта сақтандыру) ұйымының хаттамасы жасалған және оған қол қойылған күннен бастап күнтізбелік 3 (үш) күн ішінде уәкілетті органға Cақтандыру қызметі туралы заңның 37-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына және 3-тармағына сәйкес бизнес-жоспар ұсынады.";</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларын, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22217 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларын, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтару қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы (бұдан әрі – көрсетілетін қызметті алушы) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының өзі жасаған сақтандыру (қайта сақтандыру) шарттары бойынша міндеттемелерінен тұратын сақтандыру портфелін берілетін сақтандыру сыныптары бойынша лицензиясы бар және сақтандыру төлемдеріне кепілдік беру жүйесінің қатысушылары болып табылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымына және (немесе) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына бергеннен кейін рұқсат алу үшін уәкілетті органға өтініш жасайды.</w:t>
+      "1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы Қағидаларға </w:t>
+      1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидалары және шарттары, сондай-ақ құжаттардың мазмұнына қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру туралы өтінішхатты (бұдан әрі – өтінішхат) Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттарды қоса берумен портал арқылы электрондық түрде ұсынады.";</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидалары, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидалары, сондай-ақ құжаттардың мазмұнына қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы қаулыға 3-1-қосымшаға сәйкес Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтару қағидалары бектілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда 3-1- қосымшамен толықтырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидалары және шарттарында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы 1-1- тармақпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Қағидаға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Мемлекеттік қызметті көрсету бойынша рәсімнің (іс-қимылдың) басталуына негіз уәкілетті органның Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Сақтандыру (қайта сақтандыру) ұйымын, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын құруға рұқсат беру" Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі - Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) көзделген құжаттарды портал арқылы алуы болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Хат-хабарды қабылдауға және тіркеуге уәкілетті көрсетілетін қызметті берушінің қызметкері өтініш келіп түскен күні оны мемлекеттік қызмет көрсетуге жауапты бөлімшеге (бұдан әрі – жауапты бөлімше) жіберуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері ұсынылған құжаттардың Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының талаптарына сәйкес келу толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау және (немесе) қолданыс мерзімі өткен құжаттарды ұсыну фактісі анықталған жағдайда, көрсетілетін қызметті беруші құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде өтінішті қабылдаудан бас тартады. Уәкілетті орган тиісті мемлекеттік ақпараттық жүйелерден мемлекеттік қызметтерді немесе цифрлық құжаттар сервисін көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден мынадай құжаттарда көрсетілген:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының резидент-жеке тұлғаның жеке басын куәландыратын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының резидент- жеке тұлғасында алынбаған немесе өтелмеген соттылығының болмауын растайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Қазақстан Республикасының резидент- заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушыдан мемлекеттік қызмет көрсету үшін талап етілетін құжаттар мен мәліметтер тізбесі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көзделген.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Мемлекеттік қызметті көрсету үшін қажетті құжаттардың тізбесі, мемлекеттік қызметті көрсетуден бас тарту негіздемелері, процестің сипаты, көрсету нысаны, мазмұны және нәтижесі қамтылатын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар, сондай-ақ мемлекеттік қызметті көрсетудің ерекшеліктері және мемлекеттік қызметті көрсету мерзімі ескерілген өзге мәліметтер Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген.</w:t>
-[...18 lines deleted...]
-      Шет мемлекеттердің қаржылық қадағалау органы, құзыретті органдары немесе лауазымды тұлғалары берген құжаттар Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес заңдастырылуға немесе апостильдендірілуге тиіс </w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шет тілінде ұсынылған құжаттар қазақ және орыс тілдеріне аударылады және уәкілетті органға "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нотариалды куәландырылып ұсынылады.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасының бейрезидент- сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      6. Мемлекеттік қызметті көрсету бойынша рәсімнің (іс-қимылдың) басталуы үшін негіз уәкілетті органның өтініш берушіден Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттарды портал арқылы алуы болып табылады.";</w:t>
+      "1-1. Қағидаға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>8-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkStart w:name="z75" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "8. Жауапты бөлімшенің қызметкері өтінішхат тіркелген күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының талаптарына сәйкестігін тексереді.</w:t>
+        <w:t xml:space="preserve">
+      "8. Ұсынылған құжаттардың толық болу фактісі анықталған кезде уәкілетті орган 43 (қырық үш) жұмыс күні ішінде оларды Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-1-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Көрсетілетін қызметті алушы ұсынған құжаттардың толық болмау фактісі не қолданыс мерзімі өтіп кеткен құжаттарды ұсыну анықталған кезде жауапты бөлімшенің қызметкері осы тармақтың бірінші бөлігінде көрсетілген мерзімде өтінішхатты одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушыға портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
-[...37 lines deleted...]
-      Көрсетілетін қызметті алушы ескертулерді жояды және Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің талаптарына сәйкес пысықталған (түзетілген) құжаттарды портал арқылы ұсынады. Бұл ретте уәкілетті органның мемлекеттік қызмет көрсету мерзімі көрсетілетін қызметті алушының ескертулерді жою мерзіміне үзілмейді.</w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде, уәкілетті орган көрсетілетін қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы уәкілетті органның ұсынылған құжаттар бойынша ескертулерін жоймаған жағдайда, уәкілетті орган рұқсат беруден бас тартады.</w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру (беруден бас тарту туралы) туралы қаулының жобасын (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі) дайындайды және уәкілетті орган Басқармасының қарауына шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері уәкілетті орган Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға, Қазақстан Республикасының бейрезиденті-сақтандыру брокерінің филиалын ашуға рұқсат беру (беруден бас тарту) туралы шешім қабылдағаннан кейін 5 (бес) жұмыс күні ішінде өтініш берушіге және "Азаматтарға арналған үкімет" мемлекеттік корпорациясына көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында не қағаз тасымалдағышта (Қазақстан Республикасының бейрезидент-сақтандыру брокері қағаз тасымалдағышта өтініш берген кезде) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру туралы хабарлама, немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымша</w:t>
+        <w:t>2-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымшаға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkStart w:name="z78" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларын, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтару қағидаларын бекіту туралы";</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Мыналар:</w:t>
-[...250 lines deleted...]
-        <w:t>
       "1-1. Қағидаға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.";</w:t>
-      </w:r>
-[...282 lines deleted...]
-      5. Көрсетілетін қызметті алушыдан мемлекеттік қызмет көрсету үшін талап етілетін құжаттар мен мәліметтер тізбесі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көзделген.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Тізбеге </w:t>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері сақтандыру брокерінің қызметін, сақтандырудың қосымша сыныптары бойынша сақтандыру (қайта сақтандыру) қызметін, брокерлік қызметтің қосымша түрін жүзеге асыру құқығына лицензия беру туралы өтініш келіп түскен күні оны мемлекеттік қызмет көрсетуге жауапты бөлімшеге (бұдан әрі - жауапты бөлімше) жіберуді жүзеге асырады. Жауапты бөлімшенің қызметкері ұсынылған құжаттардың Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+        <w:t xml:space="preserve"> сәйкес "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының, 6-қосымшаға сәйкес "өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын талаптар тізбесінің 8-тармағының, 7-қосымшаға сәйкес "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының, 8-қосымшаға сәйкес "Қайта сақтандыру жөніндегі қызметке немесе исламдық қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының, 9-қосымшаға сәйкес "Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының талаптарына сәйкес келуінің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау фактісі және (немесе) қолдану мерзімі өткен құжаттар анықталған жағдайда көрсетілетін қызметті беруші құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттардың толықтығы фактісі анықталған жағдайда жауапты бөлімше 25 (жиырма бес) жұмыс күні ішінде құжаттардың Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қағидалардың 11, 12 және 13-тармақтарының талаптарына сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер анықталған жағдайда, уәкілетті орган қызмет алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша өз пікірін білдіруі үшін тыңдаудың өту уақыты мен орны (әдісі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кем дегенде 3 (үш) күн бұрын жіберіледі. Тыңдау хабарлама жіберген күннен бастап 2 (екі) жұмыс күнінен кешіктірмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау нәтижелері бойынша, жауапты тұлға тыңдаудан кейін бұйрық және лицензия жобаларын немесе лицензия беруден бас тартуды дайындайды, көрсетілетін қызмет берушінің уәкілетті органында мемлекеттік қызмет көрсету нәтижесіне (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі) қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері "жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына, "өмірді сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына, міндетті сақтандыру түрлері бойынша сақтандыру қызметін немесе исламдық сақтандыру қызметін жүзеге асыру құқығына, қайта сақтандыру немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына, сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру (беруден бас тарту) туралы уәкілетті орган шешім қабылдағаннан кейін 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін уәкілетті органның уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымша</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Тізбеге </w:t>
+        <w:t>11-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Мемлекеттік қызметтер көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі Мемлекеттік көрсетілетін қызметтерге қойылатын негізгі талаптар тізбесінде көзделген:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) "Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) "Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+        <w:t xml:space="preserve"> сәйкес "өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) "Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қайта сақтандыру қызметіне немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына лицензия беру";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-қосымша</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:bookmarkStart w:name="z86" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      "12. Сақтандыру сыныбы бойынша бизнес-жоспарға сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға жарамды лицензиясы бар актуарий қол қояды және оны сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының тиісті басқару органы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z72" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>
-      "1-1. Қағидаға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жібереді.";</w:t>
-[...18 lines deleted...]
-</w:t>
+      Бизнес-жоспар сақтандырудың қосымша сыныбын (сыныптарын) (жалпы сақтандыру ұйымының қызметі бойынша) ескере отырып:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда:</w:t>
+      1) "жалпы сақтандыру" саласының сақтандыру (қайта сақтандыру) ұйымдары үшін таяудағы үш жылға және "өмірді сақтандыру" саласының сақтандыру (қайта сақтандыру) ұйымдары үшін бес жылға – егер сақтандырудың қосымша (қосымша) сыныбы (сыныптары) бойынша сақтандыру қызметін жүзеге асыру құқығына лицензия алу үшін жүгінген күні, бұрын Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылған бизнес-жоспар жасалған мерзім өткенге дейін екі жылдан аз уақыт қалған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "8. Ұсынылған құжаттардың толық болу фактісі анықталған кезде уәкілетті орган 43 (қырық үш) жұмыс күні ішінде оларды Заңның </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      2) Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылған бизнес-жоспар жасалған мерзімнің соңына дейінгі кезеңге – егер сақтандыру ұйымы сақтандырудың қосымша сыныбы (сыныптары) бойынша сақтандыру қызметін жүзеге асыру құқығына лицензия алу үшін өтініш жасаған жағдайда, ол жасалған мерзім аяқталғанға дейін екі жылдан кешіктірмей Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылған бизнес-жоспар жасалады және әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бизнес-жоспарда талап етілетін ақпаратқа қосымша, бизнес-жоспарда мынадай ақпарат бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру сыныбы бойынша өтелетін тәуекелдердің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру портфелінің құрылымындағы сақтандыру сыныбы үлесінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру сыныбы бойынша қызметтер көрсету нарығы сегментінің (нарық көлемінің, әлеуетті сақтанушылардың, географиялық жерінің);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру сыныбы шеңберінде сақтандыру өнімдерін өткізу тәсілдерінің негізгі сипаттамалары (әрбір сақтандырудың қосымша сыныбы бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті органның нормативтік-құқықтық актілерінде белгіленген, талаптарға сәйкес келетін, экономикалық негіздемемен сақтандыру тарифтерін есептеу (әрбір сақтандырудың қосымша сыныбы бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кірістер, шығыстар туралы болжам (жалпы сақтандыру ұйымы қызметі бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтандыру резервтері туралы болжам (жалпы сақтандыру және сақтандыру портфелінің қосымша сыныбы бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шығындылық болжамы, ең нашар және ең жақсы жағдайдағы тәуекелдерді бағалау, пруденциялық нормативтердің сақталу болжамы (жалпы сақтандыру ұйымының қызметі бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қайта сақтандыру саясаты (қайта сақтандыру нысандары мен әдістері, қайта сақтандыру ұйымдарын бағалау өлшемшарттары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инвестициялық саясат (жалпы сақтандыру ұйымы қызметі бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық саясат жөніндегі ақпаратта мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инвестициялау мақсаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестиция түрлері бойынша әртараптандыруды және активтердің сапасын бағалауды қоса алғанда, инвестициялық портфельді және оның кірістілігін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) активтердің түріне, сондай-ақ сырттан қаражат тартуға қарай инвестициялық шектеулер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымның инвестициялық саясатқа жауапты адамдары туралы мәліметтер ашып көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандырудың бірнеше сыныптары бойынша сақтандыру қызметін жүзеге асыру құқығына лицензия алуға өтініш берген кезде сақтандыру сыныптары бөлінісінде бір бизнес-жоспар ұсынылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "16. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері лицензияны қайта ресімдеу туралы өтініш келіп түскен күні оны жауапты бөлімшеге жіберуді жүзеге асырады. Жауапты бөлімшенің қызметкері ұсынылған құжаттардың Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының, 6-қосымшаға сәйкес "өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын талаптар тізбесінің 8-тармағының, 7-қосымшаға сәйкес "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының, 8-қосымшаға сәйкес "Қайта сақтандыру жөніндегі қызметке немесе исламдық қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының, 9-қосымшаға сәйкес "Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының талаптарына сәйкес келуінің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде, уәкілетті орган көрсетілетін қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      Ұсынылған құжаттардың толық емес және (немесе) қолданылу мерзімі өтіп кеткен құжаттар фактісі анықталған жағдайда, қызмет көрсетуші құжаттарды алған кезден бастап 2 (екі) жұмыс күні ішінде өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттардың толықтығы фактісі анықталған кезде жауапты бөлімше 11 (он бір) жұмыс күні ішінде құжаттардың Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру (беруден бас тарту туралы) туралы қаулының жобасын (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі) дайындайды және уәкілетті орган Басқармасының қарауына шығарады.</w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жауапты бөлімшенің қызметкері уәкілетті орган Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға, Қазақстан Республикасының бейрезиденті-сақтандыру брокерінің филиалын ашуға рұқсат беру (беруден бас тарту) туралы шешім қабылдағаннан кейін 5 (бес) жұмыс күні ішінде өтініш берушіге және "Азаматтарға арналған үкімет" мемлекеттік корпорациясына көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында не қағаз тасымалдағышта (Қазақстан Республикасының бейрезидент-сақтандыру брокері қағаз тасымалдағышта өтініш берген кезде) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру туралы хабарлама, немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жібереді.</w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей.";</w:t>
-[...17 lines deleted...]
-</w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше бұйрық және лицензия жобаларын немесе лицензияны қайта ресімдеуден бас тартуды дайындайды, қызметті көрсетушінің уәкілетті тұлғасында мемлекеттік қызмет көрсету нәтижесіне қол қояды (бұдан әрі – мемлекеттік қызмет көрсету нәтижесі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...56 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      Жауапты бөлімшенің қызметкері "жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына, "өмірді сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына, міндетті сақтандыру түрлері бойынша сақтандыру қызметін немесе исламдық сақтандыру қызметін жүзеге асыру құқығына, қайта сақтандыру немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына, сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензияны қайта ресімдеу (қайта ресімдеуден бас тарту) туралы уәкілетті орган шешім қабылдағаннан кейін 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін уәкілетті органның уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+        <w:t>
+      Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:bookmarkStart w:name="z89" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      17. Хат-хабарды қабылдауға және тіркеуге уәкілетті қызмет көрсетушінің қызметкері сақтандыру (қайта сақтандыру) ұйымы, сақтандыру брокері бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны қайта ресімдеу туралы өтініш келіп түскен күні оны жауапты бөлімшеге жіберуді жүзеге асырады. Жауапты бөлімшенің қызметкері ұсынылған құжаттардың Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" 8-тармағының, 6-қосымшаға сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің, "Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" 8-тармағының, 7-қосымшаға сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жекелеген сыныптары болып табылатын міндетті сақтандырудың түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" 8-тармағының, 8-қосымшаға сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің "Қайта сақтандыру жөніндегі қызметке немесе исламдық қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия беру" 8-тармағының, 9-қосымшаға сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің "Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру" 8-тармағының талаптарына сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің келуінің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
-[...1382 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық емес және (немесе) қолданылу мерзімі өтіп кеткен құжаттар фактісі анықталған жағдайда, қызметті көрсетуші құжаттарды алған кезден бастап 2 (екі) жұмыс күні ішінде өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7266,68 +6296,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="59"/>
+    <w:bookmarkStart w:name="z97" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру холдингінің өз еркiмен қайта ұйымдастырылуына рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9062,50 +8092,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -9122,256 +8208,360 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымына және (немесе) </w:t>
+              <w:t xml:space="preserve">ұйымдарының өз еркiмен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сақтандыру холдингіне еншілес </w:t>
+              <w:t xml:space="preserve">таратылуына, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымды құруға немесе иеленуге, </w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдардың капиталына </w:t>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру (қайта </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қомақты қатысуға рұқсат беру, </w:t>
+              <w:t xml:space="preserve">сақтандыру) ұйымдары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">еншілес ұйымды құруға, сатып </w:t>
+              <w:t xml:space="preserve">филиалдарының қызметін ерікті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">алуға, ұйымдардың капиталына </w:t>
+              <w:t xml:space="preserve">түрде тоқтатуға рұқсат беру не </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қомақты қатысуға рұқсатты кері </w:t>
+              <w:t xml:space="preserve">аталған рұқсатты беруден бас </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қайтарып алу қағидаларына, </w:t>
+              <w:t>тарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сондай-ақ еншілес ұйымды </w:t>
-[...51 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосмыша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="60"/>
+    <w:bookmarkStart w:name="z103" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иеленуге, сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуға рұқсат беру" мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+        <w:t xml:space="preserve"> "Сақтандыру (қайта сақтандыру) ұйымдарының өз еркiмен таратылуына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру" мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9420,52 +8610,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иеленуге, сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуға рұқсат беру</w:t>
+              <w:t xml:space="preserve">
+Сақтандыру (қайта сақтандыру) ұйымдарының өз еркiмен таратылуына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9499,69 +8689,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еншілес ұйымды құруға немесе сатып алуға рұқсат алу үшін.</w:t>
-[...17 lines deleted...]
-Ұйымдардың капиталына қомақты қатысуға рұқсат алу үшін.</w:t>
+Көрсетілетін қызметті алушы сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат алу үшін жүгінген кезде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтатуға рұқсат алу үшін жүгінген кезде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9630,51 +8820,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі - уәкілетті орган).</w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9707,51 +8897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9761,51 +8951,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлер үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы.</w:t>
+"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9838,87 +9028,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде.</w:t>
+Порталға жүгінген және барлық қажетті құжаттар түскен күннен бастап 2 (екі) ай ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылған құжаттардың толық болмау фактісі белгіленген жағдайда уәкілетті орган өтінішхат тіркелген күннен бастап 2 (екі) жұмыс күні ішінде оны одан әрі қараудан дәлелді бас тарту береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9951,51 +9159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10005,51 +9213,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлер үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронды (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілген.</w:t>
+электрондық (толық автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10082,51 +9290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10136,69 +9344,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Еншілес ұйымды құруға немесе сатып алуға рұқсат алу үшін - сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің еншілес ұйымды құруына немесе иеленуіне рұқсат беру туралы хабарлама не уәкілетті орган басқармасының тиісті қаулысының көшірмесін қоса бере отырып, сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің еншілес ұйымды құруына немесе иеленуіне рұқсат беруден бас тарту туралы хабарлама;</w:t>
-[...17 lines deleted...]
-2) Ұйымдардың капиталына қомақты қатысуға рұқсат алу үшін - сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат беру туралы хабарлама не сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің еншілес ұйымды иеленуіне, сақтандыру (қайта сақтандыру) холдингінің қомақты қатысуына рұқсат беруден бас тарту туралы хабарлама;қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің уәкілетті орган басқармасының тиісті қаулысының көшірмесін қоса бере отырып, ұйымдардың капиталындағы қайта сақтандыру ұйымына және (немесе) сақтандыру холдингіне жібереді.</w:t>
+1) Көрсетілетін қызметті алушы сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат алу үшін жүгінген кезде - уәкілетті орган басқармасының тиісті қаулысының көшірмесін қоса бере отырып, сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат беру туралы хабарлама не сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат беруден бас тарту туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Көрсетілетін қызметті алушы Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтатуға рұқсат алу үшін жүгінген кезде - көрсетілетін қызметті алушы Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтатуға рұқсат алу үшін жүгінген кезде - Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтатуға рұқсат беру туралы хабарлама не уәкілетті орган басқармасының тиісті қаулысының көшірмесін қоса бере отырып, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтатуға рұқсат беруден бас тарту туралы хабарлама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны - электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10249,146 +9457,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Төлем екінші деңгейдегі банктер, Қазақстан Республикасының бейрзидент-банктерінің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшамен немесе қолма-қол ақшасыз нысанда, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-7.</w:t>
+              <w:t xml:space="preserve">
+7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10473,72 +9663,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> пен Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t>
+2) уәкілетті орган - Кодекс пен Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10571,777 +9741,249 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қызметті алушыдан талап етілетін құжаттар тізбесі және мәліметтер</w:t>
+Мемлекеттік қызмет көрсету үшін қызметті алушыдан талап етілетін құжаттар тізбесі мен мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...376 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-бақылаудың туындау негізін көрсете отырып, олардың негізінде иеленетін еншілес ұйымды бақылау көзделетін немесе бақылауды растайтын өзге де құжаттар. Егер құрылатын немесе иеленетін еншілес ұйым банк, сақтандыру (қайта сақтандыру) ұйымы, инвестициялық портфельді басқарушы болып табылса, не сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі осы ұйымдардың капиталында қомақты үлесті иеленсе, еншілес ұйымды құруға немесе иеленуге немесе ұйымның капиталына қомақты қатысуға өтінішпен бірге "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңының (бұдан әрі – Сақтандыру қызметі туралы заңы) </w:t>
-[...311 lines deleted...]
-Көрсетілетін қызметті беруші жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады</w:t>
+ Көрсетілетін қызметті алушы сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат алу үшін жүгінген кезде: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 1) Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішхатқа қол қоюға уәкілетті адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат беру туралы өтінішхат; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тарату себептерін міндетті түрде көрсете отырып, акционерлердің жалпы жиналысының сақтандыру (қайта сақтандыру) ұйымын ерікті түрде тарату туралы шешімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3) Мемлекеттік тіркеу тізілімінде № 19927 болып тіркелген "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру брокерінің есептілік тізбесін, нысандарын, ұсыну мерзімдерін және оны ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2019 жылғы 31 желтоқсандағы № 275 қаулысымен белгіленген нысандар бойынша міндеттемелердің көлемі бойынша "жалпы сақтандыру" және "өмірді сақтандыру" салалары бойынша сақтандыру резервтерін есептеу туралы есептер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сақтандыру (қайта сақтандыру) ұйымының өзі жасаған сақтандыру (қайта сақтандыру) шарттары бойынша міндеттемелерінен тұратын сақтандыру портфелін берілетін сақтандыру сыныптары бойынша лицензиясы бар және сақтандыру төлемдеріне кепілдік беру жүйесінің қатысушылары болып табылатын Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының басқа сақтандыру (қайта сақтандыру) ұйымына және (немесе) филиалына беру туралы шарттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Көрсетілетін қызметті алушы Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ерікті таратуға рұқсат алу үшін жүгінген кезде: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 1) Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтінішхатқа қол қоюға уәкілетті адамның ЭЦҚ-сын куәландыратын электрондық құжат нысанында Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ерікті таратуға рұқсат беру туралы өтінішхат; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тарату себептерін міндетті түрде көрсете отырып, акционерлердің жалпы жиналысының Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ерікті түрде тарату туралы шешімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Мемлекеттік тіркеу тізілімінде № 22322 болып тіркелген "Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары және Қазақстан Республикасы бейрезидент-сақтандыру брокерлерінің филиалдары есептілігінің тізбесін, нысандарын, мерзімдерін және оны ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2019 жылғы 2 наурыздағы № 24 қаулысымен белгіленген нысандар бойынша міндеттемелердің көлемі бойынша "жалпы сақтандыру" және "өмірді сақтандыру" салалары бойынша сақтандыру резервтерін есептеу туралы есептер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының өзі жасаған сақтандыру (қайта сақтандыру) шарттары бойынша міндеттемелерінен тұратын сақтандыру портфелін берілетін сақтандыру сыныптары бойынша лицензиясы бар және сақтандыру төлемдеріне кепілдік беру жүйесінің қатысушылары болып табылатын Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының басқа сақтандыру (қайта сақтандыру) ұйымына және (немесе) филиалына беру туралы шарттың электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11374,521 +10016,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) Сақтандыру қызметі туралы заңның </w:t>
-[...55 lines deleted...]
-3) көрсетілетін қызметті алушының еншілес ұйымының басшы қызметкерінің (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидаттың):</w:t>
+ 1) сақтандыру (қайта сақтандыру) ұйымын болжамды ерікті тарату немесе Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтату нәтижесінде сақтанушылардың және өзге де кредиторлардың заңды мүдделерінің бұзылуы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-мінсіз іскерлік беделі жоқ, оның болмау өлшемшарттары "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы заңының 20-бабының </w:t>
-[...185 lines deleted...]
-7) еншілес ұйымы орналасқан елінің заңнамасында көзделген жағдайларда еншілес ұйымның белгіленген пруденциялық нормативтерді, сондай-ақ сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің пруденциялық нормативтерді, оның ішінде шоғырландырылған негізде және уәкілетті органға рұқсат алуға өтініш берген күннің алдындағы соңғы үш ай ішінде және (немесе) өтінішті қарау кезеңінде сақталуы міндетті басқа да нормалар мен лимиттерді сақтамауы;</w:t>
+ 2) уәкілетті органның ұсынылған құжаттар бойынша ескертулерін ол белгілеген мерзімде жоймау; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) өтініш берілген күні және құжаттарды қарау кезеңінде сақтандыру (қайта сақтандыру) ұйымында және (немесе) сақтандыру холдингінде және (немесе) иелену болжанған еншілес ұйымда қолданыстағы қадағалап ден қою шараларының және (немесе) Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің </w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"> төртінші бөлігінде көзделген әкімшілік құқық бұзушылықтар үшін әкімшілік шаралардың болуы;</w:t>
+ 3) ұсынылған құжаттардың Қазақстан Республикасының заңнамасына сәйкес келмеуі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-9) сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі еншілес ұйымды - Қазақстан Республикасының резиденттері - сақтандыру (қайта сақтандыру) ұйымын, банкті, инвестициялық портфельді басқарушыны құрған немесе иемденген жағдайда, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, Қазақстан Республикасының банктер және банк қызметі және бағалы қағаздар нарығы туралы заңнамасында көзделген Қазақстан Республикасының резиденттері сақтандыру немесе банк холдингі, сақтандыру (қайта сақтандыру) ұйымының, банктің, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін алуға келісім беруге қатысты талаптарды сақтамауы </w:t>
+ 4) сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының міндеттемелер бойынша есеп айырысу үшін қаражатының жеткіліксіздігі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сақтандыру (қайта сақтандыру) шарттараы бойынша міндетиемелердің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-10) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+6) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы </w:t>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11921,159 +10239,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, қызмет көрсету ерекшеліктерін ескере отырып өзге талаптар</w:t>
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орнының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары уәкілетті органның ресми интернет-ресурсында орналастырылған.</w:t>
-[...71 lines deleted...]
-Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу шеңберінде көзделген сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің еншілес ұйымды құруына немесе иемденуіне, сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат беруді көрсетілетін қызметті беруші бір өтініш негізінде бірнеше мемлекеттік қызметтердің жиынтығын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырады</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және порталда орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы: 8-800-080-7777 немесе 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйе істен шыққан жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинет", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12203,51 +10485,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12268,204 +10550,2534 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдарының өз еркiмен </w:t>
+              <w:t>Қаржы нарығын реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">таратылуына, </w:t>
+              <w:t xml:space="preserve">дамыту агенттігі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейрезидент-сақтандыру (қайта </w:t>
+              <w:t>2021 жылғы 12 ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сақтандыру) ұйымдары </w:t>
+              <w:t>№ 24 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">филиалдарының қызметін ерікті </w:t>
-[...51 lines deleted...]
-              <w:t>3-қосмыша</w:t>
+              <w:t>3-1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="61"/>
+    <w:bookmarkStart w:name="z106" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сақтандыру (қайта сақтандыру) ұйымдарының өз еркiмен таратылуына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру" мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтарып алу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z107" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z108" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтарып алу қағидалары (бұдан әрі - Қағидалар) "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 37-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтарып алу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың ережелері Заңда көзделген ерекшеліктерді ескере отырып, Қазақстан Республикасының аумағында ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдарына қатысты қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтарып алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z110" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сақтандыру (қайта сақтандыру) ұйымы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-1-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен сақтандыру портфелі берілгеннен соң, сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылғаннан кейін лицензияны ерікті түрде қайтару туралы өтінішпен (бұдан әрі – өтініш) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z111" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өтінішке қоса мына құжаттар ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z112" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру (қайта сақтандыру) ұйымы уәкілетті органының сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығын беретін лицензияны ерікті түрде қайтару туралы шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z113" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) сақтандыру портфелінің берілгенін растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z114" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш жіберілген күннің алдындағы күні жасалған бухгалтерлік баланс және оған түсіндірме жазба. Бухгалтерлік балансқа түсіндірме жазбада кредиторлық берешек сомасы және олардың туындау негіздері көрсетілген ақпарат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z115" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қоса берілген құжаттармен бірге өтінішті уәкілетті орган құжаттардың толық топтамасы келіп түскен күннен бастап 30 (отыз) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z116" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Өтініш жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері келіп түскен жағдайда, құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z117" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өтінішпен бірге ұсынылған құжаттарға қатысты ескертулер болатын болса, уәкілетті орган оларды жою және пысықталған (түзетілген) құжаттарды ұсыну үшін ескертулері бар хат жібереді. Өтініш беруші ескертулерді жояды және пысықталған (түзетілген) құжаттарды ұсынады. Бұл ретте уәкілетті органның өтінішті қарау мерзімі сақтандыру (қайта сақтандыру) ұйымының ескертулерді жою мерзіміне қарай уақытша тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z118" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті органның лицензияның қолданылуын тоқтату мүмкіндігі туралы хатын алған күннен бастап 10 (он) жұмыс күнінен кешіктірмей сақтандыру (қайта сақтандыру) ұйымы лицензияның қағаз тасымалдағышта берілген түпнұсқасын уәкілетті органға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z119" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уәкілетті органның лицензияның қолданылуын тоқтату мүмкіндігі туралы хатын алған күннен бастап 30 (отыз) жұмыс күнінен кешіктірмей сақтандыру (қайта сақтандыру) ұйымы уәкілетті органға кез келген тілдегі атауынан "сақтандыру", "қайта сақтандыру", "сақтандыру ұйымы", "қайта сақтандыру ұйымы" деген сөздерді немесе оның өз атынан сақтандыру не қайта сақтандыру операцияларын жүргізетінін білдіретін, олардан туындайтын сөздерді алып тастау бөлігінде сақтандыру (қайта сақтандыру) ұйымын мемлекеттік қайта тіркеу туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z120" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мына жағдайларда уәкілетті орган лицензияның қолданысын тоқтатудан бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z121" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құжаттардың толық топтамасының ұсынылмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z122" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті орган белгілеген мерзімде ұсынылған құжаттар бойынша ескертулердің жойылмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z123" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтандыру (қайта сақтандыру) қызметін жүзеге асыру бойынша қолданыстағы шарттар мен міндеттемелердің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымын құруға рұқсат беру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына және шарттарына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z126" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алуға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (уәкілетті органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса), заңды тұлғаның атауы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға, жеке тұлға өкілінің тегі, аты, әкесінің аты (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (өтініш берушінің құрылтайшылар атынан осы өтінішті беруге өкілеттіктерін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      растайтын нотариалды түрде немесе өзге де жолмен куәландырылған құжат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (өтініш берушінің жұмыс орны және оның атқаратын лауазымы, тұратын жері, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші-заңды тұлғаның уәкілетті органының "___" ____________ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № __ хаттамасына (шешіміне) сәйкес: __</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке-дара шешім қабылдайтын жеке тұлға үшін талап етілмейді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       1) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (құрылатын сақтандыру (қайта сақтандыру) ұйымының толық атауы мен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері) ашуға рұқсат беруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Келесі тармақ сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      холдингінің ірі қатысушысы мәртебесін алуға ниет білдірген жағдайда толтырылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса), заңды тұлғаның атауы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатысушысы мәртебесін алуға келісім беруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажетін таңдау керек)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Келесі тармақ еншілес ұйымды құруға немесе капиталға қомақты қатысуға рұқсат алуға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ниет білдірген жағдайда толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса), заңды тұлғаның атауы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еншілес ұйымды құруға немесе капиталға қомақты қатысуға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажетін таңдау керек) рұқсат беруді сұрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ашылатын сақтандыру (қайта сақтандыру ұйымының атауы (қажет болатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Акциялар сатып алу үшін қолданылатын көздер мен қаражаттың сипаттамасын қоса </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      алғанда, сақтандыру (қайта сақтандыру) ұйымының акциялар сатып алу талаптары мен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәртібі туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мекенжайы (орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке сәйкестендіру нөмірі (бизнес - сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық поштасы _________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) телефоны ____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтініш беруші заңды тұлғаның өкілінің тегі, аты, әкесінің аты (ол бар болса) және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет бағыты: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сақтандыру саласын, сыныптарын және түрлерін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылтайшы (құрылтайшылар) өтінішке қоса берілетін құжаттар мен мәліметтердің дұрыстығын, сондай-ақ осы өтінішті қарауға байланысты сұралатын ақпаратты уәкілетті органға уақтылы ұсынылғанын растайды (растайды). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтайшы (құрылтайшылар) дербес деректерді жинауға және өңдеуге және ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді (ұсынады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің (өтініш беруші – заңды тұлға өкілінің) электрондық цифрлық қолтаңбасы (өтініш берушінің (өтініш беруші – заңды тұлға өкілінің) электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымын құруға рұқсат беру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына және шарттарына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z129" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі " Құруға рұқсат сақтандыру (қайта сақтандыру) ұйымының" кіші түрі бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12514,52 +13126,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Сақтандыру (қайта сақтандыру) ұйымдарының өз еркiмен таратылуына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін ерікті түрде тоқтатуға рұқсат беру </w:t>
+              <w:t>
+Сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12593,69 +13205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат алу үшін жүгінген кезде.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушы Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтатуға рұқсат алу үшін жүгінген кезде.</w:t>
+Құруға рұқсат сақтандыру (қайта сақтандыру) ұйымының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12801,105 +13395,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер үшін:</w:t>
-[...17 lines deleted...]
-"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+ "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12932,105 +13508,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға жүгінген және барлық қажетті құжаттар түскен күннен бастап 2 (екі) ай ішінде.</w:t>
-[...17 lines deleted...]
-Ұсынылған құжаттардың толық болмау фактісі белгіленген жағдайда уәкілетті орган өтінішхат тіркелген күннен бастап 2 (екі) жұмыс күні ішінде оны одан әрі қараудан дәлелді бас тарту береді.</w:t>
+Порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13063,105 +13621,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер үшін:</w:t>
-[...17 lines deleted...]
-электрондық (толық автоматтандырылған).</w:t>
+Электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13194,141 +13734,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші түрлері бойынша:</w:t>
-[...53 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны - электрондық.</w:t>
+Қағидаларға 3-қосымшаға сәйкес нысан бойынша рұқсатты қоса беру арқылы сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру туралы хабарлама немесе уәкілетті орган Басқармасының тиісті қаулысын қоса беру арқылы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13361,128 +13865,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Тегін</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет тегін көрсетіледі. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7. </w:t>
+ 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13645,249 +14149,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қызметті алушыдан талап етілетін құжаттар тізбесі мен мәліметтер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжат мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат түрінде сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алуға өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сақтандыру (қайта сақтандыру) ұйымын құру туралы шешімдер қабылдау туралы куәландыратын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
- Көрсетілетін қызметті алушы сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат алу үшін жүгінген кезде: </w:t>
+3) сақтандыру (қайта сақтандыру) ұйымын құру үшін пайдаланылатын ақша көздері мен сомаларының сипаттамасын қоса алғанда, Қағидаларға 4-қосымшаға сәйкес құрылтайшы жеке тұлғалар туралы мәліметтердің электрондық көшірмелері (осындай құрылтайшылар болған кезде). Сақтандыру (қайта сақтандыру) ұйымының акцияларын сатып алу үшін пайдаланылатын көздер "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 26-бабының 6-тармағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тармақшасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> екінші бөлігінде көрсетілген қаражат болып табылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) соңғы аяқталған екі қаржы жылындағы аудиторлық ұйым куәландырған қаржылық есептілігін, құжаттарды ұсыну алдындағы соңғы тоқсанның соңындағы бухгалтерлік балансты және пайда мен зиян туралы есепті қоса алғанда, Қағидаларға 5-қосымшаға сәйкес құрылтайшы заңды тұлғалар туралы мәліметтердің электрондық көшірмелері (осындай құрылтайшылар болған кезде).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы аяқталған екі қаржы жылындағы қаржылық есептілік осы есептілік депозитарийдің интернет-ресурсында орналастырылған жағдайда ұсынылмайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қағидаларға 6-қосымшаға сәйкес әзірленген бизнес жоспардың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өтініш беруші резиденті болып табылатын мемлекеттің елінің сақтандыруды қадағалау органының өтініш берушіге Қазақстан Республикасының резиденті-сақтандыру (қайта сақтандыру) ұйымының акцияларын сатып алуға рұқсат берілгенін растайтын құжаттың электрондық көшірмесі не осындай рұқсаттың қажет емес екені туралы өтініш (Қазақстан Республикасының бейрезидент-құрылтайшылары үшін).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 1) Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішхатқа қол қоюға уәкілетті адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында сақтандыру (қайта сақтандыру) ұйымын ерікті таратуға рұқсат беру туралы өтінішхат; </w:t>
-[...143 lines deleted...]
-4) Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының өзі жасаған сақтандыру (қайта сақтандыру) шарттары бойынша міндеттемелерінен тұратын сақтандыру портфелін берілетін сақтандыру сыныптары бойынша лицензиясы бар және сақтандыру төлемдеріне кепілдік беру жүйесінің қатысушылары болып табылатын Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының басқа сақтандыру (қайта сақтандыру) ұйымына және (немесе) филиалына беру туралы шарттың электрондық көшірмесі.</w:t>
+7) өтініш берушіге сақтандыру (қайта сақтандыру) ұйымының немесе сақтандыру холдингінің ірі қатысушысы мәртебесін, еншілес ұйымды құруға немесе сақтандыру (қайта сақтандыру) ұйымының капиталына қомақты қатысуды иеленуге рұқсат алу қажет болған жағдайда, Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32-баптарында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген құжаттар мен мәліметтер;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13955,142 +14501,256 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беруден бас тарту үшін негіздер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
- 1) сақтандыру (қайта сақтандыру) ұйымын болжамды ерікті тарату немесе Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтату нәтижесінде сақтанушылардың және өзге де кредиторлардың заңды мүдделерінің бұзылуы; </w:t>
+1) ұсынылған құжаттардың Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1, 2 және 3-тармақтарында сәйкес болмауы не уәкілетті органның ол белгілеген мерзімде ұсынылған құжаттар бойынша ескертулерін жоймау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрылтайшының акцияларға ақы төлеуге меншікті қаражатының жетіспеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті органға құрылатын ұйымға және оның құрылтайшыларына қатысты шынайы емес ақпарат беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) құрылтайшының екі соңғы аяқталған қаржы жылы үшін зиян шеккен қызметі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 2) уәкілетті органның ұсынылған құжаттар бойынша ескертулерін ол белгілеген мерзімде жоймау; </w:t>
+5) уәкілетті органның Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26-1-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген негіздер бойынша сақтандыру (қайта сақтандыру) ұйымының немесе сақтандыру холдингінің ірі қатысушысы мәртебесін иеленуге келісім беруден бас тарту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 3) ұсынылған құжаттардың Қазақстан Республикасының заңнамасына сәйкес келмеуі; </w:t>
+6) Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген шектеулерді сақтамауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 4) сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының міндеттемелер бойынша есеп айырысу үшін қаражатының жеткіліксіздігі; </w:t>
-[...17 lines deleted...]
-5) сақтандыру (қайта сақтандыру) шарттараы бойынша міндетиемелердің болуы;</w:t>
+7) жеке тұлға құрылтайшы не заңды тұлға құрылтайшының атқарушы органының, басқару органының бірінші басшысының алынбаған немесе өтелмеген соттылығының болуы. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+10) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -14142,124 +14802,142 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге талаптар</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және порталда орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы: 8-800-080-7777 немесе 1414.</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинет", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік көрсетілетін қызмет мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz.порталда орналастырылған. Мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты "жеке кабинет" порталы арқылы қашықтан қолжеткізу режимінде, сондай-ақ мемлекеттік қызметтер көрсету мәселесі жөніндегі бірыңғай байланыс орталығынан алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті алушының таңдауы бойынша бір өтініш негізінде бірнеше мемлекеттік көрсетілетін қызметтердің жиынтығын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14389,51 +15067,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14454,2213 +15132,1244 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы нарығын реттеу және</w:t>
+              <w:t xml:space="preserve">ұйымын құруға рұқсат беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">дамыту агенттігі </w:t>
+              <w:t xml:space="preserve">қағидаларына және шарттарына, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басқармасының</w:t>
+              <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2021 жылғы 12 ақпандағы</w:t>
+              <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 24 қаулысына</w:t>
+              <w:t>талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-1 қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нысан </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтарып алу қағидалары</w:t>
+        <w:t xml:space="preserve"> Құрылтайшы (заңды тұлға) туралы мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="64"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
-      Қағидалардың ережелері Заңда көзделген ерекшеліктерді ескере отырып, Қазақстан Республикасының аумағында ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдарына қатысты қолданылады.</w:t>
-[...175 lines deleted...]
-</w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>
-      6. Өтінішпен бірге ұсынылған құжаттарға қатысты ескертулер болатын болса, уәкілетті орган оларды жою және пысықталған (түзетілген) құжаттарды ұсыну үшін ескертулері бар хат жібереді. Өтініш беруші ескертулерді жояды және пысықталған (түзетілген) құжаттарды ұсынады. Бұл ретте уәкілетті органның өтінішті қарау мерзімі сақтандыру (қайта сақтандыру) ұйымының ескертулерді жою мерзіміне қарай уақытша тоқтатылады.</w:t>
-[...473 lines deleted...]
-      кімге</w:t>
+      (сақтандыру (қайта сақтандыру) ұйымының толық атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      1. Құрылтайшы _________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      (заңды тұлғаның толық атауы))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                  (уәкілетті органның толық атауы)</w:t>
+      2. Заңды мекенжайы және нақты орналасқан мекенжайы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кімнен</w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+      3. Мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың көшірмесін қоса бере </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса), заңды тұлғаның атауы, </w:t>
+      отырып,мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңды тұлға, жеке тұлға өкілінің тегі, аты, әкесінің аты (ол бар болса)</w:t>
+      (Қазақстан Республикасының бейрезидент-заңды тұлғасы үшін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (өтініш берушінің құрылтайшылар атынан осы өтінішті беруге өкілеттіктерін </w:t>
+        <w:t>
+      (күні, тіркеу органының орны, атауы))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      растайтын нотариалды түрде немесе өзге де жолмен куәландырылған құжат</w:t>
+      4. Бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (өтініш берушінің жұмыс орны және оның атқаратын лауазымы, тұратын жері, </w:t>
+        <w:t>
+      5. Қызмет түрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      заңды мекенжайы)</w:t>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтініш беруші-заңды тұлғаның уәкілетті органының "___" ____________ж.</w:t>
+                  (қызметінің негізгі түрлерін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      № __ хаттамасына (шешіміне) сәйкес: __</w:t>
+        <w:t xml:space="preserve">
+      6. Құрылтайшының атқарушы органының бірінші басшысы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жеке-дара шешім қабылдайтын жеке тұлға үшін талап етілмейді)</w:t>
+      (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1) </w:t>
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      (тегі, аты, әкесінің аты (ол бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      7. Құрылтайшының басқару органының бірінші басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (құрылатын сақтандыру (қайта сақтандыру) ұйымының толық атауы мен </w:t>
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орналасқан жері) ашуға рұқсат беруді;</w:t>
+      (тегі, аты, әкесінің аты (ол бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Келесі тармақ сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру </w:t>
+      8. Соңғы күнтізбелік 3 (үш) жыл ішінде құрылтайшыда ірі қаржылық проблемалар, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      холдингінің ірі қатысушысы мәртебесін алуға ниет білдірген жағдайда толтырылады: </w:t>
+        <w:t>
+      оның ішінде банкроттық, консервация, сауықтыру болды ма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2)</w:t>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      (олардың туындау себептері, осы мәселелерді шешу нәтижелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+      9. Құрылтайшы тұлға ірі акционер болып табылатын немесе жарғылық капиталына </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса), заңды тұлғаның атауы </w:t>
+      қатысу үлесінің 10 (он) немесе одан да көп пайызына тікелей және (немесе) жанама ие </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (ол бар болса)</w:t>
+      болатын ұйымдар туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның атауы және орналасқан жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы деректер, қызметінің жарғылық түрлері (қызметтің негізгі түрлерін атап көрсету)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарғылық капиталға қатысу үлесі немесе құрылтайшы-заңды тұлғаға тиесілі акциялар санының заңды тұлғаның дауыс беретін акцияларының жалпы санына арақатынасы (пайызбен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Құрылтайшыда нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең аз рейтингті, осы рейтингті беретін рейтингтік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 қаулысымен тізбесі белгіленген рейтингтік агенттіктердің бірі берген рейтингінің болуы туралы мәліметтер: _____________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ірі </w:t>
+        <w:t>
+      11. Құрылтайшының атқарушы органының бірінші басшысында (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлғада) азаматтық алған елінде (шетелдіктер үшін) немесе тұрғылықты тұратын елінде (азаматтығы жоқ тұлғалар үшін) қылмыс жасағаны үшін алынбаған немесе өтелмеген соттылығының жоқ екені туралы мәліметтерді растайтын, олардың азаматтық алған елінің (тұрғылықты тұратын елінің – азаматтығы жоқ тұлғалар үшін) не құрылтайшы - жеке тұлға соңғы 15 (он бес) жыл ішінде тұрақты тұрған елдің мемлекеттік органы берген құжаттың электрондық көшірмесін қоса бере отырып, алынбаған немесе өтелмеген соттылығының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      қатысушысы мәртебесін алуға келісім беруді;</w:t>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қажетін таңдау керек)</w:t>
+      (иә, жоқ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Келесі тармақ еншілес ұйымды құруға немесе капиталға қомақты қатысуға рұқсат алуға </w:t>
+        <w:t>
+       Көрсетілген құжатты беру күні өтініш берген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжатта оны қолданудың өзге мерзімі көзделмеген жағдайда). Бұл құжатты азаматтық алған елінің (шетелдіктер үшін) немесе тұрғылықты тұратын елінің (азаматтығы жоқ тұлғалар үшін) тиісті органы уәкілетті органға жауап және атқарушы органның бірінші басшысының (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлғаның) жеке басын куәландыратын құжаттардың көшірмелерін (азаматтығы жоқ шетелдік үшін) жіберу арқылы береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ниет білдірген жағдайда толтырылады:</w:t>
+      12. Құрылтайшының басқару органының бірінші басшысында азаматтық алған елінде (шетелдіктер үшін) немесе тұрғылықты тұратын елінде (азаматтығы жоқ тұлғалар үшін) қылмыс жасағаны үшін алынбаған немесе өтелмеген соттылығының жоқ екені туралы мәліметтерді растайтын, олардың азаматтық алған елінің (тұрғылықты тұратын елінің – азаматтығы жоқ тұлғалар үшін) не құрылтайшы - жеке тұлға соңғы 15 (он бес) жыл ішінде тұрақты тұрған елдің мемлекеттік органы берген құжаттың электрондық көшірмесін қоса бере отырып, алынбаған немесе өтелмеген соттылығының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3)</w:t>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      (иә, жоқ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      Көрсетілген құжатты беру күні өтініш берген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжатта оны қолданудың өзге мерзімі көзделмеген жағдайда). Бұл құжатты азаматтық алған елінің (шетелдіктер үшін) немесе тұрғылықты тұратын елінің (азаматтығы жоқ тұлғалар үшін) тиісті органы уәкілетті органға жауап және құрылтайшының басқару органының бірінші басшысының (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлғаның) жеке басын куәландыратын құжаттардың көшірмелерін (азаматтығы жоқ шетелдік үшін) жіберу арқылы береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса), заңды тұлғаның атауы </w:t>
+        <w:t>
+      Дербес деректерді жинау мен өңдеуге және ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (ол бар болса)</w:t>
+      Құрылтайшы басшысының қолы ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еншілес ұйымды құруға немесе капиталға қомақты қатысуға</w:t>
-[...557 lines deleted...]
-      (өтініш берушінің (өтініш беруші – заңды тұлға өкілінің) электрондық цифрлық қолтаңбасы (өтініш берушінің (өтініш беруші – заңды тұлға өкілінің) электрондық цифрлық қолтаңбасы)</w:t>
+      Күні ______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16787,51 +16496,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -16852,149 +16561,14279 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымын құруға рұқсат беру </w:t>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына және шарттарына, </w:t>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
+              <w:t xml:space="preserve">ұйымының филиалын, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">брокерінің филиалын ашуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рұқсат беру қағидаларына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ бизнес-жоспардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="80"/>
+    <w:bookmarkStart w:name="z135" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі " Құруға рұқсат сақтандыру (қайта сақтандыру) ұйымының" кіші түрі бойынша</w:t>
+        <w:t xml:space="preserve"> "Сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі "Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының филиалын ашу" кіші түрі бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат беру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының филиалын ашу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті ұсыну тәсілдері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 4-қосымшаға сәйкес нысан бойынша рұқсатты қоса беру арқылы сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру туралы хабарлама немесе уәкілетті орган Басқармасының тиісті қаулысын қоса беру арқылы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал - жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті орган - Кодекс пен Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжат мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанында Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат беру туралы қазақ немесе орыс тіліндегі өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қазақстан Республикасының березидент-сақтандыру (қайта сақтандыру) ұйымының Қазақстан Республикасының аумағында филиал ашу туралы шешімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы туралы ереже жобасының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының құрылтай құжаттарының электрондық көшірмелері (салыстырып тексеру үшін түпнұсқалары ұсынылмаған жағдайда нотариалды куәландырылған);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қағидаларға 6-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы туралы мәліметтердің, оның ішінде аудиторлық ұйым растаған соңғы аяқталған екі қаржы жылының (бар болса шоғырландырылған есепті қоса алғанда) қаржылық есептілігін ұсына отырып, электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының ұйымдық құрылымының және Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының үлестес тұлғалары туралы мәліметтердің электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының лауазымды тұлғасы не Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының актуарийі бұрыштама қойған құжаттарға қол қоюға уәкілетті тұлға бекіткен, "жалпы сақтандыру" саласында ашылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін таяудағы үш жылға әзірленген және "өмірді сақтандыру" саласында ашылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін бес жылға әзірленетін Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының бизнес-жоспарының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлеріне қойылатын талаптарға сәйкес Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері лауазымдарына ұсынылатын тұлғалар құжаттарының электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) бейрезидент-сақтандыру (қайта сақтандыру) ұйымында тізбесі уәкілетті органның нормативтік құқықтық актісінде белгіленетін рейтингтік агенттіктердің бірінің өтініш берілген күнгі ең аз талап етілетін рейтингінің болуын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) резиденті Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің қаржылық қадағалау органының Қазақстан Республикасының аумағында Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға қарсылықтарының жоқтығы туралы жазбаша хабарламасының не резиденті Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің заңнамасы бойынша мұндай рұқсат талап етілмейтіні туралы өтініштің электрондық көшірмесі талап етілмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы резиденті болып табылатын мемлекеттің қаржылық қадағалау органының Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына қолданыстағы лицензияның бар екендігі туралы жазбаша растауының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы резиденті болып табылатын мемлекеттің қаржылық қадағалау органының Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында резиденті Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің заңнамасында белгіленген пруденциялық нормативтерді және сақталуға міндетті өзге де нормалар мен лимиттерді өтініш табыс етілгенге дейінгі екі жыл ішінде бұзушылықтардың жоқ екендігі туралы жазбаша растауының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының осы Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының Қазақстан Республикасының аумағында жұмыс істейтін филиалының қызметіне байланысты міндеттемелерді филиал тарапынан орындамаған және (немесе) тиісінше орындамаған жағдайда, оларды сөзсіз, дереу орындауы туралы жазбаша міндеттемесінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) резиденті Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы берген Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының қолданыстағы лицензиясының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасы Заңының 6-2-бабында көзделген Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын есептік тіркеуге арналған құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) "электрондық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия бергені үшін алымның төленгенін растайтын құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 30-1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) ұсынылған құжаттардың Заңның 30-1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті органның ұсынылған құжаттар бойынша ескертулерін олар белгілеген мерзімде жоймауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) Заңның 30-1-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8) және 11) тармақшаларында белгіленген талаптарды сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) Заңның 28-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4) және 7) тармақшаларында көрсетілген негіздер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалы атауының Заңның 23-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкес келмеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) уәкілетті органға Қазақстан Республикасының бейрезидент - сақтандыру (қайта сақтандыру) ұйымына қатысты дәйексіз ақпарат ұсынуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік көрсетілетін қызмет мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz.порталда орналастырылған. Мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті алушының таңдауы бойынша бір өтініш негізінде бірнеше мемлекеттік көрсетілетін қызметтердің жиынтығын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымының филиалын, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">брокерінің филиалын ашуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рұқсат беру қағидаларына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ бизнес-жоспардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі –портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті берушінің кеңсесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (толық автоматтандырылған)/қағаз түрінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 5-қосымшаға сәйкес нысан бойынша рұқсатты қоса беру арқылы, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру туралы хабарлама немесе уәкілетті орган Басқармасының тиісті қаулысының көшірмесін қоса бере отырып, мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны - электрондық/қағаз түрінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет ақысыз негізде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал - жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру туралы қазақ немесе орыс тіліндегі өтініш (құжаттар портал арқылы ұсынылған жағдайда электрондық құжат түрінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қазақстан Республикасының бейрезидент-сақтандыру брокерінің Қазақстан Республикасының аумағында филиал ашу туралы шешімі (құжаттар портал арқылы ұсынылған жағдайда оның электрондық көшірмесі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы туралы ереженің жобасы (құжаттар портал арқылы ұсынылған жағдайда оның электрондық көшірмесі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасының бейрезидент-сақтандыру брокерінің құрылтай құжаттарының көшірмелері (салыстырып тексеру үшін түпнұсқалары ұсынылмаған жағдайда нотариалды куәландырылған) (құжаттарды портал арқылы ұсынған жағдайда олардың электрондық көшірмелері);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қағидалардың 6-қосымшасына сәйкес нысан бойынша Қазақстан Республикасының бейрезидент-сақтандыру брокері туралы, оның ішінде аудиторлық ұйым растаған соңғы аяқталған екі қаржы жылының (бар болса, шоғырландырылған есепті қоса алғанда) үшін қаржылық есептілікті ұсына отырып, мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 6-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының бейрезидент-сақтандыру брокері туралы, оның ішінде аудиторлық ұйым растаған соңғы аяқталған екі қаржы жылы үшін қаржылық есептілікті (бар болса, шоғырландырылған есепті қоса алғанда) ұсына отырып;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының ұйымдық құрылымы және Қазақстан Республикасының бейрезидент-сақтандыру брокерінің үлестес тұлғалары туралы мәліметтер (құжаттар портал арқылы ұсынылған жағдайда олардың электрондық көшірмелері);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) уәкілетті органның нормативтік құқықтық актісінде белгіленген Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының басшы қызметкерлеріне қойылатын талаптарға сәйкес Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының басшы қызметкерлері лауазымдарына ұсынылатын тұлғалардың құжаттары (құжаттар портал арқылы ұсынылған жағдайда олардың электрондық көшірмелері);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) резиденті Қазақстан Республикасының бейрезидент-сақтандыру брокері болып табылатын мемлекеттің қаржылық қадағалау органының Қазақстан Республикасының аумағында Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға қарсылықтарының жоқтығы туралы жазбаша хабарламасы не резиденті Қазақстан Республикасының бейрезидент-сақтандыру брокері болып табылатын мемлекеттің заңнамасы бойынша мұндай рұқсат талап етілмейтіні туралы өтініш (құжаттар портал арқылы ұсынылған жағдайда олардың электрондық көшірмесі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Қазақстан Республикасының бейрезидент-сақтандыру брокері резиденті болып табылатын мемлекеттің қаржылық қадағалау органының Қазақстан Республикасының бейрезидент-сақтандыру брокерінде сақтандыру брокерінің қызметін жүзеге асыруға қолданыстағы лицензияның бар екендігі туралы жазбаша растамасы (құжаттар портал арқылы ұсынылған жағдайда оның электрондық көшірмесі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) резиденті Қазақстан Республикасының березидент-сақтандыру брокері болып табылатын мемлекеттің қаржылық қадағалау органының Қазақстан Республикасының бейрезидент-сақтандыру брокерінде резиденті Қазақстан Республикасының бейрезидент-сақтандыру брокері болып табылатын Қазақстан Республикасының бейрезидент-сақтандыру брокері қызметін жүзеге асыруды реттейтін заңнама талаптарының өтініш берілгенге дейін екі жыл ішінде бұзылмауы туралы жазбаша растамасы (құжаттар портал арқылы ұсынылған жағдайда оның электрондық көшірмесі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) резиденті Қазақстан Республикасының бейрезидент-сақтандыру брокері болып табылатын мемлекеттің уәкілетті органының Қазақстан Республикасының бейрезидент-сақтандыру брокерінің құрылтайшысының (құрылтайшыларының) экономикалық және сыбайлас жемқорлық қылмыстар мен құқық бұзушылықтар үшін соттылығы жоқ екендігі, сондай-ақ құрылтайшы (құрылтайшылар) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің не Қазақстан Республикасының бейрезидент-сақтандыру брокері мемлекетінің басқа қаржы ұйымының басшы қызметкері ретінде қызметін заңнамада белгіленген тәртіппен лицензиядан айыру, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымын, Қазақстан Республикасының бейрезидент-сақтандыру брокерін мәжбүрлеп тарату, акцияларын мәжбүрлеп сатып алу туралы шешім қабылданған сәттен бастап бір жылдан аспайтын мерзімде жүзеге асырмағандығы туралы жазбаша растамасы (құжаттар портал арқылы ұсынылған жағдайда оның электрондық көшірмесі). Көрсетілген талап лицензиядан айырғаннан кейін, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымын, Қазақстан Республикасының бейрезидент-сақтандыру брокерін мәжбүрлеп тарату, акцияларын мәжбүрлеп сатып алу туралы шешім қабылданған күннен бастап бес жыл ішінде қолданылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) резиденті Қазақстан Республикасының бейрезидент-сақтандыру брокері болып табылатын мемлекеттің қаржылық қадағалау органы берген Қазақстан Республикасының бейрезидент-сақтандыру брокерінің қолданыстағы лицензиясының көшірмесі (құжаттар портал арқылы ұсынылған жағдайда оның электрондық көшірмесі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасы заңының 6-2-бабында көзделген Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалын есептік тіркеуге құжаттар (құжаттар портал арқылы ұсынылған жағдайда олардың электрондық көшірмелері);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) "Электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, сақтандыру брокері қызметін жүзеге асыру құқығына лицензия беруге алым төлемін растайтын құжаттың көшірмесі (құжаттар портал арқылы ұсынылған жағдайда оның электрондық көшірмесі).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) ұсынылған құжаттардың "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 16-4-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ұсынылған құжаттар бойынша уәкілетті органның ескертулерін ол белгілеген мерзімде жоймауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) Заңның 16-4-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-тармағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бірінші бөлігінің 9) тармақшасында белгіленген талаптардың сақталмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы атауының Заңның 16-4-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) уәкілетті органға Қазақстан Республикасының бейрезидент-сақтандыру брокеріне қатысты дәйексіз ақпарат беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік көрсетілетін қызмет мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz. порталда орналастырылған. Мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті алушының таңдауы бойынша бір өтініш негізінде бірнеше мемлекеттік көрсетілетін қызметтердің жиынтығын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметін және сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">брокерінің қызметін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лицензиялау қағидаларына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z141" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сақтандыру саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазатайым оқиғалардан сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауру жағдайына арналған сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміржол көлігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе көлігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су көлігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктерді сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3), 4), 5), 6), 6-1) және 7) тармақшаларында көрсетілген сыныптарды қоспағанда, мүлікті нұқсаннан сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9), 10), 11), 11-1) және 11-2) тармақшаларында көрсетілген сынып-тарды қоспағанда, азаматтық-құқықтық жауапкершілікті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалардың қарыздарын сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ипотекалық сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепілдіктер мен кепілгерліктерді сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13), 14), 15) және 16) тармақшаларында көрсетілген сыныптарды қоспағанда, қаржы ұйымдарының залалдарын сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де қаржылық залалдардан сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Титулдық сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот шығыстарын сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғарыш объектілерін сақтан-дыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғарыш объектілері иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіби жауапкершілікті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандырудың қосымша сыныптары бойынша лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сақтандыру "саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензияны қайта ресімдеу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телнұсқа алу үшін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалы үшін – көрсетілген қызмет нәтижесі көрсетілетін қызмет алушыға заңды тұлғаны мемлекеттік тіркеу күнінен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі (өтініш "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасы Заңының (бұдан әрі – Заң) 27-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5) тармақшасына сәйкес берілген жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 15 (он бес) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде (көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияның телнұсқасын берген кезде - порталға өтініш білдірген күннен бастап 2 (екі) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (толық автоматтандырылған)/"бір өтініш" қағидаты бойынша көрсетілетін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін, Жазатайым оқиғалардан сақтандыру, Ауру жағдайына арналған сақтандыру, Автомобиль көлігін, Теміржол көлігін сақтандыру, Әуе көлігін сақтандыру, Су көлігін сақтандыру, Жүктерді сақтандыру, Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3), 4), 5), 6), 6-1) және 7) тармақшаларында көрсетілген сыныптарды қоспағанда, мүлікті нұқсаннан сақтандыру, Автомобиль көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру, Әуе көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру, Су көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру, Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9), 10), 11), 11-1) және 11-2) тармақшаларында көрсетілген сынып-тарды қоспағанда, азаматтық-құқықтық жауапкершілікті сақтандыру, Заңды тұлғалардың қарыздарын сақтандыру, Ипотекалық сақтандыру, Кепілдіктер мен кепілгерліктерді сақтандыру, Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13), 14), 15) және 16) тармақшаларында көрсетілген сыныптарды қоспағанда, қаржы ұйымдарының залалдарын сақтандыру, Өзге де қаржылық залалдардан сақтандыру, Титулдық сақтандыру, Сот шығыстарын сақтандыру, Ғарыш объектілерін сақтан-дыру, Ғарыш объектілері иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру, Кәсіби жауапкершілікті сақтандыру, Сақтандырудың қосымша сыныптары бойынша лицензия алу үшін, Жалпы сақтандыру "саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін" - қағидаларға 2-қосымшаға сәйкес нысан бойынша лицензия беру, лицензияны қайта ресімдеу, лицензияның телнұсқасын беру не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Лицензияны қайта ресімдеу үшін - қайта ресімделген лицензияны не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты беру; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Телнұсқа алу үшін - қолданыстағы лицензияның телнұсқасын немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты алу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Лицензиялық алым мөлшерлемесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сақтандыру қызметін жүргізуге лицензия беру үшін - 500 (бес жүз) айлық есептік көрсеткіш (әрбір сақтандыру сыныбы үшін жеке);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "жалпы сақтандыру" саласында қайта сақтандыру бойынша қызметті жүргізуге лицензия беру үшін - 200 (екі жүз) айлық есептік көрсеткіш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияны қайта ресімдеу, лицензияның телнұсқасын беруі үшін лицензияны бергені үшін мөлшерлеменің 10 (он) пайызын құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ қолма-қол емес нысанда "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал - жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалының жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанында сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу кезінде ұсынылған бизнес-жоспарда көзделген сақтандыру сыныптары шегінде лицензия беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Заңның 37-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-2-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген талаптардың орындалғанын растайтын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жарғылық капиталдың төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қосымша сақтандыру сыныптары бойынша лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға жарамды лицензиясы бар актуарий қол қойған сақтандыру ұйымының директорлар кеңесімен немесе Қазақстан Республикасының бейерзидент-сақтандыру ұйымының тиісті басқару органымен бекітілген бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. "Жалпы сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидалардың 13-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға жарамды лицензиясы бар актуарий қол қойған сақтандыру ұйымының директорлар кеңесімен немесе Қазақстан Республикасының бейерзидент-сақтандыру ұйымының тиісті басқару органымен бекітілген бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 10-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3)сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылған және (немесе) сақтандыру портфелі берілген жағдайда, сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылғаның және (немесе) сақтандыру портфелін Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37-1-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген тәртіппен беруді растайтын, сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) сақтандыру портфелінің берілгенін растайтын құжаттар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысының лицензиядан сақтандырудың жекелеген сыныптарын және (немесе) қызмет түрін алып тастау туралы шешімінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган сақтандырудың жекелеген сыныптары және (немесе) қызмет түрі бойынша лицензиядан айыру не Қазақстан Республикасы заңнамасының өзгеруіне байланысты лицензияны қайта ресімдеу туралы шешім қабылдаған кезде тек өтінішті және лицензияны қайтару (егер лицензия қағаз тасымалдағышта берілген жағдайда) талап етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Телнұсқа алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделген болса):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатның электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган мемлекеттік қызметтерді немесе цифрлық құжаттар қызметін көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа міндеттемелерді сақтамауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) басшы қызметкердің келіспеуі (жаңадан құрылатын сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашылатын филиалы үшін); тағайындауға (сайлауға) ұсынылған кандидаттардың арасынан басшы қызметкерді келіспеу (жаңадан құрылатын сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалы үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заңды тұлғалардың берілген санаты үшін қызмет түрімен айналысуға Қазақстан Республикасының заңымен тыйым салынған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) лицензиялық алым төленбеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) Заңның 46-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес резерв ретінде қабылданатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының активтерін қалыптастыру бойынша талапты орындамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы резиденті болып табылатын мемлекеттің қаржылық қадағалау жөніндегі органы берген Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға қолданыстағы лицензияның болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері арасында кемінде екі Қазақстан Республикасының резиденті басшы қызметкерлерінің болуы тұрғысынан Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген талапты сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) көрсетілетін қызметті алушыға қатысты лицензиялауға тиіс қызметті немесе қызметтің жеке түрлерін тоқтата тұру немесе тыйым салу туралы заң күшіне енген сот шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) соттың сот орындаушысы ұсынған ұсынымның негізінде көрсетілетін қызметті алушы - борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+12) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13)"Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоғарыда көрсетілген негіздерден басқа сақтандырудың қосымша сыныптары бойынша сақтандыру қызметін жүзеге асыру құқығына лицензия беруден бас тарту мынадай негіздер бойынша жүргізіледі: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) алынатын қосымша сақтандыру сыныбын ескерумен пруденциялық нормативтердің сақталмау болжамы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініш беру күніне дейінгі соңғы 3 (үш) ай ішінде және оны қарау кезеңінде пруденциялық нормативтерді сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сақтандыру қызметін жүзеге асыру құқығына лицензияның қолданысын тоқтата тұру түріндегі қолданыстағы санкцияның болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары мен мемлекеттік көрсетілетін қызмет мәселелері бойынша анықтама қызметтерінің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz. порталында орналастырылған. Мемлекеттік көрсетілетін қызмет мәселелері бойынша бірыңғай байланыс орталығы: 8-800-080-7777 немесе 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызмет тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қолжеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызмет мәселелері бойынша бірыңғай байланыс орталығынан алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алу шеңберінде сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметін және сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">брокерінің қызметін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лицензиялау қағидаларына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z144" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандырудың қосымша сыныптары бойынша лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өмірді сақтандыру"саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірді сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аннуитеттік сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензияны қайта ресімдеу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телнұсқаны алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Сақтандыру қызметі туралы" ҚР Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3) тармақшасында көрсетілген сыныпты қоспағанда, өмірді сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік білім беру жинақтау жүйесі шеңберінде өмірді сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Сақтандыру қызметі туралы" ҚР Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4) тармақшасында көрсетілген сыныпты қоспағанда, аннуитеттік сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтерді көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымы, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін – көрсетілген қызмет нәтижесі көрсетілетін қызмет алушыға заңды тұлғаны мемлекеттік тіркеу күнінен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі (өтініш "Сақтандыру қызметі" туралы Қазақстан Республикасы Заңының (бұдан әрі – Заң) 27-бабы 1-1-тармағының 5) тармақшасына сәйкес берілген жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 15 (он бес) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде (көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияның телнұсқасын берген кезде - порталға өтініш білдірген күннен бастап 2 (екі) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (толық автоматтандырылған)/"бір өтініш" қағидаты бойынша көрсетілетін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия алу үшін, Сақтандырудың қосымша сыныптары бойынша лицензия алу үшін, "Өмірді сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін, Өмірді сақтандыру, Аннуитеттік сақтандыру, "Сақтандыру қызметі туралы" ҚР Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3) тармақшасында көрсетілген сыныпты қоспағанда, өмірді сақтандыру, Мемлекеттік білім беру жинақтау жүйесі шеңберінде өмірді сақтандыру, "Сақтандыру қызметі туралы" ҚР Заңының 6-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4) тармақшасында көрсетілген сыныпты қоспағанда, аннуитеттік сақтандыру - қағидаларға 2-қосымшаға сәйкес нысан бойынша лицензия беру, лицензияны қайта ресімдеу, лицензияның телнұсқасын беру не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Лицензияны қайта ресімдеу үшін - қайта ресімделген лицензияны не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Телнұсқаны алу үшін - қолданыстағы лицензияның телнұсқасын немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық түрде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алым мөлшерлемесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сақтандыру қызметімен айналысуға лицензия беру үшін - 500 (бес жүз) айлық есептік көрсеткіш (сақтандырудың әрбір сыныбы үшін жеке);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "өмірді сақтандыру" саласында қайта сақтандыру жөніндегі қызметпен айналысуға лицензия беру үшін - 200 (екі жүз) айлық есептік көрсеткіш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін лицензия бергені үшін алынатын алым ставкасының 10 (он) пайызы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банктерінің филиалдары немесе банк қызметінің жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақша немесе қолма-қол емес ақша түрінде, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес ақша нысанында жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – мерекелер туралы заң) сәйкес, демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсетуге көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыру үшін лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат түрінде сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу кезінде ұсынылған бизнес-жоспарда көзделген сақтандыру сыныптары шегінде лицензия беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Заңның 37-бабының 1-2-тармағында көрсетілген талаптардың орындалғанын растайтын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жарғылық капиталдың төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қосымша сақтандыру сыныптары бойынша лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат түріндегі өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға жарамды лицензиясы бар актуарий қол қойған сақтандыру ұйымының директорлар кеңесімен немесе Қазақстан Республикасының бейерзидент-сақтандыру ұйымының тиісті басқару органымен бекітілген бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. "Өмірді сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидалардың 13-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға жарамды лицензиясы бар актуарий қол қойған сақтандыру ұйымының директорлар кеңесімен немесе Қазақстан Республикасының бейерзидент-сақтандыру ұйымының тиісті басқару органымен бекітілген бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 10-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылған және (немесе) сақтандыру портфелі берілген жағдайларда сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) сақтандыру портфелін осы Заңның 37-1-бабында көзделген тәртіппен берілгенін растайтын құжаттар; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) лицензиядан сақтандырудың жекелеген сыныптарын және (немесе) қызмет түрін алып тастау туралы сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысының шешімінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган сақтандырудың жекелеген сыныптары және (немесе) қызмет түрі бойынша лицензиядан айыру не Қазақстан Республикасы заңнамасының өзгеруіне байланысты лицензияны қайта ресімдеу туралы шешім қабылдаған кезде тек өтініш және лицензияны қайтару (егер лицензия қағаз тасымалдағышта берілген жағдайда) талап етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Телнұсқа алу үшін (егер бұрын берілген лицензия қағаз түрінде ресімделген болса):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган мемлекеттік қызметтерді немесе цифрлық құжаттар қызметін көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсетуден бас тарту негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа міндеттемелерді сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) тағайындауға (сайлауға) ұсынылған кандидаттар санынан басшы қызметкерді келіспеу (жаңадан құрылатын сақтандыру (қайта сақтандыру) ұйымы, ашылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заңды тұлғалардың берілген санаты үшін қызмет түрімен айналысуға Қазақстан Республикасының заңымен тыйым салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) лицензиялық алымның төленбеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының Заңның 46-бабының 12-тармағына сәйкес резерв ретінде қабылданатын активтерін қалыптастыру бойынша талаптардың орындалмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында резиденті Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы берген, мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға арналған қолданыстағы лицензияның болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Заңның 34-бабында көрсетілген Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері қатарында кемінде екі Қазақстан Республикасының резидент-басшы қызметкерінің болуы бойынша талаптардың сақталмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) көрсетілетін қызметті алушыға қатысты лицензиялауға тиіс қызметті немесе қызметтің жеке түрлерін тоқтата тұру немесе тыйым салу туралы заң күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) соттың сот орындаушысы ұсынған ұйғарымының негізінде көрсетілетін қызметті алушы - борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+12) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосымша сақтандыру сыныптары бойынша сақтандыру қызметін жүзеге асыруға лицензия беруден бас тарту жоғарыда көрсетілген негіздерді қоспағанда, мынадай негіздер бойынша жүзеге асырылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) алынатын қосымша сақтандыру сыныбын ескерумен пруденциялық нормативтердің сақталмау болжамы;;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініш беру күніне дейінгі соңғы 3 (үш) ай ішінде және оны қарау кезеңінде пруденциялық нормативтерді сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сақтандыру қызметін жүзеге асыру құқығына лицензияның қолданысын тоқтата тұру түріндегі қолданыстағы санкцияның болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік көрсетілетін қызмет мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz. порталда орналастырылған. Мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызмет тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қолжеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызмет мәселелері бойынша бірыңғай байланыс орталығынан алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алуы шеңберінде сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметін және сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">брокерінің қызметін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лицензиялау қағидаларына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z147" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жекеше нотариустардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгін мiндеттi сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туристі міндетті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мiндетті экологиялық сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті сақтандырудың қосымша сыныптары бойынша лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензияны қайта ресімдеу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телнұсқа алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті сақтандырудың түрлері бойынша қайта сақтандыру бойынша қызметті жүзеге асыруға лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету тәсілдері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде; қайта құрылған сақтандыру (қайта сақтандыру) ұйымы, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін – көрсетілген қызмет нәтижесі көрсетілетін қызметті алушыға заңды тұлға мемлекеттік тіркелген күннен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі (өтініш "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 27-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5) тармақшасына сәйкес берілген жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 15 (он бес) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде (көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияның телнұсқасын берген кезде - порталға өтініш білдірген күннен бастап 2 (екі) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (толық автоматтандырылған)/"бір өтініш" қағидаты бойынша көрсетілген.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, Тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, Жекеше нотариустардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру, Аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгін мiндеттi сақтандыру, Туристі міндетті сақтандыру, Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру, Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру, Мiндетті экологиялық сақтандыру, Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін, Міндетті сақтандырудың қосымша сыныптары бойынша лицензия алу үшін, Міндетті сақтандырудың түрлері бойынша қайта сақтандыру бойынша қызметті жүзеге асыруға лицензия алу үшін - қағидаларға 2-қосымшаға сәйкес нысан бойынша лицензия беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Лицензияны қайта ресімдеу үшін - қолданыстағы лицензиядан алып тастау үшін таңдап алынған (таңдалған) сыныпты қоспағанда, бұрын берілген сыныптар бойынша лицензия алу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Телнұсқа алу үшін - қолданыстағы лицензияның телнұсқасын немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесін ұсыну нысаны – электрондық.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алым мөлшерлемесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сақтандыру қызметімен айналысуға лицензия беру үшін - 500 (бес жүз) айлық есептік көрсеткіш (әрбір сақтандыру сыныбы үшін жеке);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін – лицензия берген үшін алынатын алым мөлшерлемесінен 10 (он) пайыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банктерінің филиалдары немесе банк қызметінің жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақша немесе қолма-қол емес ақша түрінде, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес ақша нысанында жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) уәкілетті орган – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа дүйсенбі мен жұма аралығында белгіленген сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қайта құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыру үшін лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанында сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу үшін ұсынылған бизнес-жоспарда көзделген сақтандыру сыныптарының шегінде лицензия беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Заңның 37-бабы 1-2-тармағында көрсетілген талаптардың орындалғанын растайтын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жарғылық капиталдың толық төленгенін растайтын құжаттардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қосымша сақтандыру сыныптары бойынша лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген, сақтандыру ұйымы немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымы атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға қолданыстағы лицензиясы бар актуарий қол қойған және сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымының тиісті басқару органы бекіткен қол қойған бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 10-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылғанда және (немесе) сақтандыру портфелі берілген жағдайда, Заңның 37-1-бабында көзделген тәртіппен сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) сақтандыру портфелінің берілуін растайтын құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сақтандыру (қайта сақтандыру) ұйымының акционерлері жалпы жиналысының сақтандырудың жекелеген сыныптарынан және (немесе) қызмет түрінен шығару туралы шешімінің көшірмесін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңнамасының өзгеруіне байланысты уәкілетті орган сақтандырудың жекелеген сыныптары және (немесе) қызмет түрі бойынша лицензиядан айыру не лицензияны қайта ресімдеу туралы шешім қабылдаған кезде, тек өтінішті ұсыну және лицензияны қайтару (егер лицензия қағаз тасымалдағышта берілген жағдайда) талап етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Телнұсқаны алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделген болса):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган мемлекеттік қызметтерді көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден немесе цифрлық құжаттардың сервисінен Қазақстан Республикасының резидент-заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден бас тартуға негіздеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсетуден бас тарту негіздері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа да нормалар мен лимиттерді сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) басшы қызметкерді келіспеу (қайта құрылатын сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының қайта ашылатын филиалы үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заңды тұлғалардың аталған санаты үшін қызмет түрімен айналысуға Қазақстан Республикасының заңымен тыйым салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) лицензиялық алымның төленбеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Заңның 46-бабының 12-тармағына сәйкес, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының резерв ретінде қабылданатын активтерін қалыптастыру бойынша талаптардың орындалмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында резиденті Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы берген, мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға арналған қолданыстағы лицензияның болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Заңның 34-бабында көрсетілген Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері қатарында кемінде екі Қазақстан Республикасының резидент-басшы қызметкерінің болуы бойынша талаптардың сақталмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) көрсетілетін қызметті алушыға қатысты лицензиялануға тиіс қызметті немесе қызметтің жеке түрлерін тоқтата тұру немесе тыйым салу туралы заң күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) соттың сот орындаушысы ұсынған ұсынымның негізінде көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік қызмет көрсетуге талап етілетін, қол жетімділігі шектеулі дербес деректерге қол жетімділікке көрсетілетін қызметті алушының берілетін келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосымша сақтандыру сыныптары бойынша сақтандыру қызметін жүзеге асыруға лицензия беруден бас тарту жоғарыда көрсетілген негіздерді қоспағанда, мынадай негіздер бойынша жүзеге асырылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) алынатын қосымша сақтандыру сыныбын ескерумен пруденциялық нормативтердің сақталмауы болжамы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініш беру күніне дейінгі соңғы 3 (үш) ай ішінде және оны қарау кезеңінде пруденциялық нормативтерді сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сақтандыру қызметін жүзеге асыру құқығына лицензияның қолданысын тоқтата тұру түріндегі қолданыстағы санкцияның болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік қызмет көрсетуге талап етілетін, қол жетімділігі шектеулі дербес деректерге қол жетімділікке көрсетілетін қызметті алушының берілетін келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz порталында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алу шеңберінде сақтандыру қызметін жүзеге асыру құқығына лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік көрсетілетін қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметін және сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">брокерінің қызметін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лицензиялау қағидаларына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z150" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қайта сақтандыру қызметіне немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17047,51 +30886,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат беру</w:t>
+Қайта сақтандыру қызметіне немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына лицензия беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17125,51 +30964,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құруға рұқсат сақтандыру (қайта сақтандыру) ұйымының</w:t>
+Қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензияны қайта ресімдеу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телнұсқа алу үшін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17314,88 +31189,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17464,51 +31357,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде.</w:t>
+1) лицензия беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде; қайта құрылған сақтандыру (қайта сақтандыру) ұйымы, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін – көрсетілген қызмет нәтижесі көрсетілетін қызметті алушыға заңды тұлға мемлекеттік тіркелген күннен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі (өтініш "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 27-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5) тармақшасына сәйкес берілген жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 15 (он бес) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде (көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияның телнұсқасын берген кезде - порталға өтініш білдірген күннен бастап 2 (екі) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17577,182 +31580,254 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (толық автоматтандырылған)/"бір өтініш" қағидаты бойынша көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5. </w:t>
+              <w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағидаларға 3-қосымшаға сәйкес нысан бойынша рұқсатты қоса беру арқылы сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру туралы хабарлама немесе уәкілетті орган Басқармасының тиісті қаулысын қоса беру арқылы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
+Кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия алу үшін - қағидаларға 3-қосымшаға сәйкес нысан бойынша лицензия беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Лицензияны қайта ресімдеу үшін - қайта ресімделген лицензияны не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Телнұсқа алу үшін - қолданыстағы лицензияның телнұсқасын немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесін ұсыну нысаны – электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17785,128 +31860,182 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет тегін көрсетіледі. </w:t>
+              <w:t>
+Лицензиялық алым мөлшерлемесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ерекше қызмет түрі ретінде қайта сақтандыру қызметімен айналысуға лицензия беру үшін алым - 500 (бес жүз) айлық есептік көрсеткіш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін алым - лицензияны бергені үшін алынатын алым мөлшерлемесінен 10 (он) пайыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банктерінің филиалдары немесе банк қызметінің жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақша немесе қолма-қол емес ақша түрінде, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес ақша нысанында жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 7. </w:t>
+              <w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17934,109 +32063,109 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) портал - жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының Еңбек </w:t>
-[...9 lines deleted...]
-              <w:t>кодексіне</w:t>
+1) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңына</w:t>
-[...27 lines deleted...]
-2) уәкілетті орган - Кодекс пен Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t>заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа дүйсенбі мен жұма аралығында белгіленген сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18069,291 +32198,285 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжат мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу үшін:</w:t>
-[...203 lines deleted...]
-              <w:t xml:space="preserve"> көзделген құжаттар мен мәліметтер;</w:t>
+1. Қайта сақтандыру қызметін жүзеге асыру құқығына лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электронды құжаттың нысанында өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қағидалардың 13-тармағының талаптарына сәйкес ресімделген, сақтандыру ұйымы немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымы атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға қолданыстағы лицензиясы бар актуарий қол қойған және сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымының тиісті басқару органы бекіткен қол қойған бизнес-жоспардың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 10-қосымшаға сәйкес электрондық құжаттың нысанында өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Ақпараты мемлекеттік ақпараттық жүйелерде болатын құжаттарды қоспағанда, лицензияны қайта ресімдеуге негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелерін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Телнұсқа (егер бұған дейін берілген лицензия қағаз нысанда ресімделген болса) алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган мемлекеттік қызметтерді көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден немесе цифрлық құжаттардың сервисінен Қазақстан Республикасының резидент-заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18386,311 +32509,341 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+Мемлекеттік қызмет көрсетуден бас тартуға негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беруден бас тарту үшін негіздер:</w:t>
+Мемлекеттік қызметті көрсетуден бас тарту негіздері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа да нормалар мен лимиттерді сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) басшы қызметкерді келіспеу (қайта құрылатын сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының қайта ашылатын филиалы үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заңды тұлғалардың аталған санаты үшін қызмет түрімен айналысуға Қазақстан Республикасының заңымен тыйым салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) лицензиялық алымның төленбеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Заңның 46-бабының 12-тармағына сәйкес, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының резерв ретінде қабылданатын активтерін қалыптастыру бойынша талаптардың орындалмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында резиденті Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы берген, мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға арналған қолданыстағы лицензияның болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Заңның 34-бабында көрсетілген Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері қатарында кемінде екі Қазақстан Республикасының резидент-басшы қызметкерінің болуы бойынша талаптардың сақталмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) көрсетілетін қызметті алушыға қатысты лицензиялануға тиіс қызметті немесе қызметтің жеке түрлерін тоқтата тұру немесе тыйым салу туралы заң күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) соттың сот орындаушысы ұсынған ұсынымның негізінде көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) ұсынылған құжаттардың Заңның </w:t>
-[...185 lines deleted...]
-10) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+13) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік қызмет көрсетуге талап етілетін, қол жетімділігі шектеулі дербес деректерге қол жетімділікке көрсетілетін қызметті алушының берілетін келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18722,142 +32875,142 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар </w:t>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік көрсетілетін қызмет мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz.порталда орналастырылған. Мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz порталында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты "жеке кабинет" порталы арқылы қашықтан қолжеткізу режимінде, сондай-ақ мемлекеттік қызметтер көрсету мәселесі жөніндегі бірыңғай байланыс орталығынан алу мүмкіндігі бар.</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті алушының таңдауы бойынша бір өтініш негізінде бірнеше мемлекеттік көрсетілетін қызметтердің жиынтығын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырылады.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алу шеңберінде қайта сақтандыру қызметін жүзеге асыруға лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік көрсетілетін қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18896,142 +33049,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сақтандыру нарығында </w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">сақтандыру нарығында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">мемлекеттік қызметтер көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәселелері бойынша өзгерістер </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мен толықтырулар енгізілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+              <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актілерінің тізбесіне</w:t>
-[...12 lines deleted...]
-              <w:t>7-қосымша</w:t>
+              <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19065,1633 +33218,152 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымын құруға рұқсат беру </w:t>
+              <w:t xml:space="preserve">қызметін және сақтандыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына және шарттарына, </w:t>
+              <w:t xml:space="preserve">брокерінің қызметін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">лицензиялау қағидаларына, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">сондай-ақ құжаттардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мазмұнына қойылатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="81"/>
+    <w:bookmarkStart w:name="z153" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрылтайшы (заңды тұлға) туралы мәліметтер </w:t>
+        <w:t xml:space="preserve"> "Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...1474 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20740,16642 +33412,50 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16590 lines deleted...]
-              </w:rPr>
               <w:t>
 Сақтандыру брокерінің қызметін жүзеге асыру құқығына лицензия беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
@@ -39687,55 +35767,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>