--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc88b3b" w14:textId="bc88b3b">
+    <w:p w14:paraId="1680560" w14:textId="1680560">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 20 қазандағы № 585 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 21 қазанда № 30274 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 20 қазандағы № 585 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 21 қазанда № 30274 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,162 +288,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелді) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -420,150 +484,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1039,668 +1103,668 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эскиздің (эскиздік жобаның), техникалық жобаның құрамы мен мазмұны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті лицензиясы бар жобалау ұйымы әзірлеген жаңа құрылыс объектілері үшін жобалау алдындағы сатыда әзірленетін эскиздің (эскиздік жобаның) құрамы мен мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. 1:1000; 1:2000; 1:5000 (аталғанның бірі) масштабындағы ахуалдық жоспар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 1:500; 1:1000 (аталғанның бірі) масштабындағы объектінің бас жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы сыртқы әрлеудің ведомосімен қоса, қасбеттер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы үй-жайлардың экспликациясы бар қабаттардың жоспары, бөліністер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы шатыр жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Инженерлік желілердің жоспарлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ғимараттың негізгі конструктивтік және сәулет-жоспарлау шешімдері, әрлеу материалдары мен қасбеттің түсіне қатысты шешімін таңдау, сондай-ақ негізгі көлемдік-жоспарлау көрсеткіштері (сыйымдылығы, өткізу қабілеті, қуаты, құрылыс көлемі, ғимараттың, құрылыс алаңының, көгалдандырылған және абаттандырылған учаске аумағының жалпы және пайдалы алаңы, әрлеу материалдары мен қасбеттің түсі) келтірілген абаттандыру мен көгалдандыру элементтері сипатталған жалпы деректер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті лицензиясы бар жобалау ұйымы әзірлеген қолданыстағы үйлер мен ғимараттардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) объектілері үшін әзірленетін техникалық жобаның құрамы мен мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кіреберіс алаңның құрылысына байланысты қасбеті өзгерген, жапсарлас құрылыс салу жолымен реконструкциялау кезінде 1:1000; 1:2000; 1:5000 (аталғанның бірі) масштабтағы ахуалдық жоспар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кіреберіс алаңның құрылысына байланысты қасбеті өзгерген, жапсарлас құрылыс салу жолымен реконструкциялау кезінде 1:500; 1:1000 (аталғанның бірі) масштабтағы объектінің бас жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кіреберіс алаңның құрылысына байланысты қасбеті өзгерген, жапсарлас құрылыс салу жолымен реконструкциялау кезінде 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабтағы қасбеттер сыртқы әрлеу ведомосімен қоса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) дейінгі үй-жайлардың жоспарлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Реконструкциялаудан (қайта жоспарлаудан, қайта жабдықтаудан) кейінгі үй-жайлардың жоспарлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қабаттылығы өзгерген және жапсарлас құрылыс салу жолымен реконструкциялау кезінде 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабтағы шатыр жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ғимараттың негізгі конструктивтік және сәулет-жоспарлау шешімдері, қасбеттердің әрлеу материалдары мен түсіне қатысты шешімді таңдау, бөлшектенетін конструкциялардың жай - күйі сипатталған, реконструкциялаудың (қайта жоспарлаудың, қайта жабдықтаудың) түрі туралы - тіреу және қоршау (сыртқы) конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты (байланысты емес) тұжырымдармен жалпы деректер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті лицензиясы бар тұлға немесе жобалау ұйымымен әзірленген елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте орналастырылған сыртқы (көрнекі) жарнама объектілері үшін эскиздің (эскиздік жобаның) құрамы мен мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. 1:1000; 1:2000; 1:5000 (аталғанның бірі) масштабындағы ахуалдық жоспар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сыртқы (көрнекі) жарнама объектісінің күндізгі және түнгі бейнесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Конструктивтік шешімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Инженерлік қамту бойынша шешім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Негізгі конструктивтік және сәулет-жоспарлау шешімдері, әрлеу материалдары мен түсіне қатысты шешімінің таңдауы сипатталған жалпы деректер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті лицензиясы бар жобалау ұйымы әзірлеген инженерлік желілер эскизінің (эскиздік жобасының) құрамы мен мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. 1:1000; 1:2000; 1:5000 (аталғанның бірі) масштабтағы ахуалдық жоспар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жобаланатын және қолданыстағы (сақталатын және бұзылуға жататын) үйлер, ғимараттар, құрылыстар, инженерлік және көлік коммуникациялары, абаттандыру элементтері және көпжылдық жасыл екпелер салынатын бас жоспар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Инженерлік желілердің жоспарлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Инженерлік желілердің профильдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құрылымдық және құрылыс шешімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ерекшеліктер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Инженерлік желілер мен коммуникацияларды орналастыру (төсеу) жөніндегі негізгі конструктивтік және сәулет-жоспарлау шешімдері, материалдарды таңдау, пайдалану қауіпсіздігін қамтамасыз ету жөніндегі инженерлік-техникалық іс-шаралар, қоршаған ортаны қорғау жөніндегі, сондай-ақ негізгі көлемдік-жоспарлау көрсеткіштерін (өткізу қабілеті, қуаты, көлемі, ұзындығы, құрылыс алаңы, көгалдандырылған және абаттандырылған учаскелер, материалдар) келтіре отырып, учаскені абаттандыру және көгалдандыру жөніндегі іс-шаралар баяндалған жалпы деректер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2130,68 +2194,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалауға арналған сәулет-жоспарлау тапсырмасы (СЖТ) Архитектурно – планировочное задание на проектирование (АПЗ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13678,70 +13742,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Приемка и ввод в эксплуатацию построенного объекта (тип приемки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жер учаскесін таңдау актісі негізінде СЖТ берілгенде, СЖТ жер учаскесіне тиісті құқық туындаған кезден бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЖТ және ТШ жобалау (жобалау-сметалық) құжаттаманың құрамында бекітілген құрылыстың бүкіл нормативтік ұзақтығының мерзімі шегінде қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13752,108 +13816,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении АПЗ на основании акта выбора земельного участка, АПЗ вступает в силу с момента возникновения соответствующего права на земельный участок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АПЗ и ТУ действуют в течение всего срока нормативной продолжительности строительства, утвержденного в составе проектной (проектно-сметной) документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. СЖТ-да жазылған талаптар мен шарттар меншік нысанына және қаржыландыру көздеріне қарамастан инвестициялық процестің барлық қатысушылармен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования и условия, изложенные в АПЗ, выполняются всеми участниками инвестиционного процесса независимо от форм собственности и источников финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тапсырыс берушінің СЖТ-да қамтылған талаптармен келіспеуі сот тәртібімен шағымдалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несогласие заказчика с требованиями, содержащимися в АПЗ, обжалуется в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13877,55 +13941,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>