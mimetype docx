--- v1 (2026-01-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e821cd" w14:textId="0e821cd">
+    <w:p w14:paraId="37b348f" w14:textId="37b348f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,164 +103,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 14 қазандағы № ҚР ДСМ-114 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 17 қазанда № 30187 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:bookmarkStart w:name="z292" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексі 7-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 7-бабының 32) тармақшасына, 138-бабының 3-тармағына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы бұйрыққа қосымшаға сәйкес Қазақстан Республикасында нефрологиялық көмек көрсетуді ұйымдастыру </w:t>
+      1. Қоса беріліп отырған Қазақстан Республикасында нефрологиялық көмек көрсетуді ұйымдастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>стандарты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z293" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Денсаулық сақтау министрлігінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық көмекті ұйымдастыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -618,6077 +795,4313 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау министрі</w:t>
+              <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2022 жылғы 14 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ҚР ДСМ-114 бұйрығына</w:t>
+              <w:t>№ ҚР ДСМ-114 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z295" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында нефрологиялық көмек көрсетуді ұйымдастыру стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Стандарт жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасында нефрологиялық көмек көрсетуді ұйымдастыру </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес (бұдан әрі – Кодекс) әзірленді және Қазақстан Республикасында нефрологиялық көмек көрсетуді ұйымдастыру процесіне қойылатын талаптарды белгілейді.</w:t>
+      1. Осы Қазақстан Республикасында нефрологиялық көмек көрсетуді ұйымдастыру стандарты (бұдан әрі – Стандарт) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32) тармақшасына, 138-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасында халыққа нефрологиялық көмек көрсетуді ұйымдастыруға қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2. Осы Стандартта пайдаланылатын терминдер мен анықтамалар:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Стандартта қолданылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      1) автоматтандырылған перитонеалдық диализ (бұдан әрі – АПД) - пациенттің қатысуынсыз диализ ерітіндісін енгізуді және шығаруды қамтамасыз ететін арнайы аппараттардың (циклерлердің) көмегімен жүзеге асырылатын перитонеалдық диализ әдісі (берілген бағдарлама бойынша циклер ішперде қуысында ерітіндіні ауыстырудың автоматты циклдерін жүзеге асырады), сондай-ақ модификациялары бар плазмаферез, плазмаалмасу, плазмосорбция және гемосорбция, альбуминді диализ, оның ішінде КХ сәйкес бір ағынды альбуминді диализ;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) автоматтандырылған перитонеалдық диализ (бұдан әрі – АПД) – диализ ерітіндісінің іш қуысындағы алмасуы арнайы аппаратты (циклерді) қолдану арқылы автоматты түрде жүзеге асырылатын, әдетте пациент ұйықтағанда, алдын ала бағдарламаланған ерітіндіні құю және дренаждау циклдарында қолданылатын перитонеалдық диализ әдісі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      2) бейінді маман – жоғары медициналық білімі, денсаулық сақтау саласында сертификаты бар медицина қызметкері;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) ықтимал реципиенттерінің тіркелімі (бұдан әрі – ықтимал реципиенттердің тіркелімі) – ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) ықтимал реципиенттерінің деректер базасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3) гемодиализ (бұдан әрі - ГД) – "Жасанды бүйрек" аппаратында жүргізілетін организмнен зат алмасудың уытты өнімдерін шығару, су және электролиттік теңгерімдердің бұзылуын қалыпқа келтіру мақсатында айналымдағы экстракорпоралдық қан мен диализдейтін ерітіндінің арасындағы төмен молекулалы субстанциялар мен сұйықтықтарды жартылай өткізгіш мембрана арқылы диффузиялық және сүзгілік тасымалдау қағидатына негізделген әдіс;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бейінді маман – жоғары медициналық білімі және денсаулық сақтау саласында сертификаты бар медицина қызметкері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      4) бүйректі алмастыру терапиясы (бұдан әрі – БАТ) – бүйрек жеткіліксіздігіне және басқа да себептерге байланысты адамның денесінде жиналған уытты заттар мен артық сұйықтықты жою мақсатында қолданылатын әдістердің жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бүйректі алмастыру терапиясы (бұдан әрі – БАТ) – бүйрек функциясының жоғалған бөліктерін толық немесе жартылай қалпына келтіруге бағытталған емдеу әдістерінің жиынтығы, соның ішінде бүйректің созылмалы ауруының (бұдан әрі – БСА) терминалдық сатысы немесе жіті бүйрек зақымдануы кезінде денедегі су-электролиттік, қышқылдық-сілтілік және азоттық тепе-теңдікті сақтау. БАТ әдістеріне гемодиализ (үзілісті немесе ұзақ), перитонеалдық диализ және бүйректі трансплантаттау жатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      5) динамикалық байқау – пациенттің денсаулық жағдайын жүйелі түрде байқау, сондай-ақ осы байқаудың нәтижелері бойынша қажетті медициналық көмек көрсету;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бүйректің жіті зақымдануы (бұдан әрі – БЖЗ) – бұл бүйрек және (немесе) бүйректен тыс факторлардың әсерінен бүйрек функциясының күрт (≤7 тәулік ішінде) төмендеуі, қан сарысуындағы креатинин деңгейінің жоғарылауы және (немесе) диурездің азаюымен көрінетін, бүйрек зақымдануының немесе дисфункциясының әртүрлі дәрежеде дамуын көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      6) клиникалық хаттама (бұдан әрі – КХ) - пациенттің белгілі бір ауруы немесе жай-күйі кезіндегі профилактика, диагностика, емдеу, медициналық оңалту және паллиативтік медициналық көмек бойынша ғылыми дәлелденген ұсынымдар;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) гемодиализ (бұдан әрі – ГД) – "Жасанды бүйрек" аппаратында жүргізілетін, ағзадан зат алмасудың уытты өнімдерін шығару, су және электролиттік теңгерімдердің бұзылуын қалыпқа келтіру мақсатында айналымдағы экстракорпоралдық қан мен диализдейтін ерітіндінің арасындағы төмен молекулалы субстанциялар мен сұйықтықтарды жартылай өткізгіш мембрана арқылы диффузиялық және сүзгілік тасымалдау қағидатына негізделген әдіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      7) міндетті әлеуметтік медициналық сақтандыру (бұдан әрі – МӘМС) – әлеуметтік медициналық сақтандыру қорының активтері есебінен медициналық көрсетілетін қызметтерді тұтынушыларға медициналық көмек көрсету жөніндегі құқықтық, экономикалық және ұйымдастырушылық шаралар кешені;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) гемодиасүзгілеу (бұдан әрі – ГДС) – "Жасанды бүйрек" аппаратын пайдалана отырып, жартылай өткізгіш мембрана арқылы ерітілген заттарды диффузия және конвекция әдістерімен алып тастауды біріктіретін бүйректі алмастыру терапиясының әдісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      8) мультидисциплинарлық топ (бұдан әрі – МДТ) – пациент организмінің функциялары мен құрылымдарының бұзылу сипатына, оның клиникалық жай-күйінің ауырлығына қарай қалыптасатын әртүрлі мамандар тобы;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) гемотүзетудің экстракорпоралдық әдістері – түрлі этиологиядағы патологиялық құрамбөліктерді детоксикациялау және жою: сіңірілу технологиялары, плазмалық емшаралар, аферездік технологиялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      9) онлайн-гемодиасүзгілеу (бұдан әрі – оГДС) – "Жасанды бүйрек" аппаратында жүргізілетін алмастыру ерітіндісін вена ішіне енгізе отырып, экстракорпоралдық айналымдағы қан мен диализдейтін ерітіндінің арасындағы төмен және орташа молекулалы субстанциялардың және сұйықтықтың жартылай өткізгіш мембранасы арқылы диффузиялық, сүзгілік және конвекциялық тасымалдау қағидатына негізделген әдіс. On-line нұсқасында алмастырғыш ерітінді диализатты стерильдейтін сүзгілеу жолымен "Жасанды бүйрек" аппаратында дайындалады;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) клиникалық хаттама (бұдан әрі – КХ) – пациенттің белгілі бір ауруы немесе жай-күйі кезіндегі профилактика, диагностика, емдеу, медициналық оңалту және палиативті медициналық көмек бойынша ғылыми дәлелденген ұсынымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      10) тегін медициналық көмектің кепілдік берілген көлемі (бұдан әрі – ТМККК) – бюджет қаражаты есебінен берілетін медициналық көмектің көлемі;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) медициналық цифрлық жүйе (бұдан әрі – МЦЖ) – денсаулық сақтау субъектілерінің процестерін электрондық форматта жүргізуді қамтамасыз ететін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      11) тұрақты амбулаториялық перитонеалдық диализ (бұдан әрі – ТАПД) – құрсақ қуысындағы диализдік ерітіндіні ауыстыру (тәулігіне бірнеше рет) науқастарға амбулаториялық жағдайда (үй жағдайында) дербес жүргізілетін перитонеалдық диализ әдісі;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мультипәндік топ (бұдан әрі – МПТ) – пациент организмінің функциялары мен құрылымдарының бұзылу сипатына, оның клиникалық жай-күйінің ауырлығына байланысты қалыптастырылатын әртүрлі мамандар тобы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      12) ультрасүзгілеу (бұдан әрі – УС) модификациялары бар жалғасқан БАТ- бүйректі алмастыру терапиясы (бұдан әрі – БАТ), перитонеалдық диализ (бұдан әрі – ПД) - диффузиялық алмасу, төмен және орташа молекулалық және белоктық субстанциялардың "перитонеалдық мембрана" арқылы сүзгіш және конвекциялық тасымалдау қағидатына, сондай-ақ ішперде қуысындағы диализдейтін ерітіндідегі қаннан алынатын сұйықтыққа негізделген бүйректі алмастыратын терапия әдісі.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) міндетті әлеуметтік медициналық сақтандыру (бұдан әрі – МӘМС) – әлеуметтік медициналық сақтандыру қорының активтері есебінен медициналық көрсетілетін қызметтерді тұтынушыларға медициналық көмек көрсету жөніндегі құқықтық, экономикалық және ұйымдастырушылық шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өңірлік трансплантаттауды үйлестіруші – Үйлестіру орталығының штаттағы қызметкері болып табылатын, астанадағы, облыс орталықтарындағы, және республикалық маңызы бар қалалардағы ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) трансплантаттау саласындағы медициналық ұйымдардың (бұдан әрі – МҰ) ведомствоаралық өзара іс-қимылын қамтамасыз ететін дәрігер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) перитонеалдық диализ (бұдан әрі – ПД) – ішек қабығы денеден уытты метаболиттерді және артық сұйықтықты диффузиялық және конвекциялық алмасу арқылы қан мен ішек қуысына енгізілген диализдік ерітінді арасында шығару үшін жартылай өткізгіш мембрана ретінде қолданылатын бүйректі алмастыру терапиясының әдісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тегін медициналық көмектің кепілдік берілген көлемі (бұдан әрі – ТМККК) – бюджет қаражаты есебінен берілетін медициналық көмектің көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Транспланттауды және жоғары технологиялық көрсетілетін медициналық қызметтерді үйлестіру жөніндегі республикалық орталық (бұдан әрі – ТЖТМҚҮРО) – ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) трансплантаттауды үйлестіру және сүйемелдеу мәселелерімен айналысатын денсаулық сақтау ұйымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) тұрақты амбулаториялық перитонеалдық диализ (бұдан әрі – ТАПД) – іш қуысында диализдік ерітіндіні ауыстыру (күнде бірнеше рет) амбулаториялық жағдайда (үйде) пациенттердің өздері жүзеге асыратын перитонеалдық диализ әдісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ультрасүзгілеу (бұдан әрі – УС) – сұйықтықты сүзу арқылы жүзеге асырылатын мембраналық бөлу процесі, сондай-ақ заттарды фракциялау және концентрациялау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нефрологиялық көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) амбулаториялық жағдайларда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәулік бойы медициналық байқау, емдеу, күтім көзделетін стационарлық жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төсек-орын беріле отырып, күндізгі уақытта медициналық байқау және емдеу көзделетін стационарды алмастыратын жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нефрологиялық көмек көрсету кезінде МҰ-дан тыс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пациенттің медициналық алып жүруін қажет етуіне байланысты емді жалғастыру үшін МҰ-ға тасымалдау кезінде медициналық авиацияны қолдануымен, "Жедел медициналық жәрдем, оның ішінде медициналық авиацияны тарта отырып көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-225/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21713 тіркелді) сәйкес жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жылжымалы (далалық) медициналық кешендерді, медициналық пойыздарды, далалық госпитальдарды, трассалық медициналық-құтқару пункттерін қолдануымен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      экстракорпоральдық гемотүзету әдістерімен терапия жүргізу үшін медицина қызметкерлерінің шығуы және медициналық бұйымдарды қолдануымен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қашықтықтан медициналық қызметтерді ұйымдастыру, ұсыну және ақы төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 1 ақпандағы № ҚР ДСМ-12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22151 тіркелді) сәйкес қашықтықтан медициналық көрсетілетін қызметтерді қолдануымен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Халыққа нефрологиялық көмек көрсететін МҰ-лар "Бастапқы медициналық құжаттаманы жүргізу және есептерді ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 10 желтоқсандағы № ҚР ДСМ-244/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21761 тіркелді), "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – № ҚР ДСМ-175/2020 бұйрығы) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 тіркелді) және "Денсаулық сақтау саласындағы есептік құжаттама нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 22 желтоқсандағы № ҚР ДСМ-313/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – № ҚР ДСМ-313/2020 бұйрығы) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21879 тіркелді) сәйкес бекітілген есепке алу және есептік нысандарына сәйкес медициналық құжаттаманы жүргізуді және есептерді ұсынуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Нефрологиялық көмек көрсету құрылымы, негізгі бағыттары мен тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+        <w:t xml:space="preserve"> 2-тарау. Нефрологиялық көмек көрсететін  ұйымдардың құрылымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасында нефрологиялық көмек көрсету үшін мынадай бөлімшелер ұйымдастырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) меншік нысанына қарамастан аудандық, қалалық және облыстық медициналық көмек көрсету деңгейлеріндегі емханалардың немесе көп бейінді стационарлардың, консультациялық-диагностикалық орталықтардың, ғылыми орталықтардың (институттарың), диализ орталықтарының консультациялық-диагностикалық бөлімшесінің құрамындағы мамандандырылған нефрологиялық кабинет (бұдан әрі – Кабинет);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) меншік нысанына қарамастан қалалық, облыстық, республикалық деңгейлердегі көп бейінді ауруханалардың, ғылыми ұйымдардың құрылымындағы нефрологиялық бөлімше; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меншік нысанына қарамастан стационарлық көмек көрсететін қалалық, облыстық, республикалық деңгейлердегі көп бейінді ауруханалардың (балалар және ересектер) құрылымындағы диализ бөлімшесі (бұдан әрі – ДБ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диализ орталығы (бұдан әрі – ДО) – меншік нысанына қарамастан аудандық, қалалық, облыстық деңгейлердегі стационарды алмастыратын жағдайларда нефрологиялық көмекті жүзеге асыратын дербес МҰ немесе МҰ-ның құрылымдық бөлімшесі (балалар және ересектер);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) нефрологиялық орталық – қалалық, облыстық деңгейдегі амбулаториялық, стационарлық, стационарды алмастыратын жағдайларда, ғылыми ұйымдарда, университет клиникаларында мамандандырылған нефрологиялық көмек көрсететін дербес МҰ немесе МҰ-ның құрылымдық бөлімшесі. Нефрологиялық орталықтың құрамына: нефрология бөлімшесі (немесе төсектер), диализ бөлімшесі және (немесе) диализ орталығы, нефрология кабинеті кіреді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) МПТ – аурудың нозологиялық түріне, бүйрек зақымдануының этиологиясына қарай, пациентті қадағалап-жүргізу тактикасын пәнаралық тұрғыдан анықтау және консервативті және БАТ-тың тиімді әдісін КХ-ға сәйкес уақтылы, негізделген түрде таңдау мақсатында пациент организмінің функциялары мен құрылымдарының бұзылу сипатына, оның клиникалық жай-күйінің ауырлығына байланысты қалыптастырылатын әртүрлі мамандар тобы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+        <w:t xml:space="preserve"> 3-тарау. Нефрологиялық көмек көрсететін ұйымдардың  негізгі міндеттері мен қызмет бағыттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нефрологиялық көмек көрсететін МҰ-лардың негізгі міндеттері мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) нефрологиялық орталық нефрологиялық бөлімше, тәуліктік стационар жағдайында диализ төсектері және (немесе) диализ бөлімшесі және республикалық маңызы бар ғылыми ұйымда бір МҰ-да стационарды алмастыратын жағдайларда диализ орталығы (ересектер және (немесе) балалар) болған жағдайда ұйымдастырылады. Нефрологиялық орталықтың құрамына қосымша нефрологиялық пациенттерге арналған медициналық оңалту кабинеті, бөлімшесі кіреді. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+      1) бейіні бойынша сараптамалық, ұйымдастыру-әдістемелік, консультациялық-диагностикалық, ғылыми-білім беру қызметті, соның ішінде телемедицина технологияларын қолдана отырып жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дәлелділік қағидаттарына негізделген, әлемдік медициналық ғылым мен практикасын қолдана отырып, диагностика және емдеудің жоғары технологиялық әдістерін әзірлеу, жетілдіру және енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоғары білім беру орындарымен бірлесіп нефрология бойынша оқу бағдарламаларын әзірлеуге, мамандарды даярлауға, қайта даярлауға және біліктілікті жоғарлатуға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) статистикалық деректерді қалыптастыру және талдау жұмыстарына қатысу, сырқаттанушылық пен өлімнің өсу қарқынын тежейтін тетіктерді әзірлеу, пациенттерді бағдарламалық ГД-ге ауыстыру жағдайларын ай сайын клиникалық талдау арқылы ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медициналық көмек көрсету стандарттарын, КХ-ны әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тегін амбулаториялық дәрі-дәрмекпен қамтамасыз етуге дәрілік заттарды сатып алу көлемін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өңірде дәрілік заттардың тиімді қолданылуының тиімділігін бағалау және мониторингтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) медициналық жабдықтар мен бұйымдарды сатып алу туралы өтінімдерді қалыптастыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бейіні бойынша медициналық көрсетілетін қызметтер тарифін қалыптастыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нефрологиялық көмек көрсететін МҰ-лар қызметтерінің негізгі бағыттары мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бүйрек және зәр шығару жүйесі ауруларын ерте анықтауға, асқынулардың өршуі мен дамуының профилактикалауға, сырқаттанушылықты емдеу және мүгедектік мен өлім жағдайларын азайтуға, БАТ-ты бастау мерзімін ұзартатын шараларды іске асыруды қоса алғанда, бүйрек функциясының жеткіліксіздігімен ауыратын пациенттердің өмір сүру сапасын жақсартуға бағытталған іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерге КХ-ға сәйкес медициналық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) ерте диагностикалауға, асқынулардың өршуі мен дамуының профилактикасына, несеп бөлу жүйесі ауруларымен сырқаттанушылықты, мүгедектікті және өлім – жітімді емдеуге және төмендетуге, бүйректің созылмалы ауруы (бұдан әрі - БСА) бар пациенттердің өмір сүру ұзақтығын ұлғайтуға және сапасын жақсартуға, оның ішінде диализге дейінгі сатысын ұзартуға бағытталған іс-шараларды ұйымдастыру және өткізу; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+      3) БЖЗ бастан өткерген, БСА G3-G5 сатыдағы, БАТ алатын, соның ішінде бүйректі транспланттаудан кейін пациенттерді есепке алу және динамикалық байқау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) БСА өршуінің профилактикасы мәселелері бойынша халыққа және денсаулық сақтау субъектілеріне ақпараттық-консультациялық, ұйымдастырушылық-әдістемелік және оқу-ағарту көмекті көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нефрология саласында ғылыми-зерттеу жұмыстарына қатысу және оларды жүргізу, инновациялық технологияларды енгізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Медициналық көмек көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Амбулаториялық жағдайларда нефрологиялық көмек көрсетуді ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерге медициналық-санитариялық алғашқы көмекті (бұдан әрі – МСАК) жалпы практика дәрігерлері (отбасылық дәрігерлер), учаскелік терапевтер, педиатрлар, фельдшерлер, акушерлер, кеңейтілген практика (жалпы практика) мейіргерлері, учаскелік мейіргерлер, әлеуметтік жұмыскерлер, денсаулық сақтау саласындағы психологтар көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) несеп шығару жүйесі ағзаларының патологиясы (бүйректің жіті және созылмалы гломерулярлық және интерстициалдық аурулары, бүйректің және зәр шығару жүйесінің даму ақаулары, қант диабеті кезінде бүйректің қайталама зақымдануы, жүрек-қантамыр патологиясы және аутоиммундық аурулар, несеп-тас ауруы, бүйректі трансплантаттаудан кейінгі жай-күй, бүйректің жіті жеткіліксіздігі немесе бүйректің жіті зақымдануы (бұдан әрі – БЖЗ) және БСА бар пациенттерге КХ-ға сәйкес емдеудің барлық кезеңдерінде сабақтастықты сақтай отырып медициналық көмек көрсету. </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+      9. МСАК дәрігері бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерге "Қазақстан Республикасында медициналық-санитариялық алғашқы көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2023 жылғы 30 наурыздағы № 49 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32160 тіркелді) сәйкес медициналық көмек көрсетеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Бүйрек аурулары бар пациенттерге жоғары технологиялық медициналық қызметтерді (бұдан әрі – ЖТМҚ) Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 желтоқсандағы № ҚР ДСМ-238/2020 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+      10. Бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерге амбулаториялық жағдайларда "Амбулаториялық жағдайлардағы мамандандырылған медициналық көмек көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 27 сәуірдегі № ҚР ДСМ-37 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27833 тіркелді) сәйкес мамандандырылған медициналық көмек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар, сондай-ақ БСА дамуының негізгі қауіп факторлары бар пациенттерге амбулаториялық жағдайда нефролог дәрігер көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Бүйрек аурулары бар пациенттерге паллиативтік көмек Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 27 қарашадағы № ҚР ДСМ-209/2020 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      12. Бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерге медициналық көмекті бейінді мамандар көрсетеді, оған КХ-ға және осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес диагностика, емдеу, динамикалық байқау және пациенттердің жағдайын мониторингтеу кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. МСАК дәрігерлерінің нефрологиялық көмек көрсетуі мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бүйрек зақымдануының белгілерін анықтау және КХ ұсынымдарына сәйкес аурулардың сатыларын, этиологиясын және белсенділік деңгейін анықтаумен клиникалық-диагностикалық зерттеулер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пациенттерді МЦЖ-да консультациялық-диагностикалық зерттеулерге жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Созылмалы аурулары бар адамдарға медициналық көмек көрсетуді ұйымдастыру, байқаудың мерзімділігі мен мерзімдерін, диагностикалық зерттеулердің міндетті минимумы мен еселігі қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қазандағы № ҚР ДСМ-149/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21513 тіркелді) сәйкес БСА-ның сатысына қарай өршуі мен асқынуларының профилактикасы, БСА даму қаупі бар топтарды анықтау, сондай-ақ бүйрек аурулары бар пациенттерді есепке алу және динамикалық байқау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) КХ-ға сәйкес мамандандырылған медициналық көмек көрсету үшін МҰ-ларға емдеуге жатқызуға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "Қазақстан Республикасының белгілі бір аурулары (жағдайлары) бар жекелеген азаматтар санатын тегін және (немесе) жеңілдікпен амбулаториялық түрде қамтамасыз ету үшін дәрілік заттар мен медициналық бұйымдар тізілімін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 5 тамыздағы № ҚР ДСМ-75 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23885 тіркелді) сәйкес бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерді дәрілік заттармен қамтамасыз ету және ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) "Еңбекке уақытша жарамсыздыққа сараптама жүргізу, сондай-ақ еңбекке уақытша жарамсыздық парағын немесе анықтамасын беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 қарашадағы № ҚР ДСМ-198/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21660 тіркелді) сәйкес еңбекке уақытша жарамсыздыққа сараптама жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 тіркелді) сәйкес мүгедектікті анықтау және белгілеу үшін медициналық-әлеуметтік сараптамаға жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мониторингтеу, БАТ-тың уақтылы басталуы және пациенттер маршрутының сабақтастығын қамтамасыз ету үшін БСА С1-5 сатыдағы пациенттердің, барлық сатыдағы БЖЗ бар пациенттердің деректерін RIFLE бойынша МЦЖ-да тіркеу және үнемі енгізіп отыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Пациенттердің деректерін МЦЖ-ға тіркеу мынадай түрде жүзеге асырылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) БСА G1-3а сатыдағы пациенттерді тіркеуді МСАК дәрігерлері жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) БСА G3б-5 сатыдағы пациенттерді тіркеуді емхананың нефролог дәрігері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Амбулаториялық жағдайларда нефролог дәрігер мыналарды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) МСАК дәрігерінің жолдауы бойынша бүйрек аурулары бар пациенттерге және олардың даму қаупі жоғары адамдарға мамандандырылған медициналық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бүйрек аурулары бар пациенттерге динамикалық байқау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) БСА-ның өршуіне әсер ететін факторларды (артериялық гипертензия, минералды-сүйектік бұзылыстар, қантты диабет (бұдан әрі – ҚД), анемия, жүрек функциясының жетіспеушілігі) түзету, амбулаториялық дәрі-дәрмекпен қамтамасыз етудің тиімділігін бақылау және мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пациенттерді нефрология бөлімшелеріне (орталықтарына) консультацияға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БЖЗ және БСА бар пациенттердің маршрутын ұйымдастыру және мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілімдер бойынша БАТ-қа ауыстыруға қатысты қорытынды беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) бүйрек аурулары мен оған аралас патология кезінде еңбекке уақытша жарамсыздық және мүгедектік мәселелерін шешуде ұсынымдар беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бүйрек аурулары бар пациенттерді стационарлық немесе стационарды алмастыратын жағдайларда мамандандырылған емдеуге уақтылы жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бүйрек аурулары бар пациенттерді ағзаны алмастыратын емдеу әдістерін, оның ішінде ГД-ны, ПД-ны уақтылы жүргізу үшін жоспарлы түрде даярлау және одан әрі жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) пациенттің терминалдық сатыдағы БСА-ның денсаулық жағдайын және қарсы көрсетілімдердің жоқ екенін (инфекциялық аурулар, онкология, ауыр психикалық бұзылушылықтар) бағалау, донорлық бүйрек трансплантаттауына пациенттің көрсетілімдері расталған жағдайда, пациенттің деректері ықтимал реципиенттердің тіркеліміне енгізеді, мына өлшемшарттарға сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиникалық жағдайы, аурудың ауырлығы және негізгі гломерулярлық аурудың белсенділік деңгейін бағалау, коморбидтілік шкаласы, жүйелік уремиялық асқынулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАТ ұзақтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) донорлық бүйректі трансплантаттау үшін көрсетілімдерді негіздеу КХ-ға сәйкес жүзеге асырылады. Ықтимал реципиенттердің тіркелімін жүргізу және қалыптастыру "Тіркелімді қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-226/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21717 тіркелді) сәйкес жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бүйректі трансплантаттаудан кейінгі пациенттерді қадағалап-қарау және жай-күйіне мониторинг жүргізу, трансплантат дисфункциясын КХ-ға сәйкес бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) БСА-ның әртүрлі этиологиясындағы асқынулардың профилактикасы және емдеу, сондай-ақ БСА-ның өршуін азайтуға бағытталған нефропротективтік терапияның жаңа әдістерін практикаға енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) пациенттің бекітілген жері бойынша МСАК дәрігерлерімен сабақтастық пен өзара іс-қимылды қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)  бекітілген (қызмет көрсетілетін) халықтың арасында бүйрек аурулары бойынша статистикалық деректерді талдау және БСА 3-5 сатыдағы диспансерлік пациенттердің, оның ішінде БАТ алатын пациенттердің БСА цифрлық тіркелімін жүргізе отырып, есепке алу және есептік құжаттаманы жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) бүйрек аурулары туралы халықтың хабардарлығы және оларды ақпараттандыру бойынша іс-шараларды әзірлеу және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) БСА бар пациенттерді амбулаториялық деңгейде қамтамасыз ету үшін дәрілік заттар мен медициналық бұйымдарға арналған өтінімді дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) № ҚР ДСМ-175/2020 бұйрығының нысандарына сәйкес медициналық құжаттаманы ресімдеу және № ҚР ДСМ-313/2020 бұйрығына сәйкес есептілікті ұсыну. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Коморбидті пациенттердегі күрделі дифференциалды-диагностикалық жағдайларда болжамды және емдеу-бақылау тактикасын анықтау мақсатында кемінде 3 (үш) дәрігердің, соның ішінде дәрігер-нефрологтың қатысуымен, сондай-ақ пациенттің коморбидтілігі ескеріле отырып құрылған МПТ мамандарын тарта отырып консилиум өткізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерді "Мамандандырылған, оның ішінде жоғары технологиялық медициналық көмек көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 желтоқсандағы № ҚР ДСМ-238/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 21746 тіркелді) (бұдан әрі – № ҚР ДСМ-238/2020 бұйрығы) сәйкес денсаулық сақтау ұйымдарында (оның ішінде ғылыми ұйымдар, ұлттық ғылыми орталықтар мен институттарда) бейінді мамандармен көрсетілетін жоғары технологиялық емдеу әдістерін қолдана отырып, мамандандырылған медициналық көмек алу үшін жіберу ТМККК шеңберінде және (немесе) МӘМС жүйесінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Стационарды алмастыратын жағдайларда нефрологиялық көмек көрсетуді ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Нефрологиялық бейіндегі, оның ішінде бүйректің бөлу функциясын немесе БАТ алмастырудың мамандандырылған әдістерінің кешенін алатын пациенттерді медициналық оңалту Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 7 қазандағы № ҚР ДСМ-116/2020 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+      18. "Қазақстан Республикасында стационарды алмастыратын жағдайларда медициналық көмек көрсету стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 7 маусымдағы № 106 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32740 тіркелді) сәйкес бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерге стационарды алмастыратын жағдайда мыналарды қамтитын медициналық көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) медициналық көрсетілімдер бойынша бейінді мамандардың қарап-тексеруі, консультациясы, зертханалық және аспаптық зерттеп-қараулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бүйрек аурулары бар пациенттерді көрсетілімдер бойынша тәулік бойы жұмыс істейтін стационарға емдеуге жатқызуды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажет болған жағдайда бүйрек аурулары бар пациенттерді амбулаториялық жағдайда емдеуге жолдау және оны мониторингілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) амбулаториялық жағдайда БАТ-ты жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Бүйректі алмастыру терапиясын көрсетуді ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Көп бейінді клиникалар құрамындағы ДБ және ДО шұғыл және жоспарлы тәртіппен мамандандырылған медициналық көмек көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. БАТ жүргізу мәселесін шешу үшін пациенттерді шұғыл және жоспарлы емдеуге жатқызу осы КХ-ға сәйкес тәулік бойы стационарда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. БЖЗ бар пациенттерде қанды бүйректен тыс тазалауды шұғыл түрде жүргізуге көрсетілімдер, БЖЗ кезінде БАТ емшараларын жүргізудің жеткіліктілігінің өлшемшарттары, сондай-ақ ұзартылған БАТ әдістерін (ұзартылған вена-веналық ГДС, ұзартылған вена-веналық гемосүзгілеу, ұзартылған вена-веналық гемодиасүзгілеу, ұзартылған вена-веналық гемодиасүзгілеу) қолдануға көрсетілімдер КХ-ға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. L, E (RIFLE) сатыларында БЖЗ бар пациенттерді стационардан тәулік бойы бақылаумен стационарды алмастыратын жағдайлардағы БАТ-қа ауыстыру БСА және БЖЗ КХ-ға сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. БЖЗ кезінде БАТ-ты КХ-ға сәйкес көрсетілімдер бойынша БЖЗ манифестациясынан бастап 90 (тоқсан) күнгі мерзімде БСА диагнозы анықталғанға дейін тәулік бойғы стационарда және стационарды алмастыратын жағдайларда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. МО "Денсаулық сақтау саласындағы есепке алу құжаттаманың нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      24. БЖЗ бар пациенттерді стационарлық жағдайдан стационарды алмастыруға ауыстырғаннан кейін бүйрек функциясын ай сайын мониторингтеу олар амбулаториялық және (немесе) консультациялық-диагностикалық көмек көрсететін, бүйрек функциясы қалпына келгенге дейін КХ-ға сәйкес ДБ және (немесе) ДО жүзеге асырылады. Бүйрек функциясының бұзылу белгілері сақталған (күшейген) жағдайда пациент бағдарламалық БАТ-қа ауыстырылуға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. БСА С4-5 сатыдағы пациенттерді БАТ-қа жолдауды КХ өлшемшарттарына сәйкес нефролог дәрігер жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. БЖЗ және БСА С5 сатыдағы пациенттерге шұғыл БАТ емшарасын жүргізу туралы шешімді КХ-ға сәйкес ДБ және (немесе) ДО нефролог дәрігер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. ДБ және (немесе) ДО-ның құрылымына қойылатын талаптар осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. БСА С5 сатыдағы пациентке БАТ-ты бастар алдында МСАК дәрігері немесе ДБ және (немесе) ДО дәрігері осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БАТ түрлері туралы еске түсіретін нұсқаулық беріледі және осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес диализдік пациенттің паспортының нысаны толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ГД ДБ-да және (немесе) ДО-да стандартты түрде аптасына кемінде 12 (он екі) сағат жүргізіледі, КХ-ға сәйкес жеке пациентке бейімделген ГД модальділігі рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. ПД стационар деңгейінде үйде пациенттің өзі немесе оның көмекшісі тарапынан ДБ және (немесе) ДО, нефрология кабинетте нефролог дәрігерінің қашықтықтан мониторинг жүргізуі арқылы жүргізіледі. ПД бағдарламасы КХ-ға сәйкес ТАПД үшін тәулігіне стандартты 4 (төрт) алмастыру және АПД үшін кемінде 1 (бір) алмастыру жүргізіледі. Бүйрек функциясы сақталған пациенттерде – күніне 3 (үш) рет ГД жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. БАТ алатын өңір пациенттерінің жай-күйіне мониторингті денсаулық сақтау басқармасының бас нефрологының бақылауымен ДБ және (немесе) ДО, нефрология кабинеті жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Вирустық гепатиттері бар пациенттерге диализдік көмекті ұйымдастыру ГД бөлімшелерінің мазмұнына қойылатын санитариялық-эпидемиологиялық талаптар сәйкес болған кезде "Денсаулық сақтау объектілеріне қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 11 тамыздағы № ҚР ДСМ-96/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) (бұдан әрі – № ҚР ДСМ-175/2020 бұйрық) және "Денсаулық сақтау саласындағы есепті құжаттама нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 22 желтоқсандағы № ҚР ДСМ-313/2020 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21080 тіркелді) (бұдан әрі – № ҚР ДСМ-96/2020) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. БАТ-қа көрсетілімдерді нефролог дәрігер басқа мамандықтағы дәрігерлермен бірге қояды, КХ-ға сәйкес пациенттің қадағалап-қарау тактикасы және БАТ модальділігін таңдау айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. ДБ-да және (немесе) ДО-да бағдарламалық, амбулаториялық диализге пациентті қабылдау гепатит С, В вирустарын зерттеу нәтижелері, гепатит В-ге қарсы вакцинация және (немесе) ревакцинация туралы мәліметтер болған жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. ДБ және (немесе) ДО-дағы нефрологиялық көмек мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КХ-ға сәйкес БСА С5 сатыдағы, L, E (RIFLE) кластарымен БЖЗ бар пациенттерге БАТ жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пациентті БАТ-тың қолжетімді түрлері туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Нефрологиялық көмек Кодекстің </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+      3) тамыр арқылы енгізуді қамтамасыз ету ГД-ні жүргізу үшін және ішкі қуыс диализі жүргізу үшін перитонеалдық катетерді ПД өткізу үшін импланттау (қайта импланттау) осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) БСА С4-5 сатыдағы пациенттерге ГД және ПД бағдарламасын әзірлеу, бүйрек асқынуларын жоспарлы түрде түзету және дайындық жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) БСА-ның барлық сатыларын диагностикалау және емдеу мәселелері бойынша МҰ-ларға амбулаториялық жағдайда консультациялық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) МҰ-дан тыс: </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+      6) осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әлеуетті реципиенттер тіркелімінде тұрған адамдарда бастапқы пациенттерді типтеу бойынша HLA жүйесі бойынша зерттеп-қарау және лейкоцитарлық антиденелер деңгейін мониторингтеу мақсатында ағзалардың әлеуетті реципиенттерінің тіркелімін қалыптастыруға және жүргізуге, сондай-ақ қан алуды қамтамасыз етуге қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. ТАПД және (немесе) АПД амбулаториялық жағдайда үйде алатын пациенттер тұрақты клиникалық-диагностикалық зерттеп-қараудан өтеді, КХ-ға сәйкес ДБ және (немесе) ДО-да БСА асқынуларын түзету бойынша негізгі дәрілік заттармен, медициналық бұйымдармен, шығын материалдарымен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Пациенттің жай-күйін және ТАПД және (немесе) АПД үйлесімділігін қадағалап қарауды, мониторингін КХ-ға сәйкес ДБ және (немесе) ДО-ның, нефрология бөлімшесінің нефролог дәрігері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. ТАПД және (немесе) АПД терапиясының асқынулары бар пациенттер тәулік бойы стационарға емдеуге жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Көрсетілімдерді анықтау және бағдарламалық БАТ-қа ауысу, кезектен тыс ГД-ға және БАТ-қа қарсы көрсетілімдер КХ-ға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Бүйрек зақымдануының преэклампсиясы болған кезде жүкті және босанған әйелдер көп бейінді стационарларға жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Нефролог-дәрігер бейінді мамандармен бірлесіп, операцияға реципиент пен донорды дайындауды жүзеге асырады, ал трансплантаттаудан кейінгі кезеңде реципиентті иммундық-супрессивтік терапия режимін түзету үшін нефролог-дәрігер маманы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Бүйрек реципиентіне, тірі кезіндегі әлеуетті донорға немесе бүйректің әлеуетті реципиентіне, сонымен қатар тірі кезіндегі немесе қайтыс болғаннан кейінгі донордан трансплантаттау бойынша қызметтер № ҚР ДСМ-238/2020 бұйрығына сәйкес көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Бүйректі трансплантаттауда тұрған реципиенттердің күту парағын қалыптастыру және жаңарту терминалдық СЖС-ға әкелген бастапқы нозологияларды ескере отырып, медициналық, хирургиялық, иммунологиялық және психикалық-әлеуметтік аспектілерді ескере отырып, трансплантаттауға үміткерлердің жағдайын бағалау арқылы жүзеге асырылады. Өңірлік штаттан тыс нефролог өңірдегі реципиенттер тізімін жаңартады (3 айда 1 рет) және кейіннен деректерді РҚБТМҰ өңірлік трансплант-үйлестірушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Ықтимал реципиенттерінің тіркеліміне енгізу негізі медициналық қорытынды және МПТ-ның дәрігерлері консилиумының шешімі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Донор мен реципиентті дайындау КХ-ға сәйкес нефролог дәрігерінің қадағалуымен МСАК дәрігері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Жедел медициналық көмек, оның ішінде бүйрек аурулары бар пациенттерге медициналық авиацияны тарта отырып, "Жедел медициналық жәрдем, оның ішінде медициналық авиацияны тарта отырып көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-225/2020 </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+      46. Бүйректі трансплантаттаудан кейін реципиентті шығарған кезде емдеуші дәрігер осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жадынама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47. Реципиент шығарылғаннан кейін осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген транспланттаудан кейінгі динамикалық байқау картасына сәйкес, медициналық-санитариялық алғашқы көмек көрсету кезінде, бекітілген жері бойынша нефролог дәрігердің, егер ол болмаған жағдайда, трансплантаттаудан кейін пациенттерді қадағалап-қарау бойынша дайындықтан өткен МСАК маманы байқауында болады. Уақтылы диагностика мен емдеуді қажет ететін асқынулар туындаған жағдайда, ол МҰ нефрология бөліміне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Бүйректі трансплантаттаудан кейінгі динамикалық байқау мынаны қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) операциядан кейінгі кезеңде байқауды нефролог дәрігері, қажет болған жағдайда трансплантолог дәрігері және басқа да бейінді мамандарды тарта отырып жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) иммуносупрессивті терапияны базалық препараттардың концентрациясын бағалау арқылы жекелендіру, трансплантаттың функционалдық жағдайын мониторингтеу, сондай-ақ бүйрек ауруы бойынша дәрігердің белгілеген кестеге сәйкес міндетті түрде визиттерді сақтау, осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жолдаманы толтыру, осы Стандартқа 2-қосымшаға сәйкес қан алу алгоритмін сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) донорға қатысты антиденелердің деңгейін анықтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Бүйректі ауыстырып салғаннан кейін реципиентті шығаруға бір апта қалғанда, иммуносупрессивті терапия препараттарымен қамтамасыз ету және № ҚР ДСМ-313/2020 бұйрығымен бекітілген денсаулық сақтау саласындағы есептік құжаттама нысандарына сәйкес динамикалық байқауды ұйымдастыру үшін бекітілген жері бойынша алдын ала хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50. Кальциневрин ингибиторларының (такролимус, циклоспорин) концентрациясын бақылауға арналған жіберу нысаны осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51. Донор трансплантаттаудан кейін өмір бойы нефролог дәрігерінің бақылауында болады, содан кейін бүйректің функционалдық жағдайына бақылау жүргізу, осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес трансплантаттың ультрадыбыстық зерттеуін жүргізу үшін динамикалық байқау жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      52. БАТ-тың тиімділігі КХ-ға және осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес негізгі көрсетілімдердің қол жеткізілген нысаналы деңгейлермен бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Операциядан кейінгі кезеңде асқынулар болған жағдайда, реципиент ерте және кеш (гуморальдық және жасушалық) қабылдамаушылықтарды, инфекциялық асқынуларды түзету мақсатында КХ-ға сәйкес міндетті түрде нефрологиялық бөлімшеге емделуге жатқызылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z172" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Амбулаториялық жағдайларда нефрологиялық көмек көрсетуді ұйымдастыру тәртібі</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+        <w:t xml:space="preserve"> 4-параграф. Стационарлық жағдайларда нефрологиялық көмекті көрсетуді ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z173" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар пациенттерге мамандандырылған көмек көрсету үшін стационар деңгейінде меншік нысанына қарамастан, КХ-ға сәйкес зертханалық, аспаптық зерттеп-қараулар мен емдеу жүргізе отырып көп бейінді стационар құрамында нефрологиялық бөлімшелер (нефрологиялық төсектер) көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z174" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Аудандық, қалалық, облыстық деңгейлердегі, республикалық маңызы бар қалалардағы және ғылыми ұйымдардағы көп бейінді ауруханалар (балалар, ересектер) меншік нысанына қарамастан КХ-ға сәйкес БЖЗ және БСА бар пациенттерге арнайы емдеу әдістерімен (бағдарламалық ГД, ТАПД, АПД, ГДС, УС, экстракорпоралды гемотүзету) БАТ-ты көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z175" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Бүйрек аурулары және зәр шығару функциясының бұзылушылықтары бар, оның ішінде тәулік бойы стационар жағдайында БАТ жүргізуге мұқтаж пациенттерді жоспарлы және шұғыл емдеуге жатқызу портал – Емдеуге жатқызу бюросы арқылы немесе жедел медициналық көмек желісі, өз бетінше жүгінуі бойынша және тұрғылықты жеріне және бекітілген жеріне қарамастан пациентті жеткізудің кез келген басқа да тәсілдері кезінде ТМККК шеңберінде және (немесе) МӘМС жүйесінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z176" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Стационар жағдайында мыналар жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z177" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перитонеалдық катетерді импланттау (қайта импланттау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z178" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Стандартқа 7-қосымшаға сәйкес, тамырлық протезді (аутовена, алловена, синтетикалық) пайдалана отырып нативті артерия-веналық фистула (бұдан әрі – АВФ) және АВФ жасау, стент-графт, баллонды ангиопластика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z179" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бүйректі трансплантаттаудан кейін ересектер мен балалардағы трансплантаттаудан кезеңде оны жіті қабылдамау дағдарысы кезінде КХ-ға сәйкес БАТ және экстракорпоралдық гемотүзету әдістері жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z180" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Шұғыл емдеуге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z181" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бүйрек функциясының бұзылуы бірінші рет анықталған пациенттер (несепнәр 30 ммоль/л-ден астам, креатинин 300 мкмоль/л-ден астам, калий 6,5 ммоль/л-ден астам) немесе креатинин, несепнәр және қан калийі деңгейлерінің үдемелі өсуі, сондай-ақ осы көрсеткіштердің әрқайсысы оқшауланған (несепнәр өсімі тәулігіне 5 ммоль/л-ден астам, креатинин – 88-177 мкмоль/л-ден астам, калий – 0,5 ммоль/л-ден астам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z182" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олигурия немесе анурия 24 сағаттан артық пациенттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z183" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бастапқы деңгейден 2 есе ШСЖ төмен пациенттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z184" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қан креатининінің 48 сағат ішінде 26 мкмоль/л-ге және (немесе) 7 (жеті) күн ішінде бастапқыдан 1,5 және одан да көп есе артқан (деректер болмаған кезде КХ-ға сәйкес негізгі креатининге бағдарлану) пациенттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z185" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 6 (алты) сағаттың ішінде кемінде 0,5 мл/кг/сағ диурезе болған пациенттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) БСА пайда болған немесе асқынған кезде анамнезінде БЖЗ-ны бастан өткерген пациенттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бүйрек патологиясы бар жүкті, босанатын және босанғаннан кейінгі кезеңдегі әйелдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z188" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) БСА-дан зардап шеккен, қанайналым жүйесі ауруларының (жіті коронарлық синдром, ырғақтың бұзылуы, созылмалы жүрек функциясының жеткіліксіздігі және басқа да өмірге қауіп төндіретін жағдайлар) прогрессивтік белгілері, жіті және созылмалы респираторлық аурулар, асқынған ҚД аурулары бар коморбидті пациенттер міндетті түрде ғылыми орталықтар мен көпбейінді клиникалардың мамандандырылған бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z189" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тәулік бойы байқауды қажет ететін бүйрек аурулары аясында дамыған инфекциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z190" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) консервативтік терапияға, гиперкалиемияға, метаболикалық ацидозға резистентті пациенттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z191" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) БСА С5 сатыдағы пациенттер, уақытша диализдік қолжетімділікті қалыптастыру және (немесе) тұрақты диализдік қолжетімділікті қайта қалыптастыру үшін жұмыс істемейтін диализдік қол жетімділігі бар БАТ алатын пациенттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z192" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) "БСА" КХ көзделген жағдайларда жатқызылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z193" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Амбулаториялық жағдайларда пациенттерді ерте диагностикалау және динамикалық байқау КХ-ға сәйкес жүргізіледі. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+      59. Бүйректің гломерулярлық зақымданулары бар пациенттер (нефротикалық синдром, амилоидоз, тромботикалық микроангиопатиялар, аутоиммундық аурулар, трансплантат дисфункциясы, метаболикалық бұзылыстар, белсенді зәр синдромы) диагноздың белсенділігін бағалау және морфологиялық верификациясы үшін (нефробиопсия – биопсия жасауға көрсетілімдер осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, гистохимиялық, иммунофлуоресценттік және электронды микроскопия жүргізумен), патогенетикалық базистік иммуносупрессивті терапияны таңдау үшін жоспарлы тәртіппен мамандандырылған нефрология бөлімшесіне емдеуге жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z194" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Пациент шығарылғаннан кейін оған қатысты ақпарат (актив) МЦЖ арқылы бекітілген жері бойынша МСАК ұйымына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z195" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Нефрологиялық көмек көрсететін денсаулық сақтау ұйымдарының ұсынылатын штат бірліктері мен медициналық бұйымдармен жарақтандырылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z196" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) № ҚР-ДСМ 175/2020 </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+      61. Амбулаториялық (нефролог кабинеті) және стационарлық (нефрология бөлімі, диализ бөлімі) жағдайларда нефрологиялық көмек көрсету үшін осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұсынылған штат нормативтері келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z197" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) "Созылмалы аурулары бар адамдарға медициналық көмек көрсетуді ұйымдастыру, байқаудың мерзімділігі мен мерзімдерін, диагностикалық зерттеулердің міндетті минимумы мен еселігі қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қазандағы № ҚР ДСМ-149/2020 </w:t>
-[...3137 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Диализдың (гемодиализ, перитонеалдық диализ) сапалық индикаторлары" нысаналы индикаторларға баса назар аудара отырып, МАЖ-ды енгізуді қамтамасыз ету; </w:t>
+      62. Көп бейінді ауруханалардың реанимация бөлімдері мен мамандандырылған стационарлардағы нефролог кабинетінің, бөлімдердің және (немесе) диализ орталығының, амбулаториялық ПД жүргізуге арналған емшаралық кабинеттің, экстракорпоральді гемотүзету залының медициналық бұйымдармен жарақтандырылуы осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z187" w:id="185"/>
-[...1430 lines deleted...]
-    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6735,1033 +5148,832 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нефрологиялық көмек</w:t>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетуді ұйымдастыру</w:t>
+              <w:t>ұйымдастыру стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>стандартына</w:t>
-[...12 lines deleted...]
-              <w:t>1- қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="251"/>
+    <w:bookmarkStart w:name="z199" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пациенттердің жағдайын диагностикалау, емдеу, динамикалық байқау және мониторингтеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z200" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мақсаты: бүйрек зақымдануының әртүрлі себептері бойынша бүйректің созылмалы ауруының (бұдан әрі – БСА) G1-ден G4-ке дейінгі ерте сатыларын анықтау, кешенді нефропротективтік терапияны уақтылы жүргізу, бүйрек функциясының жетіспеушілігі өршуінің профилактикасы және диализге дейінгі кезеңді ұзарту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z201" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қауіп топтарындағы пациенттердің медициналық-санитариялық алғашқы көмек (бұдан әрі – МСАК) жағдайында алғашқы қабылдау кезінде шумақтық сүзілу жылдамдығы (бұдан әрі – ШСЖе) және альбумин-креатинин қатынасын (бұдан әрі – АКҚ) анықтай отыра, нефролог дәрігерге тексеріп-қаралуы арқылы зерттеп-қарау мерзімі кемінде 5-7 күн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z202" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. БСА даму қаупі топтарын қалыптастыруды, профилактика мен емдеуді, сондай-ақ бүйрек аурулары бар пациенттерді есепке алуды және динамикалық байқауды МСАК мамандары нефрологтармен бірлесіп клиникалық хаттамаларға (бұдан әрі – КХ) сәйкес жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z203" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысан </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="252"/>
+      4. МСАК мамандары БСА даму қаупі бар топтағы пациенттерге жыл сайын "Ересектердегі БСА" КХ-ға сәйкес ШСЖе және АКҚ анықтай отыра, міндетті зерттеп-қарауды жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z204" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. БСА-ның G4 (терминал алды) және G5 (терминалдық) сатылардағы пациенттерге, бүйректің жіті зақымдануын (бұдан әрі – БЖЗ) бастан өткерген пациенттерге, оның ішінде бүйректі алмастыру терапиясын (бұдан әрі – БАТ) алып жүрген пациенттерге динамикалық байқауды бекітілген жері бойынша нефролог дәрігер жүзеге асырады, ол болмаған жағдайда, бұл бақылауды жалпы практика дәрігері, терапевт немесе педиатр нефролог дәрігердің жетекшілік етуімен КХ-ға сәйкес жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z205" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Емхананың, нефрологиялық орталықтың немесе нефролог кабинетіндегі нефролог (ол болмаған жағдайда – МСАК маманы) БСА С4-5 сатыдағы пациенттерге БАТ-қа жоспарлы дайындық жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z206" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гемодиализ, перитонеалдық диализ, бүйректі трансплантаттау – БАТ уақтылы бастау және модальділікті таңдаумен медициналық қорытынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z207" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрақты диализдік қолжетімділікті (артерия-веналық фистула (бұдан әрі – АВФ), артерия-веналық протез, тұрақты немесе перманентті катетер, перитонеалдық катетер) қалыптастыру үшін бейінді хирургқа консультацияға жолдама беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...370 lines deleted...]
-    <w:bookmarkEnd w:id="263"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пациенттерді БАТ-қа психологиялық тұрғыдан дайындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z209" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСА С5 сатысы немесе БЖЗ анықталған жағдайда, пациент шұғыл түрде диализ бөлімшелеріне және (немесе) диализ орталықтарына жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z210" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) ШСЖ≤ 6 мл / мин; </w:t>
-[...165 lines deleted...]
-    </w:p>
+      7. Бүйрек қызметі жіті бұзылуымен және БСА С4-5 сатылары алғаш рет анықталған пациентті МСАК нефролог дәрігері нефрология бөлімшесіне және (немесе) тәулік бойғы стационар жағдайында диализ бөліміне жолдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z211" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. МСАК дәрігері нефрологтың ұсынымы бойынша БСА С4-5 сатыдағы және БЖЗ бар пациенттерге КХ-ға сәйкес жоспарлы БАТ-қа дайындықты жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z212" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Амбулаториялық жағдайда бүйректің функционалдық жай-күйін динамикалық байқау мен мониторингтеуді емханадағы нефролог дәрігер "Созылмалы аурулары бар адамдарға медициналық көмек көрсетуді ұйымдастыру, байқаудың мерзімділігі мен мерзімдерін, диагностикалық зерттеулердің міндетті минимумы мен еселігі қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қазандағы № ҚР ДСМ-149/2020 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21513 тіркелді) бұйрықпен бекітілген аурулар тізбесіне сәйкес бұрыннан қойылған диагнозы бар немесе алғаш рет анықталған патологиясы бар пациенттерге жүргізеді, соның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z213" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы гломерулярлық аурулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z214" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) 6,5 ммоль/л жоғары түзетілмейтін гиперкалиемия; </w:t>
-[...337 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
+      2) екінші дәрежелі гломерулярлық аурулар (жүйелік автоиммундық аурулар кезінде, парапротеинді нефропатиялар, жүйелік амилоидоз, онконефрология); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z215" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тамырлық және метаболикалық аурулар кезіндегі БСА (артериалдық гипертензия, диабеттік нефропатия, ишемиялық нефропатия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z216" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) БЖЗ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z217" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бүйректердің экзо- және эндогендік токсиндерден зақымдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z218" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тромботикалық микроангиопатиялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z219" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жалғыз бүйрек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z220" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) преэклампсия және эклампсиядан кейінгі жағдай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z221" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) БЖЗ бастан өткергеннен, контраст-индуцирленген нефропатиядан кейінгі жағдай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z222" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) трансплантаттаудан кейінгі бүйрек функциясын бағалау және мониторингтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z223" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) зәр шығару жүйесі дамуындағы туабіткен ақаулары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z224" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бүйректің түтікше-интерстициальдық аурулары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z225" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тұқым қуалайтын бүйрек аурулары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z226" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. МСАК дәрігері немесе нефролог БАТ алып жүрген пациенттердің жағдайын диализаралық кезеңде КХ-ға сәйкес бақылайды, сондай-ақ көрсетілімдер бойынша төмендегі іс-шараларды жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z227" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) АВФ ультрадыбыстық допплерография жылына кемінде 1 рет, ал АВФ дисфункциясы, тромбозы немесе инфекциялануы жағдайында – шұғыл түрде жүргізіліп, кейін ангиохирургтың консультациясы ұйымдастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z228" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) КХ-ға сәйкес сүйектердің денситометриясы (көрсетілімдер бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z229" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) хирург-эндокринолог консультациясымен бірге қалқансерікбездерінің УДЗ (көрсетілімдер бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z230" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кардиолог консультациясымен бірге жылына кемінде 1 рет эхокардиограмма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z231" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өкпеқап қуыстарын УДЗ (көрсетілімдер бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z232" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ішперде қуысы ағзаларының УДЗ жылына кемінде 1 рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z233" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) эзофагогастродуоденоскопия (көрсетілімдер бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z234" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вирустық инфекцияға (вирустық гепатит В, вирустық гепатит С, адамның иммунтапшылық вирусы-инфекциясы) иммуноферменттік талдау арқылы оң нәтиже анықталған жағдайда инфекционисттің және (немесе) гепатологтың консультациясы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7795,15932 +6007,15463 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">нефрологиялық көмек көрсетуді </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">ұйымдастыру стандартына </w:t>
+              <w:t>ұйымдастыру стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="271"/>
+    <w:bookmarkStart w:name="z237" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Диализдың (гемодиализ, перитонеалдық диализ) сапалық индикаторлары Диализдік терапияның сапалық индикаторлары</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="272"/>
+        <w:t xml:space="preserve"> Жіті бүйрек зақымдануы және созылмалы бүйрек ауруы бар пациенттің  маршрутын ұйымдастыру және мониторингтеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z238" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="9042400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="9042400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: аббревиатуралардың толық жазылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z240" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСА – бүйректің созылмалы ауруы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z241" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАТ – бүйректі алмастыру терапиясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z242" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МСАК – медициналық-санитариялық алғашқы көмек</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z243" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФАП – фельдшерлік-акушерлік пункт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z244" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖПД – жалпы практика дәрігері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z245" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШСЖ – шумақтық сүзілу жылдамдығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z246" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВФ – артерия-веналық фистула</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...568 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...33 lines deleted...]
-      2. Гемоглобин</w:t>
+    <w:bookmarkStart w:name="z248" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бүйректі алмастыру терапиясына ауыстыру туралы  нефрологтың қорытындысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z249" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық ұйым (бұдан әрі – МҰ) атауы ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z250" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z251" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс _______________ Қала ________________ Аудан __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z252" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пациент туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z253" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пациенттің тегі, аты, әкесінің аты (ол болған жағдайда), тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z254" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z255" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ЖСН_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z256" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Үйінің мекенжайы, байланыс телефондары ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z257" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Бекітілген медициналық санитариялық алғашқы көмек (бұдан әрі – МСАК) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z258" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z259" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. МҰ-ға келіп түсті: МСАК жолдамасы бойынша жоспарлы түрде, өз бетінше </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z260" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүгінуі, шұғыл (қажеттісінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z261" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Диагноз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z262" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А) Негізгі: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z263" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Б) Негізгі ауруының асқынуы: бүйректің созылмалы ауруы (бұдан әрі – БСА) 4/5 </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z264" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z265" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z266" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z267" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В) Қосарласқан аурулар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z268" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z269" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ауырған күні: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z270" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жүгінген күні: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z271" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Салмағы ______, кг; жасы ______, жылдар; жынысы______; креатинин </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z272" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деңгейі________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z273" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шумақтық сүзілу жылдамдығы (бұдан әрі – ШСЖ) ______ мл/мин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z274" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бүйректі алмастыру терапиясы (бұдан әрі – БАТ) басталған сәттегі тәуліктік диурез </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z275" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлемі _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z276" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. БАТ-ты жоспарлы бастау үшін көрсетілім болуы (қажеттісінің астын сызу):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z277" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ШСЖ ≤ 6 мл/мин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z278" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ШСЖ &lt;10 мл/мин –  уремияның бір және одан көп симптомдары болған кезде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z279" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бақыланбайтын гипергидратация және ісіну, бақыланбайтын гипертензия, нутритивті </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z280" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мәртебенің және қышқылдық-негіздік жай-күйдің прогрессивті бұзылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z281" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ШСЖ ≤ 20 мл/мин – қаупі жоғары пациенттерде (бақыланбайтын ісіну, диабеттік </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z282" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      нефропатия және нефротикалық синдром кезінде, жүрек фракциясы төмен, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z283" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коморбидтік жай-күйі бар пациенттер);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z284" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 30 ммоль/л жоғары қан сарысуындағы несепнәр және/немесе ШСЖ 5 мл/мин / 1-73</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z285" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      м2-ден төмендеуі (қант диабетімен ауыратын науқастарда 20 мл /мин 1,73 м2-ден </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z286" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      төмен); рН капиллярлық қанның 7,2-ден стандартты бикарбонаты 20 ммоль / л-дан </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      төмен, буферлік негіздердің тапшылығы аз – 10 ммоль/л гиперкалиемия 6,5 ммоль/л </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) анурия 24 сағаттан асады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Шұғыл алмастырушы бүйрек терапиясы үшін көрсетілімдердің болуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісінің астын сызу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) қан сарысуының несепнәрі 30 ммоль/л жоғары, ШСЖ төмендеуі &lt;5 мл/мин (қант </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диабеті пациенттерінде – ШСЖ кезінде &lt;10 мл/мин);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 6,5 ммоль/л жоғары түзетілмейтін гиперкалиемия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анурия пациенттерде 12-24 сағаттан артық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) ми мен өкпенің ісінуі түріндегі қауіпті клиникалық көріністер, уремиялық </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z297" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      коматозды немесе комоматозды жай-күй, уремиялық энцефалопатияның, уремиялық </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z298" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      перикардиттің, плевриттің, уремиялық қанау синдромының, тұрақты құсудың, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z299" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      эритропоэтиндермен емдеуге келмейтін уремиялық генез анемиясының, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z300" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      диуретиктерге, анасарктарға төзімді жаппай ісінулердің, дене салмағының біртіндеп </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z301" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      төмендеуінің клиникалық көріністері. Барлық жағдайлар зертханалық және аспаптық </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z302" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтермен расталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z303" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. БАТ-тың түрі (қажеттісінің астын сызу):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z304" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гемодиализ; аптасына 3 рет/ аптасына 2 рет/ аптасына 1 рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z305" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перитонеалдық диализ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z306" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүйректі трансплантаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z307" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық жағдайлар зертханалық және аспаптық деректермен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z308" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Пациент денсаулық сақтау басқармасы бекіткен ДБ/ДО тізімімен танысты: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z309" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иә/Жоқ (қажеттісінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z310" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Пациент таңдаған ДБ/ДО атауы: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z311" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МҰ бас дәрігерінің емдеу жұмысы жөніндегі орынбасары ТАӘ (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z312" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________(қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z313" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нефролог дәрігердің ТАӘ (ол болған жағдайда) _______________________ (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z314" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. толтырылған күні 20 ____ ж. "___" _____ .</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z315" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: қорытынды МЦЖ-ға тіркеледі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z316" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: аббревиатуралардың толық жазылуы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z317" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДБ/ДО – диализ бөлімшесі/диализ орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z318" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ммоль/л – литріне миллимоль </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z319" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МЦЖ – медициналық цифрлық жүйе </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...568 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...2038 lines deleted...]
-    <w:bookmarkStart w:name="z281" w:id="277"/>
+    <w:bookmarkStart w:name="z321" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Диализ бөлімшесінің және (немесе) орталығының құрылымына қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z322" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Диализ залы (бір диализ орнына кемінде 7 м2)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z323" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Емшара кабинеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z324" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ерітіндерді және суды дайындау үйжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z325" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қойма (диализ ерітінділерін, таблетка түріндегі тұзды және шығын материалдарын сақтауға арналған)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z326" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бас мейіргердің кабинеті (дәрі-дәрмек шкафы бар)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z327" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дәрігер кабинеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z328" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Персоналдың демалыс бөлмесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z329" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Пациенттерге арналған гардероб</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z330" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Персоналға арналған дәретхана</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z331" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Пациенттерге арналған дәретхана</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z332" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Санитариялық бөлме (құрал-жабдықтарды сақтауға, дезинфекциялық құралдарды дайындауға арналған)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z333" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Медициналық қалдықтарды уақытша сақтау бөлмесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z334" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суды тазарту жүйесі және диализ концентратын дайындау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z335" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Су тазарту жүйесі алдын ала тазарту жүйесінен, кері осмос жүйесінен және тазартылған суды тарату жүйесінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z336" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тазартылған суды тарату жүйесінде тұйық жүйенің болуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z337" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Су құбыры жүйесі орналасқан орынжайға күннің сәулесі түспеуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z338" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Су тазарту жүйесіне арналған орынжайға қойылатын талаптар зауыт-өндірушінің ұсыныстарына сәйкес болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z339" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тазартылған су өндірісі (бұдан әрі – Пермеат) су тазарту жүйесі арқылы Қазақстан Республикасының Ұлттық стандарты "Гемодиализге арналған су" ҚР СТ талаптарына сәйкес қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z340" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Су тазарту көрсеткіштерін бақылау күнделікті Қазақстан Республикасының Ұлттық стандарты "Гемодиализге арналған су" ҚР СТ талаптарына сай жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z341" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Су тазарту жүйесі 2б класты медициналық құралдарға жатады. Жыл соңына дейін су тазарту жүйесіне техникалық қызмет көрсету шарты мен құжатталған техникалық қызмет есебі болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z342" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Гемодиализге арналған концентрленген ерітінділердің дайындалуы Қазақстан Республикасының Ұлттық стандарты "Гемодиализ және оған байланысты терапияға арналған концентраттар" ҚР СТ талаптарына сәйкес болуы тиіс. Диализдік ерітінділерді дайындау үшін тазартылған суды СТ РК "Гемодиализге арналған су" ҚР СТ стандартына сәйкес өндіру қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z343" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кіші операция залдарының жұмысы "Денсаулық сақтау объектілеріне қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 11 тамыздағы № ҚР ДСМ -96/2020 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21080 тіркелді) сәйкес ұйымдастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z344" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Диализдік қолжетімділік қалыптастыру кезінде БСА G4-5 сатыдағы пациент маршрутының сызбасы, диализдік енгізу түрлері және олардың қамтамасыз етілу талаптары осы қосымшадағы сызба мен кестеде көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z345" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диализдік қолжетімділік қалыптастыру кезіндегі  бүйректің созылмалы ауруының (бұдан әрі – БСА) G4–5 сатыдағы  пациенттің маршрутының сызбасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z346" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6.Тамырлық қолжетімділік: АВФ немесе АВ-стент </w:t>
-[...1320 lines deleted...]
-    <w:bookmarkEnd w:id="280"/>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="9359900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="9359900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z347" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. Диализдік жолмен енгізу түрлері және олардың қамтамасыз  етілу талаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-KT/V несепнәр</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+Диализдік жолмен енгізу түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пациенттердің саны</w:t>
+Қолдану ауқымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көмектің көрсетілу жағдайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-&lt;1.7</w:t>
+Тамыр арқылы енгізу уақытша – тұрақты енгізуге дейін қолданылатын екі (үш) қуысы бар гемодиализ катетері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.7-2.0</w:t>
+БЖЗ бар балалар мен ересектер, токсикология, БСА G5 сатыдағы емдеудің бастапқы кезеңіндегі пациенттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-&gt;2.0</w:t>
+Стационарлық, стационарды алмастыратын (манипуляциялық бөлме болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жиынтығы</w:t>
+"Анестезиология және реаниматология (ересектер, балалар)", "Нефрология (ересектер, балалар)" мамандығы бойынша сертификаты бар, БАТ кезінде тамыр арқылы енгізу курсын өткен маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаңтар-Маусым,%</w:t>
+Тамыр арқылы енгізу тұрақты: екі каналды туннельдік перманентті катетер жиналмалы, манжеті бар, сыртқы бөлігі зақымданған жағдайда ауыстыру мүмкіндігімен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Диализдік жолмен енгізу тұрақты (АВФ, АВ-графт, перитонеалдық жолмен енгізу) мүмкін болмаған жағдайда, БСА G5 сатыдағы пациенттер </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық бөлімше, интервенциялық рентген-хирургия бөлімшесі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Анестезиология және реаниматология (ересек, балалар)", "Ангиохирургия (ересек, балалар)" сертификатына ие маман</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шілде-Желтоқсан,%</w:t>
+Тамыр арқылы енгізу тұрақты: артерия-веналық фистуланың модификациялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСА G5 сатыдағы пациенттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық, стационарды алмастыратын құрылымдар (кіші операциялық залы болған жағдайда)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ангиохирургия (ересек, балалар)" мамандығы бойынша сертификаты бар маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамыр арқылы енгізу тұрақты: аутовена немесе жасанды материалды пайдалана отырып, тамырды протездеу (АВ-графт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСА G5 сатыдағы, төмен қан қысымы бар, перифериялық тамыр желісі нашар дамыған пациенттер (диабеті барлар, дене салмағы 20-30 кг аралығындағы балалар, егде жастағы пациенттер), сондай-ақ тромботикалық асқынуларға немесе атеросклеротикалық тамыр зақымдалуларына бейім адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ангиохирургия (ересектер, балалар)" мамандығы бойынша сертификаты бар маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АВФ немесе АВ-графттағы баллондық вазодилятация, ангиопластика және тромбоэкстракция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСА G5 сатыдағы тромбоз, стеноз тиімді қан ағымының жеткіліксіздігі салдарынан бастапқы немесе қайталама АВФ немесе АВ-графттың дисфункциясы бар пациенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ангиохирургия (ересектер, балалар)" мамандығы бойынша сертификаты бар маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перитонеалдық катетерді импланттау, қайта импланттау немесе алып тастау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перитонеалдық диализ жүргізуге көрсетілімдер бар БСА G5 сатыдағы, пациенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жалпы хирургия" мамандығы бойынша сертификаты бар маман</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...71 lines deleted...]
-    <w:bookmarkStart w:name="z285" w:id="281"/>
+    <w:bookmarkStart w:name="z348" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Аббревиатуралардың толық жазылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z349" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСА – бүйректің созылмалы ауруы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z350" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАТ – бүйректі алмастыру терапиясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z351" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШСЖ– шумақтық сүзілу жылдамдығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z352" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАПД – тұрақты амбулаториялық перитонеалдық диализ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z353" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АПД – автоматты перитонеалдық диализ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z354" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОВК – орталық веналық катетер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z355" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДБ – диализ бөлімшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z356" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО – диализ орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z357" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЖЗ – бүйректің жіті зақымдануы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z358" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВФ – артерия-веналық фистула</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z359" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВ – артерия-веналық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z360" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ – артериалдық қысым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z362" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> А. Диализ ем-шараларының картасы:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="281"/>
+        <w:t xml:space="preserve"> Бүйректің созылмалы ауруының (бұдан әрі – БСА) G4-5 сатыдағы пациенттерге арналған жадынама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z363" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құрметті пациент!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z364" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізге БСА _______ сатысы диагнозы расталды. Бұл жағдай бүйректеріңіздің қызметі толық емес екенін көрсетеді және алдағы уақытта Сізге өмір сапасын жақсарту үшін бүйректі алмастыратын терапия қажет болады. Бүйректі алмастыру терапиясына (бұдан әрі – БАТ): гемодиализ (бұдан әрі – ГД), перитонеалдық диализ (бұдан әрі – ПД) және бүйректі трансплантаттау жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z365" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Диализ орталығының атауы____________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Гемодиализ – бұл қанды "Жасанды бүйрек" деп аталатын арнайы аппарат көмегімен тазартатын ем әдісі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z366" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перитонеалдық диализ – бұл іш қуысына орнатылған арнайы катетердің көмегімен диализ ерітіндісімен шығару арқылы қанды тазарту әдісі. Бұл емшараны өз бетінше, үй жағдайында орындауға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z367" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бүйректі трансплантаттау – донордан алынған сау бүйректі (тірі кезіндегі немесе мәйіттік донор) реципиенттің іш қуысының төсасты аймағына орнатып салу операциясы. Донор бүйрегін ауыстырып салу пациентке толққанды өмір сүруге және әлеуметтік қайта бейімделуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z368" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өңір ____________________________ Күні ____________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      БАТ жүргізудің өз ерекшеліктері мен әртүрлі асқынулардың даму қаупі бар, осы туралы дәрігер Сізге толық ақпарат береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z369" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қойылған қағидаларды ұстану арқылы қауіпті жағдайларды азайтып, емдеу нәтижесін жақсартып, өміріңіздің ұзақтығы мен сапасын арттыруға болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z370" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Пациенттің ТАӘ (бар болса)_________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      1. Емдеуді бастағанға дейін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z371" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нефролог дәрігер Сізге емдеу қағидаттарын жеңіл түсінікті етіп түсіндіріп, емдеу әдісін таңдауда еркіндік береді, сонымен қатар Сіздің өңірдегі гемодиализ орталықтары және (немесе) бөлімшелері туралы толық және нақты ақпарат ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z372" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Өзіңіз бекітілген емханадан В және С гепатиттеріне талдаулар тапсырылады, қажет болса В гепатитіне қарсы вакцинация жүргізіледі; В және (немесе) С гепатиті анықталған жағдайда толық зерттеп-қараудан өтуге және қажет болса вирусқа қарсы ем алу үшін емхана дәрігері Сізді инфекционист дәрігерге (немесе гепатологқа) жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z373" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бағдарламалық диализ басталған күн _____________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      3) диализ орталығының дәрігеріне В және С вирусты гепатиттері бойынша зерттеп-қарау нәтижелерін, В гепатитіне қарсы жүргізілген вакцинация туралы құжаттарды және ЖИТС-инфекциясына жасалған зерттеулердің қорытындыларын ұсыну қажет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z374" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      құрғақ салмағы _ _ _ _ _ кг </w:t>
-[...1 lines deleted...]
-    </w:p>
+      4) Сізге қол тамырларын ультрадыбыстық зерттеу әдісімен тексеру жүргізіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z375" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тізбе бойынша қажетті талдауларды тапсырғаннан кейін (олардың жарамдылық мерзімі шектеулі) және диализ бөлімшесінің немесе орталығының тамыр хирургінің кеңесімен (емдеуге жатқызуға арналған ұсыныстары бар қорытынды), медициналық-санитариялық алғашқы көмек дәрігерінің жолдамасы бойынша, емдеуге жатқызу бюросының порталы арқылы Сізді ауруханаға жатқызады және тегін медициналық көмектің кепілдік берілген көлемі шеңберінде тамыр арқылы енгізу операциясын жасайды (артерия-веналық фистула немесе шунт, уақытша және (немесе) тұрақты катетерді орнату, перитонеалдық катетер). Операциядан кейін екі-үш апта ішінде фистула қалыптасады, бұл емшараларды қабылдауға дайын екендігін білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z376" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Режимі: _ _ _ _ _ _ _ еселігі _______________ уақыт________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Егер шұғыл емдеуді бастау қажет болса (калийдің кенеттен жоғарылауы, ісінудің күшеюі, улану, бақылаусыз қан қысымы), Сіз нефролог дәрігерге хабарласасыз (байланыс деректері ақпараттық келісімнің соңында көрсетілген), ол өміріңізді сақтап қалу үшін әрі қарайғы шараларды қабылдауға шешім қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z377" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Емдеу барысы жайлы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z378" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гемодиализ аптасына 3 рет, әрбірі 4 сағаттан – аптасына 12 сағат жасалады. Емдеуші дәрігеріңіз Сізге жеке емдеу бағдарламасын құрып береді, соны ұстанып емделіңіз (белгіленген емшараларды жіберіп алмаңыз!);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z379" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ПД күнделікті, күніне 3-5 рет ерітіндімен шығару режимімен өткізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z380" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) медициналық персонал емшараларды асептика және антисептика қағидаларын сақтай отырып жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z381" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) зерттеп-қарау және емдеу қолданыстағы КХ-ға және осы Стандартқа сәйкес жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z382" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) диализ аралығындағы кезеңде Сізге сұйықтық қабылдау режимін (сұйықтық мөлшерін дәрігеріңіз белгілейді) және диетаны (дәрігер ұсынған) қатаң сақтауыңыз қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z383" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ай сайын емдеуші дәрігеріңіз гемодиализ емшарасының тиімділігін адекваттылық индексі (Kt/v) бойынша бағалап отырады. Бұл көрсеткіш диализ уақытын есепке ала отыра, гемодиализге дейінгі және одан кейінгі несепнәрдегі қан талдауларының нәтижелері негізінде арнайы формула арқылы есептеледі (айына кем дегенде 1 рет). Бұл көрсеткіш орташа есеппен 1,2–1,3-тен төмен болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z384" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) перитонеалдық диализ емшарасы кезінде емдеуші дәрігеріңіз ай сайын терапияның тиімділігін апталық Kt/V индексі бойынша бағалайды -кемінде 2,0 болуы тиіс, ал қажет болған жағдайда іш қуысының жағдайын бағалау үшін тест (әр 6 ай сайын) жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z385" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Сізде диализ пациентінің төлқұжатының болуы тиіс (бүйректің созылмалы ауруының G4-5 сатыдағы пациентке арналған жадынаманың қосымшасы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z386" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Диализат:____________________________ </w:t>
-[...19 lines deleted...]
-    </w:p>
+      9) Сіз әр айдың соңында шығару (ауруханадан шығардағы үзінді көшірме) түпнұсқалары, сондай-ақ зерттеулер мен консультациялардың барлық нәтижелерінің көшірмелері және (немесе) түпнұсқаларын алуға заңды құқығыңыз бар және көшірмелерін бекітілген емханаңыздағы дәрігерге тапсыра аласыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z387" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) Сіз бекітілген емханада кемінде 6 айда 1 рет тұрақты түрде тексеріле аласыз, нәтижелердің көшірмесін сұрауға құқылысыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z388" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бүйректі ауыстыруға арналған күту парағына жазылу туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z389" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Сіздің емдеуші дәрігеріңіз жүргізілген зерттеулер нәтижесінде бүйректі трансплантаттау бағдарламасына қатысуға жарамдылығыңыз туралы қорытынды шығарады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z390" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Сізде қарсы көрсетілімдер анықталмаса, емдеуші дәрігеріңіздің таныстыратын тізбесі бойынша күту парағына қою жүзеге асырылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z391" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ықтимал реципиенттерді тіркеліміне енгізу немесе енгізуден бас тарту туралы шешім өңірдегі мультипәндік мамандар тобының қорытындысы ретінде рәсімделеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z392" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 18 (он сегіз) жастағы және одан үлкен, әрекетке қабілетті, реципиентпен генетикалық байланыстағы және (немесе) онымен тіні үйлесетін, ағзасын (ағзасының бөлігін) және (немесе) тіндерін (тінінің бөлігін) одан әрі трансплантаттау үшін алуға жазбаша нотариат куәландырған келісімін білдірген адам ағзаның (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) тірі кезінде доноры бола алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z393" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 18 (он сегіз) жастағы және одан үлкен, миының біржола семуі расталған, ағзалары (ағзасының бөлігі) және (немесе) тіні (тінінің бөлігі) реципиентке трансплантаттау үшін пайдаланылуы мүмкін адам қайтыс болғаннан кейінгі донор болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z394" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ықтимал реципиенттерді тіркеліміне жазылу Сіз барлық қажетті зерттеулер тізбесінен өткеннен кейін және трансплантаттау бойынша Транспланттауды және жоғары технологиялық көрсетілетін медициналық қызметтерді үйлестіру жөніндегі республикалық орталығынан жазбаша хабарлама алынған кезде ғана жарамды болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z395" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) күту парағында Сізге реципиент мәртебесі тағайындалған кезде, HLA-антигендерін (тіндердің үйлесімділік гендерін) анықтау үшін бір рет қана қан талдауын, ал трансплантаттың сәтті қабылдануына әсер ететін лейкоцитарлық антиденелерді анықтау және мониторингілеу үшін әр 3 ай сайын қан талдауларын өткізесіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z396" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жеке басын куәландыратын құжаттары, медициналық құжаттаманың көшірмелері (үзінді көшірмелер, талдау және зерттеу нәтижелері), киім-кешек, ауыстырылатын аяқ киім және жеке гигиена заттарының жиынтығы бар жол сөмкесін алдын ала дайындап, қолжетімді жерде орналастырыңыз. Егер Сізді трансплантаттау орталығына шұғыл емдеуге жатқызу үшін шақыратын жағдай туындаса, ұялы телефоныңызды және тіркеу кезінде көрсеткен туысыңыздың телефонын өшірмей, тәулік бойы тұрақты қолжетімділік аймағында ұстаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z397" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық сұрақтар бойынша емдеуші дәрігеріңізге, Диализ орталығының басшысына және (немесе) Бөлімше меңгерушісіне, сондай-ақ бас нефрологқа хабарласыңыз. Жоғарыда аталған тұлғалардың барлық байланыс ақпаратын емдеуші дәрігеріңізден аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z398" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жадынамен таныстым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z399" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________ пациенттің ТАӘ (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z400" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z401" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________ Заңды өкілінің ТАӘ (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z402" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қажеттілік туындағанда) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z403" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z404" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты ұсынған _________________________ дәрігердің ТАӘ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z405" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z406" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z407" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z409" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Диализдік пациенттің төлқұжаттық нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бағдарламалық диализды бастау күні </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қан тобы және резус фактор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрі-дәрмектерге аллергиялық реакциялар (көрсету қажет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+АХЖ-10-да көрсетілген негізгі диагноз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қосарласқан диагноз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты мекенжайы және байланыс деректері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақын туысы немесе байланысуға болатын адам, қамқоршының тұратын мекенжайы мен байланыс деректері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диализ орталығының мекенжайы мен телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диализ орталығы дәрігерінің байланыс деректері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамыр арқылы енгізу туралы ақпарат (АВФ-ның, тұрақты катетердің, перитонеалдық катетердің орналасуы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттің қабылдайтын негізгі дәрі-дәрмектер тізімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z410" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: диализдік терапия алатын әр пациентте әрдайым, ақпараты бар осы төлқұжат болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z411" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пациенттің жағдайы өте ауырлығы (естен танып, бағдарсыз күйде немесе еріп жүретін адамсыз) анықталған жағдайда, төлқұжатта көрсетілген байланысуға болатын тұлғаларға дереу хабарласып, жедел медициналық жәрдем бригадасын шақыра отырып, алғашқы көмек көрсетілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z412" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қатаң түрде тыйым салынады !!! АВФ-пен қан қысымын өлшеуге және қолыңызға инъекция жасауға болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z413" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Аббревиатуралардың толық жазылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z414" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН – жеке сәйкестендіру нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z415" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АХЖ-10 – 10-шы қайта қараудағы аурулардың халықаралық жіктемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z416" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВФ – артерия-веналық фистула</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z418" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тамыр арқылы енгізуді қамтамасыз ету және диализді жүргізу үшін перитонеалдық катетерді импланттау/қайта импланттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диализдік жолмен енгізу түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданылу аясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көмек көрсету шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейінді маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тамыр арқылы енгізу уақытша – гемодиализ үшін екі (үш) люменді катетер, тұрақты енгізу жасалғанға дейін. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жіті бүйрек зақымдануы бар, токсикология, БСА G5 сатыдағы балалар мен ересек пациенттер емнің бастапқы кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық, стационарды алмастыру (манипуляциялық бөлме болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Анестезиология және реаниматология ересектер, балалар", "Ересектер, балалар нефрологиясы" мамандығы бойынша сертификаты бар және БАТ-та тамыр арқылы енгізуді қалыптастыру бойынша оқу курсын өткен маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамыр арқылы енгізу тұрақты: екі каналды туннельдік перманентті катетер жиналмалы, манжеті бар, сыртқы бөлігі зақымданған жағдайда ауыстыру мүмкіндігімен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСА G5 сатыдағы пациенттер, тұрақты диализдік енгізу (АВФ, АВ-графт, перитонеалдық енгізу) мүмкін болмаған жағдайда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық, интервенциялық рентген-хирургия бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Анестезиология және реаниматология ересектер, балалар", "Ангиохирургия ересектер, балалар" сертификаты бар маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тамыр арқылы енгізу тұрақты: АВФ өзгертулермен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСА G4-5 сатыдағы пациенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Стационарлық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ересек және балалар ангиохирургиясы" мамандығы бойынша сертификаты бар маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамыр арқылы енгізу тұрақты: (АВ-графт) аутвенаны немесе жасанды материалды пайдалана отырып тамырды протездеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСА G5 сатыдағы, төмен АҚ бар, шеткершілік аймақтағы тамыр желісі жеткіліксіз дамыған (диабеті барлар, дене салмағы 20-30 кг балалар, егде жастағы пациенттер), тромбоздық асқынуларға немесе тамырлардың атеросклеротикалық зақымдануына бейім адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ересектер мен балалардың аңгиохирургиясы" мамандығы бойынша сертификаты бар маман"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Баллондық вазодилатация, ангиопластика, тромбоэкстракция АВФ немесе АВ-графтттың </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСА G5 сатыдағы, тромбоздану, стеноздану, тиімді қан ағынының жеткіліксіздігі салдарынан біріншілік, екіншілік АВФ немесе АВ-графтттың дисфункциясы бар пациенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ересек және балалар ангиохирургиясы" мамандығы бойынша сертификаты бар маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Перитонеалдық катетерді импланттау, қайта импланттау немесе алып тастау </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСА G5 сатыдағы және перитонеалдық диализ жүргізу қажеттігі бар пациенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Стационарлық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Жалпы хирургия" мамандығы бойынша сертификаты бар маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z419" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Аббревиатуралардың толық жазылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z420" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСА – бүйректің созылмалы ауруы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z421" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАТ – бүйректі алмастыру терапиясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z422" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВФ – артерия-веналық фистула</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z423" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ – артериалдық қысым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z425" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ағзалардың ықтимал реципиенттерінің тіркелімін қалыптастыру және жүргізу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z426" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) емхананың немесе кабинеттің нефролог дәрігері (ол болмаған жағдайда – медициналық-санитариялық алғашқы көмек (бұдан әрі – МСАК) маманы) бүйректі трансплантаттау жасалған пациенттердің (бұдан әрі – бүйрек реципиенттері) өңірлік дерекқорын қалыптастырады және жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z427" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) реципиентті ауруханадан шығару кезінде, Трансплантаттау орталығы оны тұрақты тұрғылықты мекенжайы бойынша әрі қарай бақылау мен зерттеп-қарау жүргізу мақсатында астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті денсаулық сақтау басқармаларына хабарлама жолдайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z428" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) емхананың немесе кабинеттің нефролог дәрігері (болмаған жағдайда – МСАК маманы) жыл сайынғы қаңтардың 10-ына дейін өңірлік трансплант-үйлестірушіге Транспланттауды және жоғары технологиялық көрсетілетін медициналық қызметтерді үйлестіру жөніндегі республикалық орталығы трансплантатталған пациенттердің тізімін ұйым бойынша ұсынуы тиіс, бұл өңір бойынша біріктірілген тізімді жасау және донорға қатысты спецификалық антиденелерді анықтау бойынша қаражатты бюджетке енгізу үшін қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z429" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) емхананың немесе кабинеттің нефролог дәрігері (ол болмаған жағдайда — МСАК маманы) реципиенттерді тоқсан сайын бекітілген Трансфузиология ғылыми-өндірістік орталығының қан алу графигіне сәйкес қан тапсыру үшін өңірлік қан орталығына жолдайды (лейкоцитарлық донорға тән антиденелерді анықтауға арналған жолдама нысаны осы Тәртіптің 1-қосымшасында көрсетілген);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z430" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өңірлік қан орталығы тоқсан сайын қан үлгілерін HLA-зертханасына жеткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z431" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) HLA-зертханасының маманы иммунологиялық зерттеу жүргізіп, оның нәтижелерін донорлар мен реципиенттерді есепке алудың медициналық цифрлық жүйесінің дерекқорына енгізеді, сондай-ақ емхананың немесе кабинеттің нефролог дәрігеріне (ол болмаған жағдайда – МСАК маманына) жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z432" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НЫСАН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z433" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лейкоциттік антиденелерді анықтауға жолдама Направление на исследование лейкоцитарных антител</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z434" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зерттеу әдісі (кестеде белгілеу) (Метод исследования (отметить в таблице)):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағзалық трансплантаттау және/немесе ГДЖ трансплантаттау үшін зерттеу түрі(Вид исследования для органной трансплантации и/или трансплантации ГСК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгі(отметка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағындық цитофлуориметрия әдісімен cарысу үлгісінде HLA-антиденелердің болуын анықтау (Определение наличия HLA-антител в образце сыворотки методом проточной цитофлуориметрии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағындық цитофлуориметрия әдісімен сарысу үлгісіндегі 1 және 2 класты HLA-антиденелерінің ерекшелігін анықтау (Определение специфичности HLA-антител 1 и 2 класса в образце сыворотки методом проточной цитофлуориметрии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағындық цитометрия (PRA) әдісімен HLA- антиденелерімен сарысудың сенсибилизация пайызын анықтау (Определение процента сенсибилизации сыворотки HLA-антителами методом проточной цитометрии (PRA))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИФА (Elisa test) әдісімен сарысу үлгісіндегі сенсибилизация деңгейін - HLA антиденелерінің пайызын анықтау (Определение уровня сенсибилизации-процента HLA-антител в образце сыворотки методом ИФА (Elisa test))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z435" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы үлгінің түрі/вид первичного образца: Ұйығыш активаторы бар қан (кровь с</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z436" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активатором свертывания)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z437" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық ұйым атауы (Наименование медицинской организации)___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z438" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімше (Отделение) ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z439" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зерттеп-қаралушының ТАӘ (ФИО обследуемого) ____________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z440" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні (Дата рождения) ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z441" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлты (Национальность) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z442" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы, телефон (Домашний адрес, телефон) ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z443" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагнозы (Диагноз):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z444" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Негізгі (Основной): ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z445" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қосарласқан (Сопутствующий):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z446" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аутоиммунды аурудың болуы: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z447" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Наличие аутоиммунного заболевания)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z448" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қантты диабеттің болуы: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z449" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Наличие сахарного диабета)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z450" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трансплантаттау анамнезі (Трансплантационный анамнез):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z451" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Трансплантаттау күні (Дата трансплантации): ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z452" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Донордың HLA фенотипі (HLA фенотип донора): A __ __ B __ __ DR __ __ Cw __</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z453" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __ DQ __ __ DP__ __</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z454" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Трансплантаттауды өткізу орны (Место проведения трансплантации): ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z455" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Трансплантатэктомия күні (Дата трансплантатэктомии): ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z456" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гематрансфузиялық анамнез (Гемотрансфузионный анамнез):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z457" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тромбоциттер құю саны (Количество переливаний тромбоцитов) _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z458" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құю күндері (даты переливаний) _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z459" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Акушерлік aнамнез (Акушерский анамнез): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z460" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Жүктілік саны (Количество беременностей) ___: босану саны (родов)___ түсік саны </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z461" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (абортов) ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z462" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жүргізілген десенсибилизациялық терапиялар (Проведенные десенсибилизирующие </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z463" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      терапии):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z464" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Ритуксимабты енгізу күні (көктамырішілік иммуноглобулиндер, антиципаторлық </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z465" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      глобулиндер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z466" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Дата введения ретуксимаба (внутривенные иммуноглобулины, антиципаторные</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z467" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      глобулины): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z468" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z469" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Плазмаферезді жүргізу күні (Дата проведения плазмофореза) _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z470" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқалары (Прочее):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z471" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. ЦМВ мәртебесі (ЦМВ статус): __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z472" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Иммуносупрессивті терапия (күні, ұзақтығы): _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z473" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иммуносупрессивті терапия (дата/продолжительность)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z474" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қан тобы мен резус-факторы (Группа крови и резус-фактор)____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z475" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚЖТ лейкоциттердің жалпы саны (Количество лейкоцитов в ОАК) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z476" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бластты жасушалардың жалпы саны (Количество бластных клеток) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z477" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емдеуші дәрігердің тегі, аты, әкесінің аты, қолы мен мөрі_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z478" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, имя, отчество, подпись и печать лечащего врача)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z479" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жауапты тұлғаның байланыс телефоны (Контактный телефон ответственного лица): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z480" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z481" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қан үлгісін алған мейіргер ТАӘ ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z482" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО медсестры проводивщий забор крови)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z483" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгінің алынған күні (Дата забора образца ) ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z484" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгінің алынған уақыты (Время забора образца )______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z485" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z486" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Примечание)_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z487" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-ден 1 парақ Стр 1 из 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z488" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** жолдамаға жеке куәлік немесе туу туралы куәліктің көшірмесін қоса тіркеу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z489" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      необходимо прилагать к направлению копию удостоверения личности или </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z490" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свидетельство о рождении</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z491" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реципиентті зерттеп-қарау тізімі мен жиілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті зерттеулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеулердің жиілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосымша зерттеулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қанның жалпы талдауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z492" w:id="460"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үйге шығарылғаннан кейін екі апта ішінде: аптасына 1 рет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="460"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келесі үш ай ішінде: екі аптада бір рет" деп аударылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келесі бір жыл ішінде: айына бір рет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операциядан кейінгі 1-2 жыл ішінде: әр 3 айда бір рет (жиілігі әрбір жеке жағдайға байланысты анықталады)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмір бойы әр 6 айда бір рет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚСК зерттеуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несептің жалпы талдауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z496" w:id="461"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Паратгормон </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="461"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокальцитонин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы ақуызды, жалпы билирубинді, холестеринді, несепнәрді, несепқышқылды, альбуминді, креатининді, глюкозаны, калийді, натрийді, кальцийді, магнийді, фосфорды, С-реактивті ақуызды, жалпы холестеринді және оның фракцияларын анықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А, М, G кластарындағы иммуноглобулиндер. Т- және В-лимфоциттердің субпопуляцияларының санын анықтау. Зәрдегі Декои- жасушаларды анықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АСТ, АЛТ және сілтілі фосфатазаның белсенділігін анықтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Креатинин деңгейі бастапқы деңгейден 30%-дан жоғарылаған жағдайда трансплантаттың биопсиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есептелген ШСЖ, күнделікті ақуыз жоғалту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансплантаттың радиоизотопты ренографиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Циклоспорин А (такролимус) С0 базалық концентрациясы және ИС - С2 қабылдағаннан соң 2 сағаттан кейінгі күйі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остеоденситометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бүйрек трансплантатының тамырларын УЗДГ, транспланттың , қуықты УДЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансплантаттың динамикалық сцинтиграфиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z497" w:id="462"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ХҚҚ, фиброген есептеуі бар </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="462"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ІБТУҒ. ПУ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z498" w:id="463"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Операциядан кейінгі алғашқы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="463"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 ай ішінде әр 3 айда бір рет </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 жыл ішінде әр 6 айда бір рет, одан кейін көрсеткіштерге байланысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭКГ Кеуде қуысы ағзалары рентгенографиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 жыл ішінде – әр тоқсан сайын 1 рет және көрсеткіштерге байланысты; өмір бойы – жылына 1 рет және көрсеткіштерге байланысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштер бойынша компьютерлік томография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИФА әдісімен Candida albicans, ЦМВ, герпес вирусы, полиомавирус, парвовирус, В және С вирусты гепатиттері, АИТВ-инфекциясы, сифилиске қарсы қанның IgG және IgM антителерін анықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Донорға тән лейкоцитарлық антиденелерді анықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z500" w:id="464"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансплантаттаудан кейінгі 1 жыл ішінде әр 3 айда бір рет, одан кейін:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="464"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негативті жағдайда жылына 1 рет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+позитивті жағдайда әр 3 айда 1 рет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Донорға тән лейкоцитарлық антиденелерді анықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z502" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Аббревиатуралардың толық жазылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z503" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГДЖ – гемопоэздік дің жасушалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z504" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚЖТ – қанның жалпы талдауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z505" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚСК – қышқылдық-сілтілік күй</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z506" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АСТ – аспартатаминотрансфераза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z507" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЛТ – аланинаминотрансфераза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z508" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШСЖ– шумақтық сүзілу жылдамдығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z509" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      УЗДГ– ультрадыбыстық допплерография </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z510" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УЗИ – ультрадыбыстық зерттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z511" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ІБТУ – ішінара белсендірілген тромбопластин уақыты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z512" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПТУ – протромбин уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z513" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ХҚУ– халықаралық қалыпқа келтірілген қатынас </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z514" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭКГ – электрокардиограмма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z515" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦМВ – цитомегаловирус</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z516" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АИТВ-инфекциясы – адамның иммун тапшылығы вирусының-инфекциясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z518" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бүйректі трансплантаттаудан кейін пациентке жадынама (брошюра)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z519" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қандай жағдайларда емдеуші дәрігерге дереу жүгіну керек?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z520" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Температура 38°-ден жоғары көтерілген жағдайда және жалпы әлсіздік кезінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z521" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Трансплантат аймағында ауырсыну, ісіктер және тығыздықтың пайда болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z522" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ауыстырып салынған бүйрек жағындағы аяқтың ісінуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z523" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Зәр мөлшерінің күрт төмендеуі немесе күніне 1 кг-нан артық салмақ қосу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z524" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Зәр шығару кезіндегі ауырсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z525" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігерге бару жиілігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z526" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйге шығарылғаннан кейін 2 апта ішінде: аптасына 1 рет,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z527" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келесі 3 ай ішінде: 2 аптада 1 рет,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z528" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келесі жыл ішінде: айына 1 рет,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z529" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциядан кейін 1-2 жыл ішінде: үш айда 1 рет (жиілік әрбір жеке жағдайға байланысты),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z530" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өмір бойы-6 айда 1 рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z531" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігерге барған кезде тексерулер тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z532" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы қан талдауы және иммуносупрессанттардың дозасын тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z533" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кеуде қуысының шолу рентгенографиясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z534" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қан талдауы (жалпы, креатинин) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z535" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы несеп талдауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z536" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      радиоизотоптық диагностика: әдетте операциядан соң 3 айдан кейін немесе дәрігердің нұсқауымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z537" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      креатинин клиренсі: пациенттің әр кіріп- шығуында және жыл сайын есептік түрде (балалар үшін CKD-EPI немесе Шварц формулалары бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z538" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүйректің қызметі мен күйін анықтау үшін жыл сайынғы қарап- тексеру қажет (гепатит пен вирустарға талдаулар, эндоскопия, рентген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z539" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бауыр қызметін, холестерин барын, қандағы қантты бағалау үшін дәрігерге барған сайын қан талдауы алынады. Қанды аш қарынға тапсырған жөн, талдау нәтижелеріне байланысты иммуносупрессанттардың дозасы түзетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z540" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделік жазбаларын жүргізу (1-4 кестелер). Ауруханадан үйге шығарылғаннан кейін пациент күнделік жүргізеді және оны бақылау үшін дәрігерге немесе мейіргерге қабылдау кезінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z541" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пациенттің күнделігіне төмендегілер кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z542" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Белсенділік параметрлері. Күніне бір рет таңертең, бір уақытта дене температурасын, пульсті, қысымды өлшеп, жазу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z543" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Салмақ. Күн сайын таңертең тамақтанар алдында дене салмағын өлшеп, жазып отыру керек. Өлшеу алдында міндетті түрде зәр шығару керек, әрқашан бірдей жеңіл киімде және бірдей таразыда өлшену керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z544" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дәрілік препараттарды қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z545" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әрбір дәрі түрін қабылдау, кальциневрин ингибиторларының концентрация деңгейі және дозалау өзгерістері пациенттің күнделігіне тіркеледі, бұл күнделік әрбір ауруханаға барған сайын медициналық персоналға тексеру үшін беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z546" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дәрігер жаңа дәріні тағайындаған жағдайда, ол пациенттің күнделігіне енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z547" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күнделікте тағайындау, доза және қабылдау уақыты көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z548" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяхат кезінде пациент әрқашан өзімен бірге иммунодепрессанттар мен басқа да қабылдайтын дәрілерін алып жүруі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z549" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қабылдамау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z550" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдамау әдеттегі суық тиген сияқты басталады, сондықтан организмдегі кез келген өзгерістерге мұқият назар аударыңыз. Уақыт өте келе қабылдамау ықтималдығы азаяды, бірақ бұл қабылдамау қаупінің толығымен жоғалмағанын білдірмейді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z551" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдамаудың белгілері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z552" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      температураның 37,5°C жоғары болуы (қолтық асты арқылы өлшеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z553" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зәр көлемінің азаюы, зәрдің түсінің өзгеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z554" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене салмағының артуы (күн сайын 1 кг немесе апта сайын 2 кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z555" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қан қысымының жоғарылауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z556" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансплантат аймағында ісіну және ауырсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z557" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаршау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z558" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қабылдамаудың ерте кезеңінде алдын алу үшін дәрігердің барлық ұсыныстарын орындау қажет, күн сайын өз жағдайыңызға өзіңіз бақылау жасап, тұрақты медициналық диагностикадан өтіп тұруыңыз керек. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z559" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инфекцияның алдын алу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z560" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Иммунитеттің төмендеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z561" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Операциядан кейін қабылдамаудың алдын алу үшін пациент иммунитетті төмендететін иммуносупрессанттарды қабылдайды, олардың саны мен дозасы операциядан кейінгі алғашқы бірнеше айда, қабылдамау процесінің ықтималдығы ерекше жоғары болған кезде, салыстырмалы түрде жоғары болады. Иммуносупрессанттардың үлкен мөлшері жаңа бүйректің тіршілік етуіне және қызметіне оң әсер етеді, бірақ сонымен бірге пациенттің иммунитетін төмендетеді, сондықтан алғашқы 3 айда пациент инфекциядан сақтануы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z562" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бүйрек трансплантаттаудан кейінгі жиі кездесетін инфекция түрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z563" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цитомегаловирустар: жоғары температураны, қатты әлсіздікті тудыратын вирустық ауру, өкпе немесе асқазан-ішек жолдары жұқтырылады, өкпенің қабынуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z564" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Герпес қарапайым: ерінде немесе ауыз қуысында бөртпе тудыратын жиі кездесетін вирустық ауру. Вирусқа қарсы препараттармен оңай емделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z565" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Герпес зостер: вирустық ауру, денеде, баста, қолда, аяқта және т.б. бөртпелер түрінде көрінеді, вирусқа қарсы препараттармен емдеуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z566" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      денедегі, бастағы, қолдардағы, аяқтардағы және т.б. бөртпелерді вирусқа қарсы препараттармен емдеуге болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z567" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пневмония: вирустар мен бактериялар тудыратын бүйректері ауыстырып салынған пациенттерде жиі кездесетін ауру. Айқын белгілері бар бұл ауруға өте мұқият болу ұсынылады, дәрі-дәрмектерді қабылдау арқылы емдеуге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z568" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аденовирус: жалпы суықтың себебі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z569" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Инфекцияның алдын алу үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z570" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциядан кейін 3 ай бойы үйден тыс жерде міндетті түрде маска кию керек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z571" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамдар көп жиналатын орыннан және жұқпалы аурулары бар адамдармен байланыс жасаудан аулақ болу қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z572" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциядан кейінгі алғашқы айларда топырақпен, өсімдіктермен, жануарлармен, кішкентай балалармен байланыста болмау керек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z573" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер жөтел, температура, құсу немесе іш өту пайда болса, дереу Трансплантаттау орталығымен хабарласу крек. Егер құсу препаратты қабылдағаннан кейін пайда болса, оны емдеуші дәрігермен алдын-ала кеңескеннен кейін қайта қабылдау қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z574" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылдамау процестерін емдеу ауруханада жүзеге асырылады, осы кезеңде пациент иммуносупрессанттардың көп мөлшерін қабылдайды, сондықтан инфекциядан ерекше сақ болу керек. Әдетте, 10 күнтізбелік күннен кейін пациенттің жағдайы жақсарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z575" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жаралар мен сызаттар алған кезде дереу дәрігерге қаралып, соққы орнын дезинфекциялап, ол туралы емдеуші дәрігерге хабарлау қажет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z576" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауыз қуысы инфекцияның негізгі таралу орындарының бірі болып табылады, сондықтан тіс дәрігеріне үнемі барып, ауыз қуысын тазартып отыру қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z577" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әдеттегі іріңді бөртпелер мен құлақтағы қабыну процестері пайда болған жағдайда, міндетті түрде дәрігерге жүгіну керек, өз бетіңізше ем қабылдауға болмайд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z578" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      паицент қолын таза ұстау керек, онымен байланыста болған пациенттің отбасы мүшелері де әрқашан қолдарын таза ұстаулары қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z579" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аптасына кемінде 3 рет душ қабылдап, іш киімді жиі ауыстыру қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z580" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциядан соң 6 айдан кейін жыл сайын тұмауға қарсы екпе алу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z581" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауруханаға дереу баруды талап ететін қауіпті жағдайлар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z582" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зәрдің көлемі азайып немесе түсі кола түстес болып өзгерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z583" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зәр шығару кезінде ауырсыну, жағымсыз иістер немесе зәр шығаруға жиі шақырулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z584" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      денеде ісіну немесе салмақтың артуы (күн сайын 1 кг, аптасына 2 кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z585" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      артериялық қысымның кенеттен көтерілуі (егер диастолалық (төменгі) қысым 100 мм.сын. бағ. жоғары болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z586" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөтел немесе ентігу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z587" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құсу, іш өту, іш ауруы, нәжісте қанның пайда болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z588" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тамақтану </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z589" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тамақтануды бақылауда ұстау – бүйрек трансплантаттаудан кейін пациенттің салауатты өмір салтының міндетті шарты. Тамақтанудың мақсаты – қалыпты салмақты, қалыпты қан қысым деңгейін сақтау, холестерин мен қандағы қант деңгейінің көтерілуін алдын алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z590" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қалыпты салмақты ұстап тұру. Әр таң сайын оянғаннан кейін, зәр шығарған соң, жеңіл киіммен және сол бұрынғы таразыда салмақты өлшеу; зәр арқылы токсиндерді шығарудың арқасында денсаулықтың жақсаруы, тәбетіңіздің артуы; майлы тағамдарды аулақ болу және артық тамақтанбау қажет; тамақтану тәртібін сақтап, дене жаттығуларын жасау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z591" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Орташа салмақ пен семіздік дәрежесін есептеу: орташа салмақ (кг) = {бой (см) - 100} x 0,9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z592" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семіздік дәрежесі (%) = {салмақ (кг) / орташа салмақ (кг)} x 100..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z593" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Семіздік дәрежесі: жеткіліксіз салмақ, қалыпты, артық салмақ, семіздік, артық семіздік.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z594" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұзсыз диета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z595" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қабылданатын тұз, соя соусы, соя пастасы мөлшерін азайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z596" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұздалған қиярды, кимчиді, тұзды салаттарды, сельдьті пайдаланудан аулақ болу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z597" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сублимделген лапшаның ұнтақты қоспаларын, сосискаларды, шұжықтарды тұтынбау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z598" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) химиялық тағамдық қоспалары бар өнімдерді тамаққа қоспау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z599" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көже, сорпаларды көп мөлшерде қолданбау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z600" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Холестерин мен жануар майларын шектеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z601" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. кальций мөлшері көп өнімдерді тұтыну (сүт және сүт өнімдері, құрғақ анчоус, тофу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z602" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. іш қатудың алдын алып, сонымен қатар холестерин мен липидтердің көбеюін болдырмайтын қажетті мөлшерде талшықты тұтыну</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z603" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. тағам өнімдерінің гигиенасын қадағалауда ұстау. Үйден тыс тамақтанғанда, инфекциялық аурулар (дизентерия, тамақ уланулары) тараған жағдайда қоғамдық тамақтану орындарына барудан бас тарту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z604" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Алкогольді ішу және темекі шегуге мүлдем қатаң тыйым салынады, дәрігер тағайындамаған биологиялық белсенді қоспалар мен витаминдерді қабылдау ұсынылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z605" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрілік құралдарды қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z606" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дәрілік препараттарды қабылдау пациент үшін өте маңызды, емдеуші дәрігердің нұсқауларын қатаң сақтау және әрбір дәрінің әсері, қолдану тәсілдері, жанама әсерлері туралы жақсы білу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z607" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Иммуносупрессивті құралдардың дозасы түзетілуі мүмкін, бірақ оларды өмір бойы қабылдау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z608" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Иммуносупрессанттарды қабылдау және олардың дозасы әрдайым талдаулар нәтижелеріне байланысты түзетіледі. Доза анықталғаннан кейін иммуносупрессорлық препараттарды қабылдау дозасы туралы Трансплантология орталығына міндетті түрде қоңырау шалып, кеңес алу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z609" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Операциядан кейін 6 ай бойы саңырауқұлаққа қарсы препараттарды қабылдау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z610" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дәрілік заттарды қабылдауды тоқтатуға жол берілмейді. Құсу салдарынан қабылдау мүмкін болмаса, міндетті түрде дәрігерге көрініп, оның нұсқауларын орындау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z611" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қабылдау кезінде қалған препараттардың санын білу міндетті және жетіспейтін дәрілерді алдын ала жазып алу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z612" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дәрігердің рұқсатынсыз тұмауға қарсы немесе асқазан-ішек жұмысына әсер ететін дәрілерді қолданбау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z613" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өмірлік белсенділікті қалпына келтіру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z614" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Спортпен шұғылдану пациенттің қалыпты салмағы мен денсаулығын сақтау үшін қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z615" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сол уақытта бүйректі трансплантаттау жасалған жерге зақым келтірмеуге абай болу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z616" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Операциядан кейін 6 ай бойы ауыр заттарды көтеруге болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z617" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Операциядан кейін 10 жыл бойы буындарға жүктеме түсіретін жарақат алу қаупі жоғары спорт түрлерінен аулақ болу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z618" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кәсіби қызметке қайта оралу уақыты пациенттің мамандығына және дәрігермен кеңесуден кейін анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z619" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Алкогольді ішу және темекі шегуге қатты тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z620" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Іш қатудың алдын алу маңызды, нәжістің түсіне ерекше көңіл бөлу қажет. Қара немесе қызыл түсті нәжіс ішек аурулары немесе асқазан мен он екі елі ішектің жарасының белгісі болуы мүмкін. Мұндай жағдайда міндетті түрде дәрігерге кеңес сұрау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z621" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жыныстық қатынасқа түсуге болады, алайда (әйелдер үшін) жүктілік операциядан кейін кемінде 2 жыл өткен соң және дәрігердің алдын ала консультациядан кейін ғана ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z622" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әрбір 6 айда офтальмолог пен стоматологтың бақылауынан өту қажет, бұл үшін дәрігердің алдын ала жолдамасы қажет емес. Әйелдерге ай сайын етеккір аяқталғаннан кейін 1 апта ішінде өз бетімен сүт бездерін зерттеліп-қаралып тұру ұсынылады, сондай-ақ әр 6 ай сайын гинекологқа қаралу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z623" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Преднизолон қабылдаған кезде бетте немесе кеудеде безеу пайда болуы мүмкін. Мұндай жағдайда жиі жуыну және душ қабылдау ұсынылады, ауыр жағдайларда дерматологқа қаралу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z624" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ұзақ уақыт күн астында болудан аулақ болыңыз, далаға шыққанда бетті күннен қорғайтын крем жағып, бас киім кию керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z625" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқа ауруханаға баруға мәжбүр болған жағдайда, міндетті түрде дәрігерлерге бүйректі трансплантаттау және қабылдап жатқан дәрілер туралы хабарлау қажет, сондай-ақ күнделік пен зерттеу нәтижелерін бірге алып жүру керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z626" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Стационардан шыққаннан кейін препараттарды қабылдау уақытын бөлу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Препараттың атауы және қабылдау уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күні</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Қабылдау уақыты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...185 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ескертпе</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-диализ №</w:t>
-[...225 lines deleted...]
-          </w:p>
+таңертең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+күндіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кешке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басталу уақыты</w:t>
+тамаққа дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамақтан кеін</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамаққа дейін</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамақтан кейін</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамаққа дейін</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамақтан кейін</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...68 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аяқталу уақыты</w:t>
-[...2413 lines deleted...]
-        </w:trPr>
+ұйықтар алдында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
-        <w:tc>
-[...2700 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="282"/>
-[...340 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z627" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2- кесте. Параметрлерді өз бетімен жазу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Күні </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күні</w:t>
-[...323 lines deleted...]
-Уақыт (мин)</w:t>
+Көрсеткіштер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...314 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салмақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глюкоза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зәр көлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкен сұйықтық көлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z628" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 -кесте. Иммуносупрессанттарды қабылдау уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылданатын препараттар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...287 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...178 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z629" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4- кесте. Зерттеу нәтижелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тестің атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Диализге дейін</w:t>
-[...71 lines deleted...]
-Жүргізу күні</w:t>
+Талдау нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-гемоглобин</w:t>
+Қан креатинины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қанның жалпы талдауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...67 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сарысулық альбумин</w:t>
-[...2425 lines deleted...]
-            </w:pPr>
+Билирубин, АЛТ, АСТ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z630" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Аббревиатуралардың толық жазылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z631" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЛТ – аланинаминотрансфераза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z632" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АСТ – аспартатаминотрансфераза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23754,261 +21497,24822 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бұйрыққа </w:t>
+              <w:t>Қазақстан Республикасында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="283"/>
+    <w:bookmarkStart w:name="z634" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Трансплантаттаудан кейінгі реципиентті медициналық-санитариялық алғашқы көмек көрсету барысында динамикалық байқау картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z635" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________ ТАӘ (ол болған жағдайда) бақылау парағы, _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z636" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған күні), үйінің мекенжайы, байланыс телефондары ______________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z637" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансплантаттау күні_______, ел, ________облыс (қала) ______емхана________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеу күін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салмағы, кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концентрация С0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концентрация С2 (көрсеткіштер бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АҚ (қысым), мм. сын. бағ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гемоглобин, г/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнделікті ақуыз жоғалту, г/л (көрсеткіштер бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қанның жалпы ақуызы, г/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қан креатинины, мкм/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандағы несепнәр, ммоль/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандағы қант, ммоль/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Билирубин, моль/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЛТ, АСТ, бірл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Зәрдің жалпы талдауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ трансплантат мөлшері (УДЗ), см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+трансплантат көлемі, см3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ri (бүйрек артериясы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z638" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігердің ТАӘ (ол болған жағдайда) __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z639" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігердің байланыс телефондары _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z640" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Аббревиатуралардың толық жазылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z641" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АД – артериялық қысым </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z642" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЛТ – аланинаминотрансфераза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z643" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АСТ – аспартатаминотрансфераза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z644" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      УЗД – ультрадыбыстық зерттеу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z646" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Иммуносупрессанттардың концентрациясын анықтауға арналған жолдама нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z647" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z648" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жолдама берген медициналық ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z649" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зертханаға________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z650" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Ұйымның толық атауын көрсету керек) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z651" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реципиенттің қан үлгісі жіберіледі: ТАӘ(ол болған жағдайда) , туған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z652" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________,_________ж.т.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z653" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үйінің мекенжайы:________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z654" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагноз:_________сырқатнама тарихы № (амбулаториялық картадан)_____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z655" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иммуносупрессант концентрациясын анықтау үшін ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z656" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С0/Та0_______________ С2/Та0_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z657" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Препаратты қабылдау уақыты ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z658" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қан алу уақыты С0 ( С2) /Та0 (Та2)– ______с ______мин,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z659" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қан алған мейіргердің тегі ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z660" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні ______________ Жіберілген уақыты________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z662" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Иммуносупрессанттардың концентрациясын анықтау үшін қан алу алгоритмі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z663" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер пациент Циклоспорин/Такролимус/Эверолимус қабылдаса, препараттың қан деңгейін анықтау күні ол препаратты қан алудан 12 сағат ± жарты сағат бұрын қабылдауы керек. Пациент препарат қабылдағаннан кейін 11,5 және 12,5 сағат аралығында препарат деңгейін анықтау үшін қан тапсыруы керек. Егер пациент ұзақ әсер ететін Такролимус препаратын қабылдаса (күніне бір рет қабылдауға арналған): қандағы препарат деңгейін анықтау күндері пациент препаратты қан алудан 20-24 сағат бұрын қабылдауы керек. Қан үлгісі алынғаннан кейін ғана препараттың келесі дозасын қабылдау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z664" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Алдын ала Қан орталығына жолдаманы рәсімдеу, вакутейнерге жазба жазу және қан алу уақытын көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z665" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Иммуносупрессантты қабылдауға 15 минут қалғанда пациент тамақ ішуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z666" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Иммуносупрессантты қабылдау алдында (қабылдағаннан кейін 2 сағаттан соң) "трансплант" белгісі бар қызғылт қақпақты вакутейнерге пациенттен белгіге дейін қан алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z667" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қанды вакутейнер ішінде "қабырға бойымен" жайлап араластыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z668" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Екі пробирканы да Қан орталығының зертханасына жеткізу үшін курьерге тапсыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z670" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Трансплантаттың ультрадыбыстық зерттеуі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z671" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық ұйымның атауы___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z672" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реципиенттің ТАӘ (ол болған жағдайда): _________________Жасы ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z673" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трансплантат өлшемі _____ см х ____ см х _____ см</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z674" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трансплантат көлемі: ______ см3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z675" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контурлары: анық, анық емес, тегіс, тегіс емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z676" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бүйрек құрылымдарының дифференциациясы: айқын, айқын емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z677" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Паренхима: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z678" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Паренхима эхогенділігі:____________________________ Аваскулярлы аймақ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z679" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________ см, Пирамидалар: __________см,: _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z680" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тостағанша- түбекше жүйесі: _____________ см</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z681" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трансплантаттағы қан ағымының жылдамдық көрсеткіштері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спектрді алу деңгей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Систолалық жылдамдық, см/сек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диастолалық жылдамдықсм/сек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резистенттілік индексі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паренхима (үлестік артериялар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сегменттік артериялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бүйрек артериясының негізгі діңінің дистальды бөлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z682" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Паранефралды аймақ: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z683" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z684" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z685" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z686" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z687" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z688" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z689" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z690" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z691" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z692" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z693" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігердің ТАӘ (ол болған жағдайда) _____________ қолы____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z694" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні__________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z696" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бүйректі алмастыру терапиясының тиімділігі (диализ бөлімі мен  (немесе) диализ орталығының (гемодиализ, перитонеалдық диализ)  көмек көрсету сапасының индикаторлары)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z697" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГД және ПД бағдарламалық қызметтерінің сапасын бағалау үшін медициналық ұйымның ай сайынғы, тоқсандық және жартыжылдық есебі кестесінің нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z698" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сарысулық альбумин</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарысулық альбумин, г/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&lt;35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&gt;40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қаңтар-Маусым,% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шілде-Желтоқсан,% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z699" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл өлшемшартқа диализ емін жаңадан бастаған (3 айдан аз) пациенттер кірмейді. 35 г/л төмен альбуминнің 6 айлық өлшемінің орташа көрсеткіші 25% аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z700" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Гемоглобин</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Гемоглобин, г/л </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&lt;100 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100-120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&gt;120 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жиынтығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаңтар- Маусым,%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шілде- Желтоқсан,%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z701" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гемоглобиннің 6 айлық өлшемінің орташа көрсеткіші ЭПО препараттарын тағайындағанда 100-115 г/л шегінде болуы тиіс, бұл ретте гемоглобин деңгейі 100 г/л-ден төмен пациенттердің саны 20%-дан аспауы тиіс. Бұл өлшемшартқа диализ емін жаңадан бастаған (3 айдан аз) пациенттер кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z702" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фосфор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Фосфордың деңгейі, ммоль/л (мг/дл) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&lt;1,13 (&lt;3,5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,13-1,78 (3,5-5,5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&gt;1,78 (&gt;5,5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&gt;2,1 (&gt;6,5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаңтар- Маусым,%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шілде- Желтоқсан,%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z703" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фосфордың 6 айлық өлшемінің орташа көрсеткіші 1.13 -1.78 ммоль/л шегінде болуы тиіс, бұл ретте фосфор деңгейі 1.78 ммоль/л - ден жоғары пациенттер саны 40% - дан аспауы тиіс, оның ішінде фосфор деңгейі 2.1 ммоль/л-ден жоғары-20%. Бұл өлшемшартқа диализ емін жаңадан бастаған (3 айдан аз) пациенттер кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z704" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жалпы кальций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иондалған кальцийдің деңгейі, ммоль/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&lt;2,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,15-2,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&gt; 2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қаңтар-Маусым,% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шілде-Желтоқсан,% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z705" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалпы кальцийдің 6 айлық өлшемдерінің орташа көрсеткіші 2,15 – 2,5 ммоль/л құрайды, бұл ретте осы диапазоннан жоғары немесе төмен жалпы кальций деңгейі бар пациенттердің саны 35%-дан аспауы керек. Бұл өлшемшартқа диализбен емдеуді жаңа бастаған (3 айдан аз) пациенттер кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z706" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Интактілік Паратгормон (иПТГ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иПТГ деңгейі, пмоль/л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&lt;150 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+150-300 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&gt; 300 -600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&gt; 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қаңтар- Маусым, % </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шілде- Желтоқсан % </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z707" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иПТГ -ның 6 айлық өлшемдерінің орташа көрсеткіші 150 – 300 пмоль/л шегінде, бұл ретте иПТГ деңгейі 600 пмоль/л-ден жоғары пациенттердің саны 35%-дан аспауы керек. Бұл өлшемшартқа диализбен емдеуді жаңа бастаған (3 айға аз) пациенттер кірмейді. ПТГ деңгейі 1000 пмоль/л-ден жоғары және дәрі- дәрмектер терапиясына үш ай бойы резистентті пациенттер консервативті терапияның тиімсіз болған жағдайда созылмалы бүйрек ауруы кезінде бір немесе бірнеше қалқанша маңы бездерін алып тастау арқылы үшінші дәрежелі гиперпаратиреозды хирургиялық әдіспен емдеуге- паратиреоидэктомияға жіберіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z708" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тамырлық қолжетімділік: АВФ немесе АВ-стент</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГД немесе ГДС-ке тамырлық қолжетімділіктің түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты ТҚ: АВФ немесе АВШ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перманентті катетер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақытша катетер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жиынтығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаңтар- Маусым, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шілде- Желтоқсан %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z709" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВФ немесе АВШ бар пациенттердің саны тамыр арқылы енгізуді қалыптастыруға қарсы көрсетілімдер болмаған кезде 70%-дан артық болуы тиіс. Перманентті катетері бар пациенттердің саны 25% – дан, қысқа мерзімді тұрақсыз катетері барлар 5%-дан аспауы тиіс. Бұл өлшемшартқа диализ емін жаңадан бастаған (3 айдан аз) пациенттер кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z710" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. B және C гепатиттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z711" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңадан алынған пациенттерді қоспағанда, HBsAg (+) және anti-HCV (+) бар пациенттердің орташа 6 айлық өсу көрсеткіші 5%-дан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z712" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Kt/V несепнәр (гемодиализ) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+KT/V несепнәр </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&lt;1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2 - 1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&gt;1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаңтар- Маусым,%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шілде- Желтоқсан,%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z713" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Kt/V өлшеудің орташа көрсеткіші ГД/ГДС пациенттері үшін - &lt;1.2 төмен болмауы тиіс және 30% аспауы тиіс, Kt/V &gt;1,2 кемінде 70% болуы тиіс. Бұл өлшемшартқа ГД-мен (3 айдан аз), тамыр арқылы енгізумен емді жаңадан бастаған пациенттер, егде жастағылар, гипотензиясы бар, нутрициялық мәртебесі төмен (салмағы төмен) пациенттер кірмейді. Kt/V Daugirdas-2 формуласы бойынша немесе тікелей "жасанды бүйрек" аппаратында емшара кезінде "клиренс мониторы" арқылы есептеледі. Бұл фракциялық клиренсі несепнәрдің таралу көлеміне (V) бөлінген (t – диализ ұзақтығы) уақытқа диализатордың клиренсін (K мл/мин) көбейтіндісі ретінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z714" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Kt/V несепнәр (перитонеалдық диализ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+KT/V несепнәр </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&lt;1.7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1.7-2.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+&gt;2.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаңтар- Маусым,%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шілде- Желтоқсан,%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z715" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      KT/V перитонеалдық және резидуалдық бүйректің жалпы көрсетілімдерінің апталық мәні есептеледі. Дене сұйықтығының жалпы көлемі Ватсон формуласы бойынша есептеледі. Жалпы 1,7-ден төмен KT/V бар пациенттердің саны 40%-дан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z716" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Аббревиатуралардың толық жазылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z717" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭПО – эритропоэтин</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z718" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иПТГ – интактті паратгормон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z719" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПТГ – паратгормон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z720" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВФ – артерия-веналық фистула</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z721" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВ – артериялық веналық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z722" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГД – гемодиализ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z723" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГДС – гемодиасүзгілеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z724" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СД – тамыр арқылы енгізу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z725" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АВШ – артерия-веналық шунт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z727" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нефробиопсия жүргізуге көрсетілімдер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z728" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нефробиопсия нефрологиялық бөлімшелерде жүргізіледі және мамандырылған патоморфологиялық зертханаға морфологиялық зерттеу үшін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z729" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нефробиопсия (бүйрек пункциялық биопсиясы) жүргізуге көрсетілімдер диагностикалық және болжамдық болып бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z730" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нефротикалық синдром (әсіресе ересектерде, ерекше себептері болмаған жағдайда — диабет, амилоидоз және т.б.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z731" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нефритикалық синдром немесе жылдам өршейтін гломерулонефрит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z732" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) түсініксіз себептерге байланысты оқшаланған гематурия және/немесе протеинурия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z733" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бүйрек зақымдануы бар жүйелік аурулар: қасқыр жегі нефрит, жүйелік васкулиттер (ANCA-ассоциирленген, комплементке байланысты гломерулонефриттер, бүйрек амилоидозы, парапротеинемиялық гломерулонефриттер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z734" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жылдам өршейтін гломерулонефрит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z735" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) гломерулярлық өзгерістердің белсенділігінің дәрежесін бақылау және бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z736" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) трансплантатталған бүйректің хаттамалық биопсиясы трансплантаттың дисфункциясын бағау, субклиникалық жедел қабылдауды ерте анықтау, кальцийневрин ингибиторларының уытты әсерін, трансплантаттағы негізгі аурудың қайталануын мақсатында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z737" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Биоптатты зерттеу әдістері алдын ала диагнозға және биопсияға көрсеткіштерге байланысты және келесілерді қамтиды: әртүрлі бояулармен (гематоксилин-эозин, конго қызылы, күміспен бояу, Массон трихром) жарық микроскопиясы, иммунохимолюминесценция, көрсетілімдер бойынша электрондық микроскопия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z739" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нефрологиялық көмек көрсететін денсаулық сақтау ұйымдарының ұсынылатын штат нормативтері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z740" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стационарлық жағдайда нефрологиялық көмек көрсететін денсаулық сақтау ұйымдарының штат нормативтері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z741" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Стационарлық жағдайда медициналық көмек көрсететін денсаулық сақтау ұйымдары мен (немесе) олардың құрылымдық бөлімшелеріндегі бір дәрігерлік лауазымға жүктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z742" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Медициналық көмек стационарлық жағдайда көрсетілетін 1 дәрігер лауазымына, 1 мейіргердің тәулік бойы жұмыс істейтін постына ұсынылған жүктеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 нефролог дәрігер лауазымына және 1 мейіргердің тәулік бойы жұмыс істейтін постына шаққандағы төсек саны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық ауруханлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалық ауруханалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Облыстық мен республикалық маңызы бар қалалар, астана ауруханалары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық орталықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ересектер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ересектер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ересектер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ересектер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+балалар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штат 10 000 тұрғынға шаққанда жоспарлы-нормативтік төсек санына және көрсетілетін медициналық қызметтер көлеміне сәйкес белгіленеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z743" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гемодиализ бөлімшесінің штат нормативтері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z744" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Диализ бөлімінің (көпбейінді стационар құрамында) штаты құрамына төмендегілер кіреді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z745" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімше меңгерушісі (нефролог) – бөлімшеге 1 лауазым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z746" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      нефролог дәрігер –  бір ауысымда 8 диализдік орынға 1 лауазым, күндізгі уақытқа диализ залына 1 лауазымнан кем емес; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z747" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аға мейіргер – бөлімшеге 1 лауазым; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z748" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гемодиализ емшарасын жүргізу үшін кеңейтілген практика мейіргері – бөлімшеге кемінде 1 лауазым / (диализ залының) мейіргері – күндізгі уақытта 5 диализдік орынға 1 лауазым, тәулік бойы қызмет ететін 1 пост, бірақ диализ залына кемінде 1 лауазым болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z749" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаруа бикесі – бөлімшеге 1 лауазым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z750" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитар – әр ауысымға 1 лауазым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z751" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амбулаториялық диализ орталығының штаты құрамына төмендегілер кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z752" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімше меңгерушісі (нефролог-дәрігер) – Орталыққа 1 лауазым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z753" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диализ залының дәрігері (нефролог сертификаты бар) – Орталыққа кемінде 1 лауазым; әр ауысымға кемінде 1 дәрігер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z754" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аға мейіргер – Орталыққа 1 лауазым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z755" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гемодиализ емшарасын жүргізу үшін кеңейтілген практика мейіргері/ (диализ залының) мейіргері- әр ауысымға 4 диализ орынға 1 лауазым, бірақ диализ залына кемінде 1 лауазым болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z756" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаруа бикесі – Орталыққа 1 лауазым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z757" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитар – әр ауысымға 1 лауазым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z758" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инженер немесе техник – Орталыққа 1 лауазым.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z759" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Амбулаториялық жағдайда медициналық көмек көрсететін денсаулық сақтау ұйымдары мен (немесе) олардың құрылымдық бөлімшелеріндегі бір дәрігерлік лауазымға жүктеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z760" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Бір дәрігерлік лауазымға шаққандағы халық саны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Штаттық бірлік саны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір лауазымға шаққандағы халық саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефролог дәрігер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 000 ересек және бала саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 нефролог дәрігерге шаққанда 1 орта медицина қызметкерінің (мейіргер және/немесе фельдшер) лауазымы беріледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нефрологиялық көмек көрсетуді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z762" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ұсынылатын медициналық бұйымдармен жарақтандыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z763" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нефролог кабинетін жарақтандыру тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дәрігердің медициналық үстелі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрігердің медициналық орындығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттің медициналық орындығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық құжаттамаға арналған шкаф</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қан қысымын өлшеу аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стетофонендоскоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернетке қосылған принтері бар дербес компьютер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 жұмыс орнына </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таразы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ростомер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кушетка қарап- тексеруге арналған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы дәрігерлік құрал-жабдықтар жинағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық бактерицидті сәулелендіргіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұйық сабын дозаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стеризол дозаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір рет қолданылатын сүлгілерге арналған ілгіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрмыстық және медициналық қалдықтарды жинауға арналған ыдыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z764" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімшелерді және (немесе) диализ орталығын жарақтандыру тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Жасанды бүйрек" аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+функционалды кереует немесе диализ креслосы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кереует жанындағы үстел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+манипуляция үстелі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кері осмос жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дәрі-дәрмек шкафы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алғашқы көмекке арналған дәрі қобдишасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дефибриллятор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Амбу тыныс алу қапшығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трахея интубациясына арналған жинақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пациентті өлшейтін медициналық таразы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су дайындау жүйесінде кіріктірілген датчиктер болмаса – гемодиализге арналған судың арнайы электрөткізгіштігін анықтайтын сыртқы датчиктің болуы қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* тамыр арқылы енгізу операцияларын жүргізу кезінде стандартты жарақтандырыған шағын операциялық залдардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z765" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты амбулаториялық перитонеалдық диализді жүргізуге арналған емшара кабинетін медициналық бұйымдармен жарақтандыру тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пациентті өлшейтін медициналық таразы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+диализ ерітіндісін өлшеуге арналған аспалы таразы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кушетка медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+манипуляция үстелі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+штатив </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дәрі-дәрмек шкафы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алғашқы көмекке арналған дәрі қобдишасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бактерицидті сәулелендіргіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+термометр медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z766" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстық, қалалық көп бейінді және мамандандырылған стационарлардың реанимация бөлімшелерінде экстракорпоралдық гемокоррекция залын жарақтандыру тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гемодиализ немесе онлайн-гемодиасүзгілеу емшарасын жүргізуге арналған жасанды бүйрек аппараты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұзақ мерзімді БАТ- ға (гемосүзгілеу, гемодиасүзгілеу) және плазма емшараларына (терапиялық плазмаалмастыру, плазмосорбция) арналған аппарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гемоперфузия (гемосорбция) жүргізуге арналған аппарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+центрифугалық плазмаферез жүргізуге арналған аппарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+функционалды кереует немесе диализ креслосы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дәрі-дәрмек үстелі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+дәрі-дәрмек шкафы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тоңазытқыш медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алғашқы көмекке арналған дәрі қобдишасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дефибриллятор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амбу тыныс алу қапшығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трахея интубациясына арналған жинақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+термометр медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фонендоскоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қан қысымын өлшеу аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бактерицидті сәулелендіргіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пациентті өлшейтін медициналық таразы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су дайындау жүйесінде кіріктірілген датчиктер болмаса – гемодиализге арналған судың арнайы электрөткізгіштігін анықтайтын сыртқы датчиктің болуы қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төсек жанындағы монитор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2022 жылғы 14 қазандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-114 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z289" w:id="284"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z289" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының халқына нефрологиялық көмек көрсететін денсаулық сақтау ұйымдарының қызметі туралы ережені бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2012 жылғы 15 ақпандағы № 86 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7461 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z290" w:id="285"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z290" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының халқына нефрологиялық көмек көрсететін денсаулық сақтау ұйымдарының қызметі туралы ережені бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2012 жылғы 15 ақпандағы № 86 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2013 жылғы 19 наурыздағы № 154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8404 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z291" w:id="286"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z291" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасында халыққа нефрологиялық көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2013 жылғы 30 желтоқсандағы № 765 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9144 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24330,35 +46634,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>