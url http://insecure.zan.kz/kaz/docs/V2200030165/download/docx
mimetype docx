--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="69e93db" w14:textId="69e93db">
+    <w:p w14:paraId="02f5d41" w14:textId="02f5d41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4193,51 +4193,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әскери ұжымда салауатты моральдық-ізгілік ахуалды қалыптастыру бойынша әскери қызметшілердің отбасын психологиялық тұрғыдан қолдау және біріктіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әскери қызметшілер мен олардың отбасы мүшелерін зайырлы, құқықтық және әлеуметтік мемлекет саясатын, ұлтаралық және конфессияаралық келісім негіздерін, құрылымды бұзатын және радикалды идеология мәнін түсіндіру мақсатында діни тұрғыдан сауаттандыру;</w:t>
+      4) әскери қызметшілер мен олардың отбасы мүшелерін зайырлы, құқықтық және әлеуметтік мемлекет саясатын, этносаралық және конфессияаралық келісім негіздерін, құрылымды бұзатын және радикалды идеология мәнін түсіндіру мақсатында діни тұрғыдан сауаттандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әртүрлі әлеуметтік, отбасы-тұрмыстық проблемаларды шешу кезінде көп балалы және жас отбасына, қаза тапқан әскери қызметшілер отбасына көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
@@ -4297,50 +4297,112 @@
         <w:t>
       8) әскери қызметшілердің отбасы мүшелерін әскери қалашықтарды, көшелерді, тұрғын үйлерді, жатақханаларды, спорттық және балалар алаңдарын көркейту жөніндегі жұмысқа тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жергілікті атқарушы органдармен, қоғамдық бірлестіктермен қойылған мақсаттар мен міндеттерді шешу мүддесінде өзара іс-қимыл жасау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармаққа өзгеріс енгізілді  – ҚР Қорғаныс министрінің 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 834 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Әскери қызметшілердің отбасы мүшелерімен жұмысты ұйымдастыру негізін қалайтын қағидаттар: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z169" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7989,51 +8051,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әскери ұжымдағы топішілік процесті зерделеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z269" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) моральдық-психологиялық ахуалды оңтайландыруды, қызметтік ұжымда достық, жолдастық, өзара көмек атмосферасын, әрбір әскери қызметшінің жеке басының ар-намысынқұрметтеуді қолдауды;</w:t>
+      9) моральдық-психологиялық ахуалды оңтайландыруды, қызметтік ұжымда достық, жолдастық, өзара көмек атмосферасын, әрбір әскери қызметшінің абыройы және ар-намысын құрметтеуді қолдауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z270" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әскери ұжымдағы жанжалды уақтылы алдын алу және шешу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z271" w:id="264"/>
     <w:p>
@@ -8133,50 +8195,112 @@
         <w:t>
       15) жеке құрамның құқықтық ақпараттандырылуын, қаржылық біліктілігін арттыруды, психикалық саулығын нығайтуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z276" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) әскери қызметшілердің мүддесін ескеріп, демалысты жақсартуды, дене шынықтыру сабағы және спорт үшін қажетті жағдай жасауды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармаққа өзгеріс енгізілді  – ҚР Қорғаныс министрінің 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 834 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z277" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Арнайы бағыттағы профилактикалық іс-шаралар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
     <w:bookmarkStart w:name="z278" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9699,51 +9823,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117. Идеологиялық жұмыс міндеттері: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:bookmarkStart w:name="z342" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) әскерде жеке құраммен тәрбие, әлеуеметтік-құқықтық, психологиялық және идеологиялық жұмысты ұйымдастыру және жүргізу, мемлекет идеологиясын, ел басшылығы қабылдайтын қорғаныс қабілетін нығайту, ұлтаралық және конфессияаралық келісімді қамтамасыз ету жөніндегі шараларды түсіндіру;</w:t>
+      1) әскери бөлімдер мен мекемелерде жеке құраммен тәрбие, әлеуеметтік-құқықтық, психологиялық және идеологиялық жұмысты ұйымдастыру және жүргізу, мемлекет идеологиясын, ел басшылығы қабылдайтын қорғаныс қабілетін нығайту, этносаралық және конфессияаралық келісімді қамтамасыз ету жөніндегі шараларды түсіндіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
     <w:bookmarkStart w:name="z343" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) әскери қызметшілерде әскердің жауынгерлік және жұмылдыру әзірлігі деңгейін арттыруға тиімді ықпал ететін мемлекет саясатына адал болуды қалыптастыру жөніндегі іс-шараларды ұйымдастыру және жүргізу; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
     <w:bookmarkStart w:name="z344" w:id="337"/>
     <w:p>
@@ -9906,51 +10030,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 117-тармаққа өзгеріс енгізілді - ҚР Қорғаныс министрінің 04.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 848</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 834 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z350" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25554,55 +25698,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25928,31 +26072,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>