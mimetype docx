--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4949148" w14:textId="4949148">
+    <w:p w14:paraId="7149d88" w14:textId="7149d88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,124 +76,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Өтініш берушінің біліктілік немесе рұқсат беру талаптарына сәйкестігін тексеру және рұқсатты не уәжді бас тартуды беру рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінде өтініш берушіні тексерудің және рұқсат берудің автоматты режимінде жүзеге асырылатын рұқсаттар тізбесін бекіту туралы</w:t>
+        <w:t>Өтініш берушінің біліктілік немесе рұқсат беру талаптарына сәйкестігін тексеру және рұқсат беру не әужді бас тартуды мемлекеттік рұқсаттар және хабарламалар цифрлық жүйесінде автоматты режимде жүзеге асырылатын рұқсаттар тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 29 қыркүйектегі № 355/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 30 қыркүйекте № 29901 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 06.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 06.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 240/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -774,164 +736,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 355/НҚ Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш берушінің біліктілік немесе рұқсат беру талаптарына сәйкестігін тексеру және рұқсатты не уәжді бас тартуды беру рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесінде өтініш берушіні тексерудің және рұқсат берудің автоматты режимінде жүзеге асырылатын рұқсаттар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 06.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 06.05.2026 </w:t>
+        <w:t>№ 240/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 240/НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1293,55 +1217,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>