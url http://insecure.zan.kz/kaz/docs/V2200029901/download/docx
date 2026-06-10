--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a97b82" w14:textId="2a97b82">
+    <w:p w14:paraId="4949148" w14:textId="4949148">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өтініш берушінің біліктілік немесе рұқсат беру талаптарына сәйкестігін тексеру және рұқсатты не уәжді бас тартуды беру рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінде өтініш берушіні тексерудің және рұқсат берудің автоматты режимінде жүзеге асырылатын рұқсаттар тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 29 қыркүйектегі № 355/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 30 қыркүйекте № 29901 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 29 қыркүйектегі № 355/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 30 қыркүйекте № 29901 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -678,50 +774,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 355/НҚ Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш берушінің біліктілік немесе рұқсат беру талаптарына сәйкестігін тексеру және рұқсатты не уәжді бас тартуды беру рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінде өтініш берушіні тексерудің және рұқсат берудің автоматты режимінде жүзеге асырылатын рұқсаттар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>