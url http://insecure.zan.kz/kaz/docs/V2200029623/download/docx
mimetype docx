--- v0 (2025-11-26)
+++ v1 (2026-06-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef05d55" w14:textId="ef05d55">
+    <w:p w14:paraId="73d9108" w14:textId="73d9108">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3469,130 +3469,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1. Сақтандыру омбудсманы жыл сайын есепті жылдан кейінгі айдың он бесінші жұмыс күніне (қоса алғанда) дейінгі мерзімде уәкілетті органға әрбір сақтандыру ұйымы бойынша сақтандыру сыныптары бөлінісінде қабылданған шешімдердің жалпы санынан өтініш берушілердің негізделген және негізсіз жолданымдарының үлесін көрсете отырып, күнтізбелік жыл ішіндегі Өтініштер бойынша сақтандыру омбудсманының қабылданған шешімдерінің саны туралы ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 36-1-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Сақтандыру омбудсманы сақтандыру омбудсманының интернет-ресурсын пайдалану арқылы онлайн режимде консультациялар алу мүмкіндігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сақтандыру омбудсманы Өкілдер кеңесіне көрсетілген есепті соңғы ұсынған кезең үшін Өкілдер кеңесінің кезекті немесе кезектен тыс отырысында атқарылған жұмыс туралы жылына бір рет есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Сақтандыру омбудсманы өкілеттік мерзімінің аяқталуынан 1 (бір) ай бұрын Өкілдер кеңесінің кезекті немесе кезектен тыс отырысында қызмет туралы есеп Өкілдер Кеңесіне қызмет туралы, оның ішінде қарастырылмай қалған өтініштер бойынша есепті шығарған күннен бастап атқарылған жұмыс туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Өкілеттігі тоқтатылатын сақтандыру омбудсманы өзі қабылдаған өтініштер мен олар бойынша құжаттарды қабылдау-өткізу актісі бойынша жаңадан сайланған сақтандыру омбудсманына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3775,88 +3857,88 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру омбудсманы лауазымына кандидат туралы мәліметтер _______________________________________________________________ (лауазым, тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4052,663 +4134,67 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Білім:</w:t>
-      </w:r>
-[...594 lines deleted...]
-      3. Жұбайы, жақын туыстары (ата-анасы, аға-інілері, апа-сіңлілері, балалары) және жекжаттары (ерлі-зайыптылардың ата-анасы, аға-інілері, апа-сіңлілері, балалары) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -4762,50 +4248,646 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Оқу орнының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түскен жылы – бітірген жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім туралы дипломның деректемелері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(күні және нөмірі, бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жұбайы, жақын туыстары (ата-анасы, аға-інілері, апа-сіңлілері, балалары) және жекжаттары (ерлі-зайыптылардың ата-анасы, аға-інілері, апа-сіңлілері, балалары) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Тегі, аты, әкесінің аты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
@@ -5244,70 +5326,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Еңбек қызметі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6050,70 +6132,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: бұл тармақта кандидаттың еңбек қызметі туралы мәліметтер, оның ішінде лауазымы көрсетілген, жоғары оқу орнын аяқтаған сәттен бастап, сондай-ақ кандидат еңбек қызметін жүзеге асырмаған кезең көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының заңнамасында белгіленген тәртіппен уәкілетті орган сақтандыру (қайта сақтандыру) ұйымын лицензиядан айыру, сондай-ақ сақтандыру (қайта сақтандыру) ұйымын немесе басқа заңды тұлғаны мәжбүрлеп тарату немесе оларды банкрот деп тану туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде кандидаттың бұған дейін сақтандыру (қайта сақтандыру) ұйымының немесе басқа заңды тұлғаның басшы қызметкері болғаны туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6336,90 +6418,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның сақтандыру омбудсманы лауазымына кандидатты қарауы бойынша ________ жылғы № ___ хаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9296,70 +9378,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның сақтандыру омбудсманы өкілеттіктерін мерзімінен бұрын тоқтату мәселесін қарауы бойынша ________ жылғы № ___ хаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________________________  Сақтандыру омбудсманының тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10269,55 +10351,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>