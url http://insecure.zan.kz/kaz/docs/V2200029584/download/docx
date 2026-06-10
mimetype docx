--- v0 (2025-10-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="86d867d" w14:textId="86d867d">
+    <w:p w14:paraId="e387de6" w14:textId="e387de6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +85,199 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 20 және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 28 ақпандағы № 68/НҚ "Цифрлық активтерді шығару, олардың сауда-саттығын ұйымдастыру, сондай-ақ цифрлық активтерді ақшаға, құндылықтарға және өзге де мүлікке айырбастау бойынша көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыратын тұлғалар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" бірлескен бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 13 қыркүйектегі № 30 және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 14 қыркүйектегі № 326/НҚ бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 15 қыркүйекте № 29584 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2026 жылғы 6 сәуірдегі № 4, Қазақстан Республикасы Әділет министрінің 2026 жылғы 30 сәуірдегі № 408, Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 22 сәуірдегі № 216/НҚ, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2026 жылғы 8 сәуірдегі № 1, Қазақстан Республикасы туризм және спорт министрінің 2026 жылғы 14 сәуірдегі № 60 бірлескен бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржылық мониторинг агенттігі Төрағасының 06.04.2026 № 4, ҚР Әділет министрінің 30.04.2026 № 408, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 № 216/НҚ, ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 08.04.2026 № 1, ҚР туризм және спорт министрінің 14.04.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 20 және Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 28 ақпандағы № 68/НҚ "Цифрлық активтерді шығару, олардың сауда-саттығын ұйымдастыру, сондай-ақ цифрлық активтерді ақшаға, құндылықтарға және өзге де мүлікке айырбастау бойынша көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыратын тұлғалар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26981 тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -228,70 +290,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Цифрлық активтерді шығару, олардың сауда-саттығын ұйымдастыру, сондай-ақ цифрлық активтерді ақшаға, құндылықтарға және өзге де мүлікке айырбастау бойынша көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыратын тұлғалар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -304,126 +366,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қоса беріліп отырған Цифрлық активтерді шығару, олардың сауда-саттығын ұйымдастыру, сондай-ақ цифрлық активтерді ақшаға, құндылықтарға және өзге де мүлікке айырбастау бойынша көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыратын тұлғалар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бірлескен бұйрықпен бекітілген Цифрлық активтерді шығару, олардың сауда-саттығын ұйымдастыру, сондай-ақ цифрлық активтерді ақшаға, құндылықтарға және өзге де мүлікке айырбастау бойынша көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыратын тұлғалар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -436,106 +482,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Цифрлық активтерді шығару, олардың сауда-саттығын ұйымдастыру, сондай-ақ цифрлық активтерді ақшаға, құндылықтарға және өзге де мүлікке айырбастау бойынша көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыратын тұлғалар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл мақсатында, ішкі бақылау қағидаларына қойылатын талаптар (бұдан әрі – Талаптар) Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Заңының (бұдан әрі– КЖ/ТҚҚ туралы Заңы) 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) халықаралық стандарттарына сәйкес әзірленді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -648,70 +678,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Осы Талаптарда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бөлінген байланыс арнасы – Субъектімен электрондық өзара іс-қимыл жасау үшін пайдаланылатын уәкілетті мемлекеттік органның желісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -816,70 +846,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       6) уәкілетті орган – КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаржы мониторингiн жүзеге асыратын және КЖ/ТҚ/ЖҚҚТҚҚІ жөніндегі өзге де шараларды қабылдайтын мемлекеттiк орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ішкі бақылау мынадай мақсаттарда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Субъектілердің КЖ/ТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -910,202 +940,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Субъектілердің ішкі бақылау жүйесінің тиімділігін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару үшін жеткілікті деңгейде қолдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін азайту мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру шеңберінде Субъектілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйымның басқару органының немесе атқарушы органының тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудитті, КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылау тиімділігін бағалауды ұйымның ішкі аудит қызметімен не ішкі аудит жүргізуге уәкілетті өзге органмен жүргізуін қамтитын ішкі бақылау қағидаларын Талаптарға сәйкес басқару органмен немесе атқарушы органмен әзірлеуі және қабылдауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бөлінген байланыс арнасының болуын қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ішкі бақылау қағидалары (бұдан әрі – ІБҚ) КЖ/ТҚ/ЖҚҚТҚҚІ-ға бағытталған жұмыстың ұйымдастырушылық негіздерін реттейтін және КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында Субъектілердің іс-қимыл тәртібін белгілейтін құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. ІБҚ КЖ/ТҚ/ЖҚҚТҚҚІ-ға бағытталған жұмыстың ұйымдастырушылық негіздерін регламенттейтін және Субъектілердің іс-қимыл тәртібін белгілейтін КЖ/ТҚҚ туралы Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бағдарламаларды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. ІБҚ Субъектілердің басшы қызметкерлерінің немесе Субъектілердің тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес өзге де басшыларының арасынан, ІБҚ-ның іске асырылуына және сақталуына жауапты адамды тағайындауды, сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлеріне қойылатын өзге де талаптарды, оның ішінде мінсіз іскерлік беделінің болуын көздейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1118,70 +1132,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-тарау. Тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес Субъектілердің өзге де басшыларының немесе Субъектілердің басшы қызметкерлер ішінен ІБҚ-ды іске асыруға және сақтауға жауапты тұлғаны тағайындау туралы талапты, сондай-ақ Субъектілердің ІБҚ-ды іске асыруға және сақтауға жауапты қызметкерлеріне, оның ішінде мінсіз іскерлік беделдің болуы туралы өзге де қойылатын талаптарды қоса алғанда КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1294,70 +1308,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы рәсімдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды жүзеге асыру үшін Субъект пайдаланатын автоматтандырылған ақпараттық жүйелер мен бағдарламалық қамтамасыз етулерді қолдану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1764,70 +1778,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпараттандыру саласында кемінде бір жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінсіз іскерлік беделі бар тұлға тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. КЖ/ТҚ/ЖҚҚТҚҚІ мақсатында ішкі бақылауды ұйымдастыру бағдарламасына сәйкес жауапты лауазымды тұлғаның не құрылымдық бөлімшенің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ІБҚ әзірлеу және келісу, оларға Субъект басшысымен өзгерістер және (немесе) толықтырулар енгізу, сондай-ақ ІБҚ іске асыру және сақтау мониторингі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2092,70 +2106,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) ІБҚ іске асыру нәтижелері және Субъект басшысына есептер қалыптастыру үшін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚҚІ ішкі бақылау жүйесін жақсарту бойынша ұсынылатын шаралар туралы ақпарат дайындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) барлық құжаттар мен мәліметтерді сақтау жөніндегі шараларды қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жүктелген функцияларға сәйкес Субъектілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өкілеттіктерді жүзеге асыру кезінде алынған мәліметтердің құпиялылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2204,124 +2218,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органға оның сұрау салуы бойынша қажетті ақпаратты, мәліметтер мен құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілерге КЖ/ТҚ/ЖҚҚТҚҚІ бойынша жауапты қызметкердің немесе бөлімшенің қосымша функцияларын және өкілеттіктерін қосуға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. КЖ/ТҚҚ туралы Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес клиенттерді ақшамен және (немесе) өзге мүлікпен жасалатын операцияларды тоқтату бойынша қабылданған шаралар туралы, іскерлік қатынастарды орнатудан бас тарту туралы, сондай-ақ ақшамен және (немесе) өзге мүлікпен жасалатын операцияларды жүргізуден бас тарту туралы хабардар етуді қоспағанда, клиенттерді және өзге тұлғаларды осындай клиенттерге және өзге де тұлғаларға қатысты қабылданатын КЖ/ТҚ/ЖҚҚТҚҚІ бойынша шаралар туралы хабардар етуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Филиалдарда, өкілдіктерде және өзге де оқшауланған құрылымдық бөлімшелерде осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2336,124 +2317,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген функциялар мен өкілеттіктер толық немесе ішінара жүктелген қызметкерлер болған кезде мұндай қызметкерлердің КЖ/ТҚ/ЖҚҚТҚҚІ мәселелері бойынша қызметін үйлестіруді жауапты қызметкер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Субъект бас ұйым болып табылған жағдайда жауапты қызметкер ІБҚ-ға шоғырландырылған негізде өзгерістер және (немесе) толықтырулар әзірлеуді, енгізуді жүзеге асырады, сондай-ақ оларды құрылымдық бөлімшелердің (филиалдардың, еншілес ұйымдардың, өкілдіктердің) орындауын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жауапты қызметкерге, сондай-ақ КЖ/ТҚҚ/ЖҚҚТҚІ жөніндегі бөлімше қызметкерлеріне жүктелген функциялар ішкі аудит қызметінің не ішкі аудит жүргізуге уәкілетті өзге органның функцияларымен, сондай-ақ ұйымның операциялық (ағымдағы) қызметін жүзеге асыратын бөлімшелердің функцияларымен үйлеспейді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2466,70 +2432,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-тарау. Технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілген қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін (тәуекелдің төмен, жоғары деңгейлері) басқару бағдарламасы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2742,70 +2708,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқаруды ұйымдастыру мақсатында Субъектілер клиенттердің тәуекелдерін және технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасы мыналарды қамтиды, бірақ онымен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2906,70 +2872,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін бағалау клиенттердің операцияларын сәйкестендіру және мониторингілеу рәсімдерін өзгертуді, қызметтерді (өнімдерді) ұсыну шарттарын өзгертуді, қызметтерді (өнімдерді) ұсынудан бас тартуды қоса алғанда, анықталған тәуекелдерді барынша азайтуға бағытталған ықтимал іс-шараларды сипаттаумен сүйемелденеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау нәтижелері Субъектілер мүшелері болып табылатын тиісті мемлекеттік органдардың және коммерциялық емес ұйымдардың талап етуі бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын клиенттердің түрлеріне жатады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жария лауазымды тұлғалар, олардың жұбайлары мен жақын туыстары, сондай-ақ аталған адамдар бенефициарлық иеленушілері болып табылатын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3184,70 +3150,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өзіне қатысты Субъект бұрын күдік келтірген клиент;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) клиент (оның өкілі) және бенефициарлық меншік иесі КЖ/ТҚҚ туралы заңда көзделген клиентті клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру рәсімдерінен жалтаруға бағытталған іс-әрекеттерді жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін клиенттердің түрлері мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының мемлекеттік органдары, сондай-ақ оларға бақылауды мемлекеттік органдар жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3296,70 +3262,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шет мемлекеттерде орналасқан (тіркелген) тұлғалар, сондай-ақ Қазақстан Республикасында орналасқан осындай тұлғалардың филиалдары мен өкілдіктері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тәуекелді бағалау бағдарламасында клиентке оны сәйкестендіруге қойылатын талаптарды ескере отырып, тәуекел дәрежесін (деңгейін) бағалау және беру рәсімдері айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиентті қызмет көрсетуге қабылдағанға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3388,70 +3354,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ІБҚ-да көзделген өзге жағдайларда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелді бағалау бағдарламасы клиентті зерделеу бағдарламасын іске асыру нәтижесінде алынған ақпараттың, сондай-ақ Ақша жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) ұсынымдарын ескере отырып, операциялардың белгілерін, КЖ/ТҚ/ЖҚҚТҚ мақсатында клиенттердің операцияларды жасау тәуекелі жоғары қызмет түрлері мен шарттарының негізінде клиенттердің тәуекеліне бағалау жүргізуді көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Операцияларды анықтау бағдарламасы анықтау процедураларын қарастырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қаржы мониторингіне жататын операциялар (мәмілелер);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3516,70 +3482,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сандық активтерді немесе сандық активтерді бақылауға мүмкіндік беретін құралдарды жауапты сақтау және/немесе басқару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) эмитенттің цифрлық активтерін ұсынуға және/немесе сатуға байланысты қаржылық қызметтерді ұсынуға және ұсынуға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Субъектілер осы тармақта көрсетілген шет мемлекеттерде қызмет жүргізуге, осындай шет мемлекеттерден келген клиенттерге қызметтер (өнімдер) ұсынуға және осындай шет мемлекеттердің қатысуымен ақшамен және (немесе) өзге мүлікпен операцияларды жүзеге асыруға байланысты елдік (географиялық) тәуекелді бағалауды мынадай жағдайларда жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының ұсынымдарын орындамайтын және (немесе) жеткілікті орындамайтын (бұдан әрі – ФАТФ);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3806,68 +3772,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       олар бойынша КЖ/ТҚ/ЖҚҚТҚ заңдастырудың жоғары тәуекелі туралы ақпарат бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілердің қосымша тәуекел факторларын қосуына жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын іске асыру шеңберінде Субъектілер осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3882,50 +3831,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген санаттар мен тәуекел факторларын, сондай-ақ Субъектілер белгілейтін тәуекелдердің өзге де санаттарын ескере отырып, клиенттерді сыныптау бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің (клиенттер тобының) тәуекел деңгейін Субъектілер Субъектілерде бар клиент (клиенттер) туралы мәліметтерді талдау нәтижелері бойынша белгілейді және төмен, жоғары деген кемінде екі деңгейден тұратын тәуекел деңгейін айқындау шәкілі бойынша бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3996,70 +3946,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тәуекелдер санаттары мен факторларын пайдалана отырып тәуекелдерді бағалау операциялар (іскерлік қатынастар) мониторингінің нәтижелері негізінде клиенттерге (клиенттер тобына) қатысты жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент (клиенттер тобы) тәуекелінің деңгейін қайта қарауды Субъектілер клиент (клиенттер тобы) туралы мәліметтердің жаңартылуына және операциялар (іскерлік қатынастар) мониторингінің нәтижелеріне қарай жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастыру кезінде туындайтын тәуекелдерді анықтайды және бағалайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берудің жаңа тетіктерін қоса алғанда, жаңа өнімдер мен жаңа іскерлік тәжірибені әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4070,70 +4020,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жаңа немесе дамып келе жатқан технологияларды жаңа және бұрыннан бар өнімдер үшін пайдалану.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау жаңа өнімдерді, іскерлік практиканы іске қосқанға немесе жаңа немесе дамушы технологияларды пайдаланғанға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Клиентті және бенефициарлық меншік иесін сәйкестендіру бағдарламасы Субъектілердің клиент (оның өкілі) туралы мәліметтерді тіркеу және олардың анықтығын тексеру, бенефициарлық меншік иесін анықтау және ол туралы мәліметтерді тіркеу, клиент (оның өкілі) туралы бұрын алынған мәліметтерді жаңарту, іскерлік қатынастардың болжамды мақсатын белгілеу және тіркеу, сондай-ақ клиент және олардың өкілдері туралы заңда көзделген өзге де мәліметтерді алу және тіркеу жөніндегі іс-шараларды жүргізуінен тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іскерлік қатынастарды орнатудан және (немесе) операцияны жүргізуден бас тарту, сондай-ақ іскерлік қатынастарды тоқтату рәсімі мен негіздерін қоса алғанда, клиенттерді қабылдау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4604,70 +4554,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-әрекеттерді жасауға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін тиісті тексеруді жүргізу кезінде оларды мынадай міндеттемелер бойынша сәйкестендіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сенімді, тәуелсіз бастапқы құжаттарды, деректерді немесе ақпаратты қолдана отырып, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру және клиенттің (оның өкілінің) және бенефициарлық меншік иесінің жеке басын растау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4714,70 +4664,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жасалатын мәмілелердің Субъектілердің клиент (оның өкілі) және бенефициарлық меншік иесі, оның шаруашылық қызметі және тәуекелдердің сипаты туралы, оның ішінде қажет болған жағдайда қаражат көзі туралы мәліметтерге сәйкестігіне көз жеткізу үшін тұрақты негізде іскерлік қатынастарға тиісті тексеру жүргізу және осындай қатынастар шеңберінде жасалған мәмілелерге толық талдау жасау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) баламалы немесе ұқсас лауазымдарды атқаратын заңды тұлға құрмаған шетелдік құрылымдарға, жеке деректерге қатысты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Субъектілердің клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеруі үшін қажетті құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның құжаттарына қол қоюға уәкілетті лауазымды тұлғаның (тұлғалардың) жеке басын куәландыратын, сондай-ақ ақшамен және (немесе) өзге мүлікпен операциялар жасауға сенімхатсыз клиент атынан іс-әрекеттер жасауға арналған құжат (құжаттар) ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5002,106 +4952,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "28. КЖ/ТҚҚ туралы Заңның 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын ескере отырып, Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді, жасалатын операцияларды қаржыландыру көзі туралы мәліметтерді қажет болған кезде алуды және тіркеуді қоса алғанда, іскерлік қатынастарды тексеруді және операцияларды зерделеуді жүргізеді, сондай-ақ клиенттің тәуекел деңгейін ескере отырып, клиент туралы алынған мәліметтердің анықтығына тексеру жүргізеді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиент шекті операция (мәміле) жасаған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5202,106 +5136,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент – заңды тұлғаның, заңды тұлға құрмаған шетелдік құрылымдардың жарғылық капиталына қатысу үлестерінің не орналастырылған (артықшылықты және қоғам сатып алғанды шегергенде) акцияларының жиырма бес пайызынан астамы тікелей немесе жанама түрде тиесілі тұлға заңнамада белгіленген тәртіппен бенефициарлық меншік иесі болып танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарғылық капиталға қатысу негізінде бенефициарлық меншік иесін анықтау мүмкін болмаған жағдайда, клиентті өзгеше түрде бақылауды жүзеге асыратын не оның мүддесінде клиент ақшамен және (немесе) өзге мүлікпен операциялар жасайтын тұлға бенефициарлық меншік иесі деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру шеңберінде осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес алынған құжаттар мен мәліметтерді Субъектілер құжаттамалық тіркейді және клиенттің досьесіне енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшамен және (немесе) өзге мүлікпен жасалатын операциялар, оның ішінде қаржы мониторингіне жататын операциялар туралы құжаттар мен мәліметтер және күдікті операцияларды, сондай-ақ барлық күрделі, ерекше ірі және басқа да ерекше операцияларды Субъект клиентпен іскерлік қатынастардың бүкіл кезеңі ішінде және клиентпен іскерлік қатынастар тоқтатылған күннен бастап кемінде 5 (бес) жыл сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5426,70 +5344,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексерудің күшейтілген шаралары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің жоғары деңгейі кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексерудің оңайлатылған шаралары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің төмен деңгейі кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде субъектілер тізімде және тізбелерде осындай клиенттің (бенефициарлық меншік иесінің) болуына тексеру жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің (бенефициарлық меншік иесінің) тізімде және тізбелерде болуын тексеру (тізімге және тізбелерге енгізу) клиенттің тәуекел деңгейіне байланысты емес және оларға өзгерістердің (жаңартулардың) енгізілуіне қарай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5594,90 +5512,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       КЖ/ТҚҚ туралы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасында көзделген шараларды қолдану мүмкiн болмаған жағдайда, сондай-ақ клиент жасайтын операцияларды зерделеу процесінде клиент іскерлік қатынастарды КЖ/ТҚ/ЖҚҚТҚ мақсатында пайдаланады деген күдік туындаған жағдайда, Субъектілер клиентпен іскерлік қатынастарды тоқтатуға құқылы. Егер іскерлік қатынастар жоғарыда көрсетілген негіздер бойынша тоқтатылса, Субъектілер уәкілетті органға ҚМ-1 нысаны бойынша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. КЖ/ТҚҚ туралы Заңның клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру жөніндегі, сондай-ақ қаржы мониторингіне жататын операциялар туралы хабарламаларды анықтау және уәкілетті органға жіберу жөніндегі талаптарын іске асыру мақсатында Субъектілер клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) КЖ/ТҚҚ туралы Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5890,236 +5808,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тізімде және тізбелерде тұрған клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін анықтау бойынша, сондай-ақ осындай клиенттерді ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тарту, осындай клиенттерге қызмет көрсету не онымен іскерлік қатынастарды тоқтату бойынша Субъект бөлімшелерінің (қызметкерлерінің) өзара іс-қимыл жасау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Субъектінің лауазымды адамдарына шекті және күдікті операцияның, тізімнен және тізбелерден клиенттерді анықтау туралы ақпарат беру тәртібі (қажет болған кезде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасының шеңберінде Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемаларына және тәсілдеріне сәйкес келетін сипаттамалары бар барлық шекті, ерекше, күдікті операциялар мен операциялардың мақсаттары мен негіздерін белгілеуге бағытталған іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттердің операцияларын мониторингтеу және зерделеу нәтижелері Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін жыл сайын бағалау үшін, сондай-ақ клиенттердің тәуекелдер деңгейлерін қайта қарау үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің операцияларын мониторингтеу және зерделеу бағдарламасын іске асыру шеңберінде алынған мәліметтер клиенттің досьесіне енгізіледі және (немесе) Субъектіде клиентпен іскерлік қатынастардың барлық кезеңі ішінде және операция жасалғаннан кейін кемінде 5 (бес) жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Клиент операцияларын зерделеу жиілігін Субъектілер клиенттің тәуекел деңгейін және (немесе) клиент пайдаланатын Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін, клиенттің операцияларды (операцияны) жасауын (жасауға әрекет жасауын) ескере отырып, сондай-ақ КЖ/ТҚҚ туралы Заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларын, схемалары мен тәсілдерін ескере отырып айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентке тәуекелдің жоғары деңгейі берілген жағдайда, сондай-ақ клиент күдікті операция жасаған жағдайда Субъектілер клиент жүргізетін (жүргізген) операцияларды субъект айқындайтын операцияны жүргізгенге дейінгі кезеңде, бірақ әдетте бір айдан аспайтын мерзімде зерделейді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Егер осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген операцияларды зерделеу нәтижелері бойынша Субъектілерде клиенттің операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыруға байланысты деп пайымдауға негіз болған жағдайда клиенттің операциялары күдікті деп танылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілер клиент операциясын күдікті операция ретінде тану (танымау) туралы шешімді клиенттің (оның өкілінің) және операцияны жүзеге асыратын бенефициарлық меншік иесінің мәртебесі мен қызметін сипаттайтын өзінің иелігіндегі мәліметтер мен құжаттардың, сондай-ақ клиенттің қаржы-шаруашылық қызметі, қаржылық жағдайы және іскерлік беделі туралы ақпараттың негізінде дербес қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6204,70 +6090,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-тарау. КЖ/ТҚ/ЖҚҚТҚҚІ саласында Субъектілерді даярлау және оқыту бағдарламасы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6280,106 +6166,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "36. КЖ/ТҚҚ туралы Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес КЖ/ТҚ/ЖҚҚТҚІ саласында Субъектілерді даярлау және оқыту бағдарламасы (бұдан әрі – Оқыту бағдарламасы) уәкiлеттi орган қаржы мониторингі субъектілерінің КЖ/ТҚҚ туралы заңнамасын сақтауына мемлекеттік бақылауды өз құзыреті шегінде жүзеге асыратын мемлекеттiк органдармен келiсу бойынша бекiтілген қаржы мониторингі субъектілеріне КЖ/ТҚ/ЖҚҚТҚІ саласында даярлау және оқыту бойынша қойылатын талаптарға сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқыту бағдарламасының мақсаты Субъектілер жұмыскерлерінің КЖ/ТҚҚ туралы заңнаманың, сондай-ақ ІБҚ-ның талаптарын және КЖ/ТҚ/ЖҚҚТҚҚІ саласындағы Субъектінің өзге де ішкі құжаттарын орындауы үшін қажетті білім алуы және дағдыларды қалыптастыруы болып табылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6430,130 +6300,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алынып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қаржылық мониторинг агенттігі (бұдан әрі – Агенттік) заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрықты Қазақстан Республикасы Қаржылық мониторинг агенттігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -6906,63 +6776,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7284,35 +7176,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>