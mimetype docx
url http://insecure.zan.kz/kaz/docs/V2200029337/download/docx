--- v0 (2025-10-01)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac3692a" w14:textId="ac3692a">
+    <w:p w14:paraId="01eff35" w14:textId="01eff35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1087,108 +1087,356 @@
         <w:t xml:space="preserve">
       11. Аумақтық әділет органы жыл сайын он бесінші желтоқсаннан кешіктірмей осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша заң консультанттарымен мемлекет кепілдік берген заң көмегін көрсету туралы келісім жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Аумақтық әділет органы жыл сайын жиырма бесінші желтоқсаннан кешіктірмей интернет-ресурсында мемлекет кепілдік берген заң көмегін көрсету жүйесіне қатысатын заң консультанттарының тізімін орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заң консультанттары палатасы жиырма бесінші желтоқсаннан кешіктірмей интернет-ресурсында, сондай-ақ заң көмегінің бірыңғай ақпараттық жүйесінде мемлекет кепілдік берген заң көмегін көрсету жүйесіне қатысатын заң консультанттарының тізімін орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақтың бірінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Құқықтық консультация беру түрінде мемлекет кепілдік берген заң көмегін көрсетуді заң консультанты жеке тұлға өтініш берген кезде тікелей және/немесе электрондық форматта заң көмегінің бірыңғай ақпараттық жүйесі арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқықтық консультация беру түрінде мемлекет кепілдік берген заң көмегін көрсетер алдында заң консультанты құқықтық консультация алуға өтініш білдірген адамға құқықтық мәселелер бойынша автоматтандырылған көмекшіні пайдалануды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1278,71 +1526,177 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құқықтық консультация беру түрінде білікті заң көмегін көрсету үшін заң консультантын таңдауды өтініш беруші (жеке тұлға) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соттардың тағайындауы бойынша білікті заң көмегін көрсету үшін заң консультантын таңдау заң консультанттары палаталары қалыптастырған кестеге сәйкес қағаз және/немесе электрондық форматта заң көмегінің бірыңғай ақпараттық жүйесі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1379,51 +1733,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Соттарда, өзге де мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түрінде мемлекет кепілдік берген заң көмегін көрсету, сондай-ақ татуластыру рәсімдерін жүргізу Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1438,244 +1792,608 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімшілік рәсімдік-процестік</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекстеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заң консультанттары құқықтық консультация беру және құқықтық сипаттағы құжаттарды жасау түрінде өздері көрсеткен мемлекет кепілдік берген заң көмегінің есебін мемлекет кепілдік берген заң көмегін есепке алуды жүргізу тізілімінде жүргізеді, онда мемлекет кепілдік берген заң көмегін көрсетуге жүгінген тұлғаның тегі, аты, әкесінің аты (бар болса), өтініш жасалған күн, мәселенің мәні, көрсетілген заң көмегінің түрі мен нысаны, мемлекет кепілдік берген заң көмегін көрсетуге жүгінген тұлғаның және заң консультантының қолы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқықтық консультация беру және құқықтық сипаттағы құжаттарды жасау түріндегі мемлекет кепілдік берген заң көмегін есепке алу қағаз және/немесе электрондық форматта заң көмегінің бірыңғай ақпараттық жүйесі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Заң консультанттары өздері көрсеткен мемлекет кепілдік берген заң көмегі туралы есепті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша есепті айдан кейінгі айдың бесінші күнінен кешіктірмей ай сайын қағаз және/немесе электрондық форматта заң көмегінің бірыңғай ақпараттық жүйесі арқылы қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Облыстың, республикалық маңызы бар қаланың, астананың заң консультанттары палатасы, жыл сайын шілденін бесінен және қаңтардың бесінен кешіктірмей аумақтық әділет органына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша заң консультанттары мемлекет кепілдік берген заң көмегі туралы жиынтық есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың екінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заң консультанттары көрсеткен, мемлекет кепілдік берген заң көмегі туралы жиынтық есеп аумақтық әділет органына заң көмегінің бірыңғай ақпараттық жүйесі арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыстың заң консультанттары палатасының жиынтық есебі ауылдық елді мекендерді мемлекет кепілдік берген заң көмегімен қамтамасыз ету туралы ақпаратты қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекет кепілдік берген заң көмегін көрсетуден бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мынадай негіздердің бірі болған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z57" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өтініш беруші (жеке тұлға) мемлекет кепілдік берген заң көмегін алуға құқығы бар, осы Заңның 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1690,71 +2408,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тұлғалар санатына жатпаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z58" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш беруші (жеке тұлға) жүгінімнің құқықтық сипаты болмаса, құқықтық консультация беру, қорғау және өкілдік ету түріндегі мемлекет кепілдік берген заң көмегін көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1773,90 +2491,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мемлекет кепілдік берген заң көмегін көрсетуден бас тарту бойынша Заңның 29-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органға, сотқа шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1961,88 +2679,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қатысу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заң консультантымен мемлекет кепілдік берген заң көмегін көрсету туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________ "____" ___________20___г. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2307,51 +3025,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заң консультанттары палатасының атауы, қабылданған күні, № _ )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекет кепілдік берген заң көмегін көрсету жүйесіне қатысатын Заң консультанттарының тізіміне____ енгізілді, бұдан әрі "заң консультанты" деп атаймыз, екінші жағынан, төмендегілер туралы осы Келісім жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заң консультанты құқықтық консультация беру, сондай-ақ Заңның 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2366,51 +3084,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға Қазақстан Республикасының заңнамасында белгіленген тәртіппен соттарда, мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түрінде мемлекет кепілдік берген заң көмегін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет кепілдік берген заң көмегі жеке тұлғаға бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2485,70 +3203,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекет кепілдік берген заң көмегін көрсету үшін заң консультанты мыналарды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасында көзделген процессуалдық өкілеттіктерді пайдаланады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2559,150 +3277,274 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін қамтамасыз етуге бағытталған іс жүзіндегі мән-жайларды анықтау бойынша Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін әрекеттерді орындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзінің кәсіби қызметінде заң консультанттарын ұйымдастыру және олардың қызметі қағидаттарын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Заң консультанты заң көмегін көрсету кезінде толыққанды білікті заң көмегін көрсету үшін қажетті ақпаратты, құжаттар мен материалдарды талап ете алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заң консультанты мемлекет кепілдік берген заң көмегін көрсетуден Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-1 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген заң көмегін көрсетуге қатысу қағидаларының 18-тармағында көзделген негіздер бойынша, бас тартады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әкімші Қазақстан Республикасының заңнамасында белгіленген мерзімдерде көрсетілген заң көмегі және қорғау мен өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу үшін төленуге жататын бюджет қаражатын заң консультантының банк шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Келісім заң көмегінің бірыңғай ақпараттық жүйесінде қалыптастырылады, Тараптардың электрондық цифрлық қолтаңбасы арқылы қол қойылған күнінен бастап күшіне енеді және келесі жылдың соңына дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9425,88 +10267,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы есебі" (нысанның индексі 1-ЗКМКБЗК, кезеңділігі айлық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әкімшілік деректер нысанында пайдаланылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекет кепілдік берген заң көмегі – заң көмегін алуға құқығы бар жеке және заңды тұлғаларға "Адвокаттық қызмет және заң көмегі туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9537,70 +10379,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқықтық ақпарат беру – белгіленбеген тұлғалар тобына Қазақстан Республикасы заңнамасының мәселелері бойынша ауызша, жазбаша нысандарда, электрондық құжат нысанында не көріп танысу түрінде ақпарат беру арқылы көрсетілетін заң көмегінің түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құқықтық консультация беру – жеке және заңды тұлғаларға ауызша және жазбаша консультациялар нысанында көрсетілетін, оның ішінде арыздарды, шағымдарды, өтінішхаттарды және құқықтық сипаттағы басқа да құжаттарды жасау мәселесіне қатысты заң көмегінің түрі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды толтыру жөніндегі түсіндірмелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы есебі" әкімшілік деректер нысанында келесі деректер қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16998,88 +17840,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы жиынтық есебі"  (нысанның индексі 2-МКБЗК, кезеңділігі жартыжылдық, жылдық өсумен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әкімшілік деректер нысанында пайдаланылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекет кепілдік берген заң көмегі – заң көмегін алуға құқығы бар жеке және заңды тұлғаларға "Адвокаттық қызмет және заң көмегі туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17110,70 +17952,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқықтық ақпарат беру – белгіленбеген тұлғалар тобына Қазақстан Республикасы заңнамасының мәселелері бойынша ауызша, жазбаша нысандарда, электрондық құжат нысанында не көріп танысу түрінде ақпарат беру арқылы көрсетілетін заң көмегінің түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құқықтық консультация беру – жеке және заңды тұлғаларға ауызша және жазбаша консультациялар нысанында көрсетілетін, оның ішінде арыздарды, шағымдарды, өтінішхаттарды және құқықтық сипаттағы басқа да құжаттарды жасау мәселесіне қатысты заң көмегінің түрі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды толтыру жөніндегі түсіндірмелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы жиынтық есебі" әкімшілік деректер нысанында келесі деректер қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17827,55 +18669,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>