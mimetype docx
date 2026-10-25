--- v1 (2026-06-11)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01eff35" w14:textId="01eff35">
+    <w:p w14:paraId="cb7f4d1" w14:textId="cb7f4d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,242 +76,342 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген заң көмегін көрсетуге қатысу қағидаларын бекіту туралы</w:t>
+        <w:t>Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2022 жылғы 31 тамыздағы № 733 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 1 қыркүйекте № 29337 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Әділет министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Адвокаттық қызмет және заң көмегі туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> және "Адвокаттық қызмет және білікті заң көмегі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, </w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 24.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 886</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген заң көмегін көрсетуге қатысу </w:t>
+      1. Қоса беріліп отырған Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тіркеу қызметі және заң қызметін көрсету департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -610,1948 +710,992 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әділет министрі </w:t>
+              <w:t>Әділет министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 жылғы 31 тамыздағы </w:t>
+              <w:t>2022 жылғы 31 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 733 Бұйрықпен </w:t>
+              <w:t>№ 733 Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген заң көмегін көрсетуге қатысу қағидалары</w:t>
+        <w:t xml:space="preserve"> Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген заң көмегін көрсетуге қатысу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Адвокаттық қызмет және заң көмегі туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысу қағидалары (бұдан әрі – Қағидалар) "Адвокаттық қызмет және білікті заң көмегі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген заң көмегін көрсетуге қатысу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Заң консультанттарының мемлекет кепілдік берген заң көмегін көрсетуге қатысуын областырдың, республикалық маңызы бар қалалардың, астананың заң консультанттар палаталары ұйымдастырады.</w:t>
+      2. Заң консультанттарының мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысуын астананың, облыстың, республикалық маңызы бар қаланың заң консультанттар палаталары ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған тәртіппен бұрын тиісті әкімшілік-аумақтық бірліктің аумағында қызметін жүзеге асырған заң консультанттары палаталарының құқықтық мирасқорлары болып табылатын заң консультанттары палаталары ұйымдастырады.</w:t>
+        <w:t>
+      3. Әкімшілік-аумақтық бірліктің аумағында заң консультанттары палатасы болмаған жағдайда мемлекет кепілдік берген білікті заң көмегін көрсетуді Қазақстан Республикасы Азаматтық кодексінің 46-бабында айқындалған тәртіппен бұрын тиісті әкімшілік-аумақтық бірліктің аумағында қызметін жүзеге асырған заң консультанттары палаталарының құқықтық мирасқорлары болып табылатын заң консультанттары палаталары ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекет кепілдік берген заң көмегін көрсетуге қатысуды, олар туралы мәліметтер мемлекет кепілдік берген заң көмегін көрсету туралы келісім жасасқан уәкілетті органның интернет-ресурсында орналастырылған заң консультанттары палаталарының тізілімінде көрсетілген заң консультанттары жүзеге асырады.</w:t>
+      4. Мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысуды, олар туралы мәліметтер мемлекет кепілдік берген білікті заң көмегін көрсету туралы келісім жасасқан уәкілетті органның интернет-ресурсында орналастырылған заң консультанттары палаталарының тізілімінде көрсетілген заң консультанттары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мемлекет кепілдік берген заң көмегін көрсету шеңберінде заң консультанттары:</w:t>
+      5. Мемлекет кепілдік берген білікті заң көмегін көрсету шеңберінде заң консультанттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтық кеңес беруді;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соттарда, өзге де мемлекеттік органдар мен мемлекеттік емес ұйымдарда қорғауды және өкілдік етуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) татуластыру рәсімдерін жүргізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) соттарда, өзге де мемлекеттік органдар мен мемлекеттік емес ұйымдарда қорғауды және өкілдік етуді;</w:t>
+      6. Облыстың, республикалық маңызы бар қалалардың, астананың заң консультанттары палатасы жыл сайын бірінші желтоқсаннан кешіктірмей аумақтық әділет органына мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысатын заң консультанттарының тізімін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) татуластыру рәсімдерін жүргізуді жүзеге асырады.</w:t>
+      7. Тізімде заң консультантының тегі, аты, әкесінің аты (бар болған жағдайда), тізілімдік нөмірі және заң консультанттары палатасына кірген күні, заң консультантының қызметін ұйымдастыру нысаны, палатаның атауы және заң консультантының қызметін жүзеге асыру орны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген заң көмегін көрсетуге қатысу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заң консультанттарының тізімін тоқсан сайын заң консультанттары палаталары жаңартып отырады және өзекті күйде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Облыстың, республикалық маңызы бар қалалардың, астананың заң консультанттары палатасы жыл сайын бірінші желтоқсаннан кешіктірмей аумақтық әділет органына мемлекет кепілдік берген заң көмегін көрсету жүйесіне қатысатын заң консультанттарының тізімін жібереді.</w:t>
+      9. Заң консультанттары палаталары ай сайын, айдың 25-күнінен кешіктірмей заң консультанттарының кезекшілік кестесі қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Тізімде заң консультантының тегі, аты, әкесінің аты (бар болған жағдайда), тізілімдік нөмірі және заң консультанттары палатасына кірген күні, заң консультантының қызметін ұйымдастыру нысаны, палатаның атауы және заң консультантының қызметін жүзеге асыру орны көрсетіледі.</w:t>
+      10. Заң консультанттарының бірден артық палатасы қызметін жүзеге асыратын облыстарда, республикалық маңызы бар қалаларда, астанада кестені аумақтық әділет департаменттері қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттарының бірден артық палатасы қызметін жүзеге асыратын облыстарда, республикалық маңызы бар қалаларда, астанада ай сайын, айдың 20-күнінен кешіктірмей заң консультанттары палаталары аумақтық әділет департаменттеріне кестеге енгізу үшін заң консультанттарының тізімін жолдайды, ал аумақтық әділет департаменттері ай сайын, айдың 25-күнінен кешіктірмей тиісті соттарға кесте ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8. Заң консультанттарының тізімін тоқсан сайын заң консультанттары палаталары жаңартып отырады және өзекті күйде жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      11. Аумақтық әділет органы жыл сайын он бесінші желтоқсаннан кешіктірмей осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша заң консультанттарымен мемлекет кепілдік берген білікті заң көмегін көрсету туралы келісім жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Заң консультанттары палаталары ай сайын, айдың 25-күнінен кешіктірмей заң консультанттарының кезекшілік кестесі қалыптастырылады.</w:t>
+      12. Аумақтық әділет органы жыл сайын жиырма бесінші желтоқсаннан кешіктірмей интернет-ресурсында мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысатын заң консультанттарының тізімін орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттары палатасы жиырма бесінші желтоқсаннан кешіктірмей интернет-ресурсында, сондай-ақ білікті заң көмегінің бірыңғай цифрлық жүйесінде мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысатын заң консультанттарының тізімін орналастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Заң консультанттарының бірден артық палатасы қызметін жүзеге асыратын облыстарда, республикалық маңызы бар қалаларда, астанада кестені аумақтық әділет департаменттері қалыптастырады.</w:t>
+      13. Құқықтық консультация беру түрінде мемлекет кепілдік берген білікті заң көмегін көрсетуді заң консультанты жеке тұлға өтініш берген білікті кезде тікелей және/немесе электрондық форматта білікті заң көмегінің бірыңғай цифрлық жүйесі арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заң консультанттарының бірден артық палатасы қызметін жүзеге асыратын облыстарда, республикалық маңызы бар қалаларда, астанада ай сайын, айдың 20-күнінен кешіктірмей заң консультанттары палаталары аумақтық әділет департаменттеріне кестеге енгізу үшін заң консультанттарының тізімін жолдайды, ал аумақтық әділет департаменттері ай сайын, айдың 25-күнінен кешіктірмей тиісті соттарға кесте ұсынады.</w:t>
-[...46 lines deleted...]
-        <w:jc w:val="left"/>
+      Құқықтық консультация беру түрінде мемлекет кепілдік берген білікті заң көмегін көрсетер алдында заң консультанты құқықтық консультация алуға өтініш білдірген адамға құқықтық мәселелер бойынша автоматтандырылған көмекшіні пайдалануды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...323 lines deleted...]
-      Жеке тұлға өтініш жасағаннан кейін тікелей заң көмегін көрсету мүмкін болмаған кезде, ол үш жұмыс күнінен аспайтын мерзімде көрсетілуге тиіс. Заң консультанты жеке тұлғаға қабылдау күні мен уақыты туралы қолжетімді нысанда хабарлайды.</w:t>
+      Жеке тұлға өтініш жасағаннан кейін тікелей білікті заң көмегін көрсету мүмкін болмаған кезде, ол үш жұмыс күнінен аспайтын мерзімде көрсетілуге тиіс. Заң консультанты жеке тұлғаға қабылдау күні мен уақыты туралы қолжетімді нысанда хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жеке тұлға жүріп-тұруындағы қиындықтармен байланысты ауыр сырқаттың, мүгедектіктің немесе өзге де мән-жайлардың салдарынан заң консультанты тағайындаған қабылдау орнына келе алмаса, оның тұрған жері бойынша құқықтық консультация беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бір мәселе бойынша тұлға мемлекет кепілдік берген заң көмегін бір рет ала алады.</w:t>
-[...171 lines deleted...]
-    </w:p>
+      Бір мәселе бойынша тұлға мемлекет кепілдік берген білікті заң көмегін бір рет ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құқықтық консультация беру түрінде білікті заң көмегін көрсету үшін заң консультантын таңдауды өтініш беруші (жеке тұлға) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Соттардың тағайындауы бойынша білікті заң көмегін көрсету үшін заң консультантын таңдау заң консультанттары палаталары қалыптастырған кестеге сәйкес қағаз және/немесе электрондық форматта заң көмегінің бірыңғай ақпараттық жүйесі арқылы жүзеге асырылады.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+      Соттардың тағайындауы бойынша білікті заң көмегін көрсету үшін заң консультантын таңдау заң консультанттары палаталары қалыптастырған кестеге сәйкес қағаз және/немесе электрондық форматта білікті заң көмегінің бірыңғай цифрлық жүйесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      15. Соттарда, өзге де мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түрінде мемлекет кепілдік берген білікті заң көмегін көрсету, сондай-ақ татуластыру рәсімдерін жүргізу Қазақстан Республикасының Азаматтық процессуалдық және Әкімшілік рәсімдік-процестік кодекстеріне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+      16. Заң консультанттары құқықтық консультация беру және құқықтық сипаттағы құжаттарды жасау түрінде өздері көрсеткен мемлекет кепілдік берген білікті заң көмегінің есебін мемлекет кепілдік берген білікті заң көмегін есепке алуды жүргізу тізілімінде жүргізеді, онда мемлекет кепілдік берген білікті заң көмегін көрсетуге жүгінген тұлғаның тегі, аты, әкесінің аты (бар болса), өтініш жасалған күн, мәселенің мәні, көрсетілген білікті заң көмегінің түрі мен нысаны, мемлекет кепілдік берген білікті заң көмегін көрсетуге жүгінген тұлғаның және заң консультантының қолы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық консультация беру және құқықтық сипаттағы құжаттарды жасау түріндегі мемлекет кепілдік берген білікті заң көмегін есепке алу қағаз және/немесе электрондық форматта білікті заң көмегінің бірыңғай цифрлық жүйесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Соттарда, өзге де мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түрінде мемлекет кепілдік берген заң көмегін көрсету, сондай-ақ татуластыру рәсімдерін жүргізу Қазақстан Республикасының </w:t>
-[...346 lines deleted...]
-      17. Заң консультанттары өздері көрсеткен мемлекет кепілдік берген заң көмегі туралы есепті осы Қағидаларға </w:t>
+      17. Заң консультанттары өздері көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы есепті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша есепті айдан кейінгі айдың бесінші күнінен кешіктірмей ай сайын қағаз және/немесе электрондық форматта заң көмегінің бірыңғай ақпараттық жүйесі арқылы қалыптастырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша есепті айдан кейінгі айдың бесінші күнінен кешіктірмей ай сайын қағаз және/немесе электрондық форматта білікті заң көмегінің бірыңғай цифрлық жүйесі арқылы қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Облыстың, республикалық маңызы бар қаланың, астананың заң консультанттары палатасы, жыл сайын шілденін бесінен және қаңтардың бесінен кешіктірмей аумақтық әділет органына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша заң консультанттары мемлекет кепілдік берген заң көмегі туралы жиынтық есепті ұсынады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша заң консультанттары мемлекет кепілдік берген білікті заң көмегі туралы жиынтық есепті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң консультанттары көрсеткен, мемлекет кепілдік берген білікті заң көмегі туралы жиынтық есеп аумақтық әділет органына білікті заң көмегінің бірыңғай цифрлық жүйесі арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстың заң консультанттары палатасының жиынтық есебі ауылдық елді мекендерді мемлекет кепілдік берген білікті заң көмегімен қамтамасыз ету туралы ақпаратты қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...151 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекет кепілдік берген заң көмегін көрсетуден бас тарту</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекет кепілдік берген білікті заң көмегін көрсетуден бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мынадай негіздердің бірі болған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) өтініш беруші (жеке тұлға) мемлекет кепілдік берген заң көмегін алуға құқығы бар, осы Заңның 26-бабының </w:t>
+      1) өтініш беруші (жеке тұлға) мемлекет кепілдік берген білікті заң көмегін алуға құқығы бар, осы Заңның 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тұлғалар санатына жатпаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z58" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтініш беруші (жеке тұлға) жүгінімнің құқықтық сипаты болмаса, құқықтық консультация беру, қорғау және өкілдік ету түріндегі мемлекет кепілдік берген заң көмегін көрсетуден бас тартылады.</w:t>
-[...65 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+      2) өтініш беруші (жеке тұлға) жүгінімнің құқықтық сипаты болмаса, құқықтық консультация беру, қорғау және өкілдік ету түріндегі мемлекет кепілдік берген білікті заң көмегін көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Мемлекет кепілдік берген заң көмегін көрсетуден бас тарту бойынша Заңның 29-бабының </w:t>
+      20. Мемлекет кепілдік берген білікті заң көмегін көрсетуден бас тарту бойынша Заңның 29-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органға, сотқа шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
@@ -2634,442 +1778,509 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">палаталары ұйымдастыратын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекет кепілдік берген заң </w:t>
+              <w:t xml:space="preserve">мемлекет кепілдік берген білікті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көмегін көрсетуге</w:t>
+              <w:t>заң көмегін көрсетуге қатысу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қатысу қағидаларына </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№1 қосымша</w:t>
+              <w:t>№ 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...33 lines deleted...]
-      _________________________ "____" ___________20___г. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заң консультантымен мемлекет кепілдік берген білікті заң көмегін көрсету туралы келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________ "____" ___________20___г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жасалған орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әділет департаменті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Әділет департаментінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бюджет қаражаты есебінен мемлекет кепілдік берген білікті заң көмегін алуға құқығы бар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тұлғалардың мүддесінде әрекет ететін, бұдан әрі "Әкімші" деп аталатын Әділет департаменті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">басшысының немесе осы келісімге қол қоюға уәкілетті адамның тегі, аты, әкесінің аты (бар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">болған жағдайда), бір жағынан, Қазақстан Республикасы "Адвокаттық қызмет және заң </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көмегі туралы" (бұдан әрі - Заң) Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-1-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып және заң </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>консультанты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заң консультантының қызметін ұйымдастыру нысаны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заң консультанттары палатасының _ _ _ _ мүшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заң консультанттары палатасының атауы, қабылданған күні, № _ )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жасалған орны)</w:t>
-[...274 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+      мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысатын Заң консультанттарының тізіміне____ енгізілді, бұдан әрі "заң консультанты" деп атаймыз, екінші жағынан, төмендегілер туралы осы Келісім жасасты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заң консультанты құқықтық консультация беру, сондай-ақ Заңның 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3081,192 +2292,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген тұлғаларға Қазақстан Республикасының заңнамасында белгіленген тәртіппен соттарда, мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түрінде мемлекет кепілдік берген заң көмегін көрсетеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға Қазақстан Республикасының заңнамасында белгіленген тәртіппен соттарда, мемлекеттік органдарда және мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түрінде мемлекет кепілдік берген білікті заң көмегін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекет кепілдік берген заң көмегі жеке тұлғаға бюджет қаражаты есебінен көрсетіледі.</w:t>
+      Мемлекет кепілдік берген білікті заң көмегі жеке тұлғаға бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заң консультанты көрсеткен мемлекет кепілдік берген заң көмегі үшін ақы төлеу және құқықтық консультация беруге, қорғауға және өкілдік етуге байланысты шығыстарды өтеу "Адвокат, заң консультанты көрсеткен, мемлекет кепілдік берген заң көмегіне ақы төлеудің және құқықтық консультация беруге, қорғауға және өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеудің мөлшерін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2023 жылғы 30 маусымдағы № 434 </w:t>
+      Заң консультанты көрсеткен мемлекет кепілдік берген білікті заң көмегі үшін ақы төлеу және құқықтық консультация беруге, қорғауға және өкілдік етуге байланысты шығыстарды өтеу "Адвокат, заң консультанты көрсеткен, мемлекет кепілдік берген білікті заң көмегіне ақы төлеудің және құқықтық консультация беруге, қорғауға және өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеудің мөлшерін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2023 жылғы 30 маусымдағы № 434 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген мөлшерде бюджет қаражаты есебінен жүргізіледі.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32953 болып тіркелген) белгіленген мөлшерде бюджет қаражаты есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...65 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      2. Мемлекет кепілдік берген білікті заң көмегін көрсету үшін заң консультанты мыналарды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасында көзделген процессуалдық өкілеттіктерді пайдаланады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3277,274 +2426,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін қамтамасыз етуге бағытталған іс жүзіндегі мән-жайларды анықтау бойынша Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін әрекеттерді орындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзінің кәсіби қызметінде заң консультанттарын ұйымдастыру және олардың қызметі қағидаттарын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Заң консультанты заң көмегін көрсету кезінде толыққанды білікті заң көмегін көрсету үшін қажетті ақпаратты, құжаттар мен материалдарды талап ете алады.</w:t>
+      3. Заң консультанты білікті заң көмегін көрсету кезінде толыққанды білікті заң көмегін көрсету үшін қажетті ақпаратты, құжаттар мен материалдарды талап ете алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Заң консультанты мемлекет кепілдік берген білікті заң көмегін көрсетуден Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-1 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілген Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысу қағидаларының 18-тармағында көзделген негіздер бойынша, бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әкімші Қазақстан Республикасының заңнамасында белгіленген мерзімдерде көрсетілген білікті заң көмегі және қорғау мен өкілдік етуге, сондай-ақ татуластыру рәсімдерін жүргізуге байланысты шығыстарды өтеу үшін төленуге жататын бюджет қаражатын заң консультантының банк шотына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілген Заң консультанттарының заң консультанттары палаталары ұйымдастыратын мемлекет кепілдік берген заң көмегін көрсетуге қатысу қағидаларының 18-тармағында көзделген негіздер бойынша, бас тартады. </w:t>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы Келісім білікті заң көмегінің бірыңғай цифрлық жүйесінде қалыптастырылады, Тараптардың электрондық цифрлық қолтаңбасы арқылы қол қойылған күнінен бастап күшіне енеді және келесі жылдың соңына дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...162 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3578,1032 +2603,699 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Заң консультанттары </w:t>
+              <w:t>Заң консультанттары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">палаталары ұйымдастыратын </w:t>
+              <w:t>палаталары ұйымдастыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекет кепілдік берген заң </w:t>
+              <w:t>мемлекет кепілдік берген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көмегін көрсетуге </w:t>
+              <w:t>білікті заң көмегін көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қатысу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: аумақтық әділет департаменттеріне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.adilet.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Заң консультанттарының көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы есебі. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: 1-ЗКМКБЗК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: айлық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең ________ 20___ жыл. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: заң консультанты. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың 5-күнінен кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсынылады: аумақтық әділет департаменттеріне.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.adilet.gov.kz.</w:t>
-[...1 lines deleted...]
-          </w:p>
+жеке тұлғалар барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімшілік нысанның атауы: Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы есебі.</w:t>
-[...585 lines deleted...]
-            </w:pPr>
+оның ішінде ауылды мекенде</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсеткіштің атауы</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке тұлғалар барлығы</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде ауылды мекенде</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4637,201 +3329,193 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...72 lines deleted...]
-            </w:r>
+Ауызша және жазбаша консультациялар нысанында құқықтық консультация берілген жеке тұлғалардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауызша және жазбаша консультациялар нысанында құқықтық консультация берілген жеке тұлғалардың саны</w:t>
+оның ішінде алимент өндіру мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4892,88 +3576,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде алимент өндіру мәселелері бойынша</w:t>
+оның ішінде зейнетақы және жәрдемақы тағайындау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5034,88 +3718,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде зейнетақы және жәрдемақы тағайындау мәселелері бойынша</w:t>
+оның ішінде оңалту мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5176,88 +3860,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде оңалту мәселелері бойынша</w:t>
+оның ішінде босқын немесе қандас мәртебесін алу мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5318,88 +4002,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде босқын немесе қандас мәртебесін алу мәселелері бойынша</w:t>
+оның ішінде ата-анасының қамқорлығынсыз қалған кәмелетке толмағандар мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5460,88 +4144,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде ата-анасының қамқорлығынсыз қалған кәмелетке толмағандар мәселелері бойынша</w:t>
+оның ішінде мәртебесіне немесе жағдайына байланысты құқықтар мен заңды мүдделерді қамтамасыз ету және қорғау мәселелері бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сексуалдық зорлық-зомбылық құрбандарының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5602,124 +4322,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде мәртебесіне немесе жағдайына байланысты құқықтар мен заңды мүдделерді қамтамасыз ету және қорғау мәселелері бойынша</w:t>
-[...35 lines deleted...]
-сексуалдық зорлық-зомбылық құрбандарының</w:t>
+адам саудасының құрбандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5780,100 +4476,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-адам саудасының құрбандары</w:t>
+терроризм актісінің құрбандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5934,100 +4630,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-терроризм актісінің құрбандары</w:t>
+азаптауға ұшырағандар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6088,100 +4784,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-азаптауға ұшырағандар</w:t>
+оның ішінде асыраушысының қайтыс болуынан келтірілген зиянды өтеу мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6242,88 +4926,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде асыраушысының қайтыс болуынан келтірілген зиянды өтеу мәселелері бойынша</w:t>
+оның ішінде жұмыспен байланысты денсаулықтың зақымдануынан келтірілген не қылмыстық құқық бұзушылықтан келтірілген зиянды өтеу мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6384,88 +5068,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде жұмыспен байланысты денсаулықтың зақымдануынан келтірілген не қылмыстық құқық бұзушылықтан келтірілген зиянды өтеу мәселелері бойынша</w:t>
+оның ішінде, кәсіпкерлік қызметпен байланысты емес мәселелер бойынша,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысының қатысушылары болып табылатын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6526,124 +5246,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде, кәсіпкерлік қызметпен байланысты емес мәселелер бойынша,</w:t>
-[...35 lines deleted...]
-Ұлы Отан соғысының қатысушылары болып табылатын</w:t>
+Ұлы Отан соғысының қатысушыларына жеңілдіктер бойынша теңестірілген адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6704,100 +5400,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлы Отан соғысының қатысушыларына жеңілдіктер бойынша теңестірілген адамдар</w:t>
+басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6858,100 +5554,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері</w:t>
+мерзімді қызметтің әскери қызметшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7012,100 +5708,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мерзімді қызметтің әскери қызметшілері</w:t>
+бірінші және екінші топтағы мүгедектігі бар адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7166,100 +5862,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бірінші және екінші топтағы мүгедектігі бар адамдар</w:t>
+жасы бойынша зейнеткерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7320,100 +6016,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жасы бойынша зейнеткерлер</w:t>
+көп балалы отбасылармен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7474,100 +6170,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көп балалы отбасылармен</w:t>
+жан басына шаққандағы орташа айлық табысы облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен төмен табысы аз адамдар (отбасылар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7628,100 +6324,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жан басына шаққандағы орташа айлық табысы облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен төмен табысы аз адамдар (отбасылар)</w:t>
+азаматтық сот ісін жүргізуде мүдделері ұсынылған жеке тұлғалардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7782,88 +6466,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-азаматтық сот ісін жүргізуде мүдделері ұсынылған жеке тұлғалардың саны</w:t>
+оның ішінде асыраушысының қайтыс болуынан келтірілген зиянды өтеу туралы істер бойынша талап қоюшылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7924,88 +6608,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде асыраушысының қайтыс болуынан келтірілген зиянды өтеу туралы істер бойынша талап қоюшылар</w:t>
+оның ішінде жұмысқа байланысты денсаулықтың зақымдануынан келтірілген зиянды өтеу туралы даулар бойынша талап қоюшылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8066,88 +6750,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде жұмысқа байланысты денсаулықтың зақымдануынан келтірілген зиянды өтеу туралы даулар бойынша талап қоюшылар</w:t>
+оның ішінде қылмыстық құқық бұзушылықпен келтірілген зиянды өтеу туралы даулар бойынша талап қоюшылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8208,88 +6892,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде қылмыстық құқық бұзушылықпен келтірілген зиянды өтеу туралы даулар бойынша талап қоюшылар</w:t>
+оның ішінде ата-анасының қамқорлығынсыз қалған кәмелетке толмағандардың құқықтары мен заңды мүдделерін қамтамасыз ету және қорғауға байланысты даулар бойынша талапкерлер мен жауапкерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8350,88 +7034,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде ата-анасының қамқорлығынсыз қалған кәмелетке толмағандардың құқықтары мен заңды мүдделерін қамтамасыз ету және қорғауға байланысты даулар бойынша талапкерлер мен жауапкерлер</w:t>
+оның ішінде алименттерді өндіріп алу туралы атқарушылық іс жүргізу шеңберінде өндіріп алушылар болып табылатын көп балалы отбасылардағы балаларды күтіп-бағуға алименттерді өндіріп алу туралы даулар бойынша талапкерлер мен жауапкерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8492,88 +7176,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде алименттерді өндіріп алу туралы атқарушылық іс жүргізу шеңберінде өндіріп алушылар болып табылатын көп балалы отбасылардағы балаларды күтіп-бағуға алименттерді өндіріп алу туралы даулар бойынша талапкерлер мен жауапкерлер</w:t>
+Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы заңнамасына сәйкес тұрмыстық зорлық-зомбылықтан жәбірленушілердің құқықтары мен заңды мүдделерін қамтамасыз етуге және қорғауға байланысты даулар бойынша талапкерлер мен жауапкерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8634,88 +7318,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы заңнамасына сәйкес тұрмыстық зорлық-зомбылықтан жәбірленушілердің құқықтары мен заңды мүдделерін қамтамасыз етуге және қорғауға байланысты даулар бойынша талапкерлер мен жауапкерлер</w:t>
+кәсіпкерлік қызметпен байланысты емес даулар бойынша талапкерлер мен жауапкерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде Ұлы Отан соғысының қатысушылары болып табылатын,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8776,124 +7496,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кәсіпкерлік қызметпен байланысты емес даулар бойынша талапкерлер мен жауапкерлер</w:t>
-[...35 lines deleted...]
-оның ішінде Ұлы Отан соғысының қатысушылары болып табылатын,</w:t>
+Ұлы Отан соғысының қатысушыларына жеңілдіктер бойынша теңестірілген адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8954,100 +7650,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлы Отан соғысының қатысушыларына жеңілдіктер бойынша теңестірілген адамдар</w:t>
+басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9108,100 +7804,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері</w:t>
+мерзімді қызметтің әскери қызметшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9262,100 +7958,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мерзімді қызметтің әскери қызметшілері</w:t>
+бірінші және екінші топтағы мүгедектігі бар адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9416,100 +8112,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бірінші және екінші топтағы мүгедектігі бар адамдар</w:t>
+жасы бойынша зейнеткерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9570,100 +8266,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жасы бойынша зейнеткерлер</w:t>
+заңға сәйкес ақталған адамдарға зиянды өтеу туралы даулар бойынша талап қоюшыларды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9724,230 +8408,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңға сәйкес ақталған адамдарға зиянды өтеу туралы даулар бойынша талап қоюшыларды</w:t>
-[...141 lines deleted...]
-заң көмегі көрсетілген жеке тұлғалардың жалпы саны (1, 21-жолдардың сомасы)</w:t>
+Білікті заң көмегі көрсетілген жеке тұлғалардың жалпы саны (1, 21-жолдардың сомасы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9977,190 +8519,174 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...108 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Заң консультанты ___________________________________________ _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (тегі, аты, әкесінің аты (бар болған жағдайда) (қолы)                    Мекенжайы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ Телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жасалған күні ___________________ Қолы _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Осы нысан осы нысандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы есебі" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсініктемеге сәйкес толтырылады.</w:t>
+        <w:t xml:space="preserve"> "Заң консультанттарының көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы есебі" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсініктемеге сәйкес толтырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10196,269 +8722,249 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Заң консультанттарының </w:t>
+              <w:t>"Заң консультанттарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсеткен мемлекет кепілдік </w:t>
+              <w:t>көрсеткен мемлекет кепілдік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>берген заң көмегі туралы есебі"</w:t>
+              <w:t>берген білікті заң көмегі туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерін жинауға</w:t>
+              <w:t>есебі" әкімшілік деректерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысанға</w:t>
+              <w:t>жинауға арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Заң консультанттарының көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы есебі" (нысанның индексі 1-ЗКМКБЗК, кезеңділігі айлық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әкімшілік деректер нысанында пайдаланылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құқықтық ақпарат беру – белгіленбеген тұлғалар тобына Қазақстан Республикасы заңнамасының мәселелері бойынша ауызша, жазбаша нысандарда, электрондық құжат нысанында не көріп танысу түрінде ақпарат беру арқылы көрсетілетін заң көмегінің түрі;</w:t>
+      1) мемлекет кепілдік берген білікті заң көмегі – заң көмегін алуға құқығы бар жеке және заңды тұлғаларға "Адвокаттық қызмет және білікті заң көмегі туралы" Заңда және Қазақстан Республикасының өзге де заңдарында көзделген негізде және тәртіппен, тегін негізде көрсетілетін білікті заң көмегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) құқықтық консультация беру – жеке және заңды тұлғаларға ауызша және жазбаша консультациялар нысанында көрсетілетін, оның ішінде арыздарды, шағымдарды, өтінішхаттарды және құқықтық сипаттағы басқа да құжаттарды жасау мәселесіне қатысты заң көмегінің түрі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+      2) құқықтық ақпарат беру – белгіленбеген тұлғалар тобына Қазақстан Республикасы заңнамасының мәселелері бойынша ауызша, жазбаша нысандарда, электрондық құжат нысанында не көріп танысу түрінде ақпарат беру арқылы көрсетілетін білікті заң көмегінің түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құқықтық консультация беру – жеке және заңды тұлғаларға ауызша және жазбаша консультациялар нысанында көрсетілетін, оның ішінде арыздарды, шағымдарды, өтінішхаттарды және құқықтық сипаттағы басқа да құжаттарды жасау мәселесіне қатысты білікті заң көмегінің түрі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды толтыру жөніндегі түсіндірмелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы есебі" әкімшілік деректер нысанында келесі деректер қамтылады:</w:t>
+      "Заң консультанттарының көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы есебі" әкімшілік деректер нысанында келесі деректер қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанында ауызша және жазбаша консультациялар нысанында құқықтық консультация берілген жеке тұлғалардың және оның ішінде ауылды мекенде саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11044,51 +9550,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-бағанында заңға сәйкес ақталған адамдарға зиянды өтеу туралы даулар бойынша талап қоюшылардын және оның ішінде ауылды мекенде саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35-бағанында заң көмегі көрсетілген жеке тұлғалардың жалпы саны (1, 21-жолдардың сомасы) және оның ішінде ауылды мекенде саны көрсетіледі.</w:t>
+      35-бағанында білікті заң көмегі көрсетілген жеке тұлғалардың жалпы саны (1, 21-жолдардың сомасы) және оның ішінде ауылды мекенде саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11124,157 +9630,173 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Заң консультанттары </w:t>
+              <w:t>Заң консультанттары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">палаталары ұйымдастыратын </w:t>
+              <w:t>палаталары ұйымдастыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекет кепілдік берген заң </w:t>
+              <w:t>мемлекет кепілдік берген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көмегін көрсетуге </w:t>
+              <w:t>білікті заң көмегін көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қатысу қағидаларына </w:t>
+              <w:t>қатысу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: аумақтық әділет департаменттеріне. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.adilet.gov.kz. Әкімшілік нысанның атауы: Заң консультанттарының көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы жиынтық есебі. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: 2-МКБЗК. Кезеңділігі: жартыжылдық, жылдық өсумен. Есепті кезең ________ 20___ жыл. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: Заң консультанттары палатасы. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: 5-шілдеден және 5- қаңтардан кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -11283,873 +9805,356 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсынылады: аумақтық әділет департаменттеріне.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.adilet.gov.kz.</w:t>
-[...1 lines deleted...]
-          </w:p>
+жеке тұлғалар барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімшілік нысанның атауы: Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы жиынтық есебі.</w:t>
-[...585 lines deleted...]
-            </w:pPr>
+оның ішінде ауылдық елді мекендерде</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсеткіштің атауы</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке тұлғалар барлығы</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде ауылдық елді мекендерде</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12183,201 +10188,189 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...72 lines deleted...]
-            </w:r>
+Ауызша және жазбаша консультациялар нысанында құқықтық консультация берілген жеке тұлғалардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауызша және жазбаша консультациялар нысанында құқықтық консультация берілген жеке тұлғалардың саны</w:t>
+оның ішінде алимент өндіру мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12429,93 +10422,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде алимент өндіру мәселелері бойынша</w:t>
+оның ішінде зейнетақы және жәрдемақы тағайындау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12576,88 +10573,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде зейнетақы және жәрдемақы тағайындау мәселелері бойынша</w:t>
+оның ішінде оңалту мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12718,88 +10715,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде оңалту мәселелері бойынша</w:t>
+оның ішінде босқын немесе қандас мәртебесін алу мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12860,88 +10857,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде босқын немесе қандас мәртебесін алу мәселелері бойынша</w:t>
+оның ішінде ата-анасының қамқорлығынсыз қалған кәмелетке толмағандар мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13002,88 +10999,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде ата-анасының қамқорлығынсыз қалған кәмелетке толмағандар мәселелері бойынша</w:t>
+оның ішінде мәртебесіне немесе жағдайына байланысты құқықтар мен заңды мүдделерді қамтамасыз ету және қорғау мәселелері бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сексуалдық зорлық-зомбылық құрбандарының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13144,124 +11177,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде мәртебесіне немесе жағдайына байланысты құқықтар мен заңды мүдделерді қамтамасыз ету және қорғау мәселелері бойынша</w:t>
-[...35 lines deleted...]
-сексуалдық зорлық-зомбылық құрбандарының</w:t>
+адам саудасының құрбандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13322,100 +11331,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-адам саудасының құрбандары</w:t>
+терроризм актісінің құрбандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13476,100 +11485,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-терроризм актісінің құрбандары</w:t>
+азаптауға ұшырағандар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13630,100 +11639,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-азаптауға ұшырағандар</w:t>
+оның ішінде асыраушысының қайтыс болуынан келтірілген зиянды өтеу мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13784,88 +11781,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде асыраушысының қайтыс болуынан келтірілген зиянды өтеу мәселелері бойынша</w:t>
+оның ішінде жұмыспен байланысты денсаулықтың зақымдануынан келтірілген не қылмыстық құқық бұзушылықтан келтірілген зиянды өтеу мәселелері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13926,88 +11923,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде жұмыспен байланысты денсаулықтың зақымдануынан келтірілген не қылмыстық құқық бұзушылықтан келтірілген зиянды өтеу мәселелері бойынша</w:t>
+оның ішінде, кәсіпкерлік қызметпен байланысты емес мәселелері бойынша,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысының қатысушылары болып табылатын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14068,124 +12101,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде, кәсіпкерлік қызметпен байланысты емес мәселелері бойынша,</w:t>
-[...35 lines deleted...]
-Ұлы Отан соғысының қатысушылары болып табылатын</w:t>
+Ұлы Отан соғысының қатысушыларына жеңілдіктер бойынша теңестірілген адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14246,100 +12255,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлы Отан соғысының қатысушыларына жеңілдіктер бойынша теңестірілген адамдар</w:t>
+басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14400,100 +12409,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері</w:t>
+мерзімді қызметтің әскери қызметшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14554,100 +12563,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мерзімді қызметтің әскери қызметшілері</w:t>
+бірінші және екінші топтағы мүгедектігі бар адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14708,100 +12717,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бірінші және екінші топтағы мүгедектігі бар адамдар</w:t>
+жасы бойынша зейнеткерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14862,100 +12871,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жасы бойынша зейнеткерлер</w:t>
+көп балалы отбасылармен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15016,100 +13025,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көп балалы отбасылармен</w:t>
+жан басына шаққандағы орташа айлық табысы облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен төмен табысы аз адамдар (отбасылар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15170,100 +13179,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жан басына шаққандағы орташа айлық табысы облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен төмен табысы аз адамдар (отбасылар)</w:t>
+Азаматтық сот ісін жүргізуде мүдделері ұсынылған жеке тұлғалардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15324,88 +13321,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азаматтық сот ісін жүргізуде мүдделері ұсынылған жеке тұлғалардың саны</w:t>
+оның ішінде асыраушысының қайтыс болуынан келтірілген зиянды өтеу туралы істер бойынша талап қоюшылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15466,88 +13463,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде асыраушысының қайтыс болуынан келтірілген зиянды өтеу туралы істер бойынша талап қоюшылар</w:t>
+оның ішінде жұмысқа байланысты денсаулықтың зақымдануынан келтірілген зиянды өтеу туралы даулар бойынша талап қоюшылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15608,88 +13605,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде жұмысқа байланысты денсаулықтың зақымдануынан келтірілген зиянды өтеу туралы даулар бойынша талап қоюшылар</w:t>
+оның ішінде қылмыстық құқық бұзушылықпен келтірілген зиянды өтеу туралы даулар бойынша талап қоюшылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15750,88 +13747,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде қылмыстық құқық бұзушылықпен келтірілген зиянды өтеу туралы даулар бойынша талап қоюшылар</w:t>
+оның ішінде ата-анасының қамқорлығынсыз қалған кәмелетке толмағандардың құқықтары мен заңды мүдделерін қамтамасыз ету және қорғауға байланысты даулар бойынша талапкерлер мен жауапкерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15892,88 +13889,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде ата-анасының қамқорлығынсыз қалған кәмелетке толмағандардың құқықтары мен заңды мүдделерін қамтамасыз ету және қорғауға байланысты даулар бойынша талапкерлер мен жауапкерлер</w:t>
+оның ішінде алименттерді өндіріп алу туралы атқарушылық іс жүргізу шеңберінде өндіріп алушылар болып табылатын көп балалы отбасылардағы балаларды күтіп-бағуға алименттерді өндіріп алу туралы даулар бойынша талапкерлер мен жауапкерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16034,88 +14031,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде алименттерді өндіріп алу туралы атқарушылық іс жүргізу шеңберінде өндіріп алушылар болып табылатын көп балалы отбасылардағы балаларды күтіп-бағуға алименттерді өндіріп алу туралы даулар бойынша талапкерлер мен жауапкерлер</w:t>
+Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы заңнамасына сәйкес тұрмыстық зорлық-зомбылықтан жәбірленушілердің құқықтары мен заңды мүдделерін қамтамасыз етуге және қорғауға байланысты даулар бойынша талапкерлер мен жауапкерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16176,88 +14173,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы заңнамасына сәйкес тұрмыстық зорлық-зомбылықтан жәбірленушілердің құқықтары мен заңды мүдделерін қамтамасыз етуге және қорғауға байланысты даулар бойынша талапкерлер мен жауапкерлер</w:t>
+оның ішінде, кәсіпкерлік қызметпен байланысты емес даулар бойынша талапкерлер мен жауапкерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде Ұлы Отан соғысының қатысушылары болып табылатын,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16318,124 +14351,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде, кәсіпкерлік қызметпен байланысты емес даулар бойынша талапкерлер мен жауапкерлер</w:t>
-[...35 lines deleted...]
-оның ішінде Ұлы Отан соғысының қатысушылары болып табылатын,</w:t>
+оның ішінде Ұлы Отан соғысының қатысушылары болып табылатын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16496,100 +14505,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде Ұлы Отан соғысының қатысушылары болып табылатын</w:t>
+Ұлы Отан соғысының қатысушыларына жеңілдіктер бойынша теңестірілген адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16650,100 +14659,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлы Отан соғысының қатысушыларына жеңілдіктер бойынша теңестірілген адамдар</w:t>
+басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16804,100 +14813,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлері</w:t>
+мерзімді қызметтің әскери қызметшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16958,100 +14967,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мерзімді қызметтің әскери қызметшілері</w:t>
+бірінші және екінші топтағы мүгедектігі бар адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17112,100 +15121,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бірінші және екінші топтағы мүгедектігі бар адамдар</w:t>
+Заңға сәйкес ақталған адамдарға зиянды өтеу туралы даулар бойынша талап қоюшыларды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17266,230 +15263,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңға сәйкес ақталған адамдарға зиянды өтеу туралы даулар бойынша талап қоюшыларды</w:t>
-[...141 lines deleted...]
-Заң көмегі көрсетілген жеке тұлғалардың жалпы саны (1, 2-жолдардың сомасы)</w:t>
+Білікті заң көмегі көрсетілген жеке тұлғалардың жалпы саны (1, 2-жолдардың сомасы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17519,208 +15374,153 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...156 lines deleted...]
-        <w:t xml:space="preserve"> "Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы жиынтық есебі" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсініктемеге сәйкес толтырылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Төраға  ________________________________________ ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (тегі, аты, әкесінің аты (бар болған жағдайда)      (қолы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заң консультанттары палатасының атауы ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мекенжайы _______________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________ __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (жасалған күні)                           (телефон)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17756,282 +15556,282 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Заң консультанттарының </w:t>
+              <w:t>"Заң консультанттарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсеткен мемлекет кепілдік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">берген заң көмегі туралы </w:t>
+              <w:t>берген білікті заң көмегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жиынтық есебі"</w:t>
+              <w:t>туралы жиынтық есебі"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерін</w:t>
+              <w:t>әкімшілік деректерін жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жинауға арналған нысанға</w:t>
+              <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Заң консультанттарының көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы жиынтық есебі" (нысанның индексі 2-МКБЗК, кезеңділігі жартыжылдық, жылдық өсумен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әкімшілік деректер нысанында пайдаланылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) мемлекет кепілдік берген заң көмегі – заң көмегін алуға құқығы бар жеке және заңды тұлғаларға "Адвокаттық қызмет және заң көмегі туралы" </w:t>
+      1) мемлекет кепілдік берген білікті заң көмегі – заң көмегін алуға құқығы бар жеке және білікті заң ды тұлғаларға "Адвокаттық қызмет және білікті заң көмегі туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және Қазақстан Республикасының өзге де заңдарында көзделген негізде және тәртіппен, тегін негізде көрсетілетін заң көмегі;</w:t>
+        <w:t xml:space="preserve"> және Қазақстан Республикасының өзге де заңдарында көзделген негізде және тәртіппен, тегін негізде көрсетілетін білікті заң көмегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құқықтық ақпарат беру – белгіленбеген тұлғалар тобына Қазақстан Республикасы заңнамасының мәселелері бойынша ауызша, жазбаша нысандарда, электрондық құжат нысанында не көріп танысу түрінде ақпарат беру арқылы көрсетілетін заң көмегінің түрі;</w:t>
+      2) құқықтық ақпарат беру – белгіленбеген тұлғалар тобына Қазақстан Республикасы заңнамасының мәселелері бойынша ауызша, жазбаша нысандарда, электрондық құжат нысанында не көріп танысу түрінде ақпарат беру арқылы көрсетілетін білікті заң көмегінің түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) құқықтық консультация беру – жеке және заңды тұлғаларға ауызша және жазбаша консультациялар нысанында көрсетілетін, оның ішінде арыздарды, шағымдарды, өтінішхаттарды және құқықтық сипаттағы басқа да құжаттарды жасау мәселесіне қатысты заң көмегінің түрі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+      3) құқықтық консультация беру – жеке және заңды тұлғаларға ауызша және жазбаша консультациялар нысанында көрсетілетін, оның ішінде арыздарды, шағымдарды, өтінішхаттарды және құқықтық сипаттағы басқа да құжаттарды жасау мәселесіне қатысты білікті заң көмегінің түрі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды толтыру жөніндегі түсіндірмелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Заң консультанттарының көрсеткен мемлекет кепілдік берген заң көмегі туралы жиынтық есебі" әкімшілік деректер нысанында келесі деректер қамтылады:</w:t>
+      "Заң консультанттарының көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы жиынтық есебі" әкімшілік деректер нысанында келесі деректер қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанында ауызша және жазбаша консультациялар нысанында құқықтық консультация берілген жеке тұлғалардың және оның ішінде ауылды мекенде саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18617,51 +16417,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-бағанында заңға сәйкес ақталған адамдарға зиянды өтеу туралы даулар бойынша талап қоюшылардын және оның ішінде ауылды мекенде саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35-бағанында заң көмегі көрсетілген жеке тұлғалардың жалпы саны (1, 21-жолдардың сомасы) және оның ішінде ауылды мекенде саны көрсетіледі.</w:t>
+      35-бағанында білікті заң көмегі көрсетілген жеке тұлғалардың жалпы саны (1, 21-жолдардың сомасы) және оның ішінде ауылды мекенде саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -18669,55 +16469,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19043,31 +16843,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>