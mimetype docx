--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="85c0339" w14:textId="85c0339">
+    <w:p w14:paraId="c232c64" w14:textId="c232c64">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,120 +170,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Білім туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілген қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 98</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2655,914 +2665,996 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру үшін білім беруді басқару органдары Ұлттық білім беру деректер қорындағы (бұдан әрі - ҰББДҚ) тіркеуге сәйкес мектеп жасына дейінгі балаларды, оның ішінде тәрбиеленушілердің мектепке дейінгі ұйымдар арасында өңірден тыс жерлерге орын ауыстыруын және олардың шығуын есепке алуды қамтамасыз етеді.</w:t>
+      9. Мектепке дейінгі тәрбиелеу мен оқытуға мемлекеттік білім беру тапсырысын орналастыру үшін білім беруді басқару органдары "Ұлттық білім беру дерекқоры" цифрлық жүйесіне (бұдан әрі – ҰБДҚ) тіркеу арқылы мектеп жасына дейінгі балалардың, оның ішінде тәрбиеленушілердің мектепке дейінгі ұйымдар арасында өңірден тыс жерлерге орын ауыстыруын және олардың шығуын есепке алуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысының көлемі "Мектепке дейінгі тәрбие мен оқытудың, орта білім берудің, сондай-ақ кредиттік оқыту технологиясын есепке алғандағы техникалық және кәсіптік, орта білімнен кейінгі, жоғары және жоғары оқу орнынан кейінгі білім берудің жан басына шаққандағы нормативтік қаржыландыру әдістемесін бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16137 болып тіркелді) (бұдан әрі – Әдістеме) Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 27 қарашадағы № 597 </w:t>
+      10. Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысының көлемі "Мектепке дейінгі тәрбие мен оқытудың, орта білім берудің, сондай-ақ кредиттік оқыту технологиясын ескере отырып, техникалық және кәсіптік, орта білімнен кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру әдістемесін бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16137 болып тіркелді) (бұдан әрі – Әдістеме) Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 27 қарашадағы № 597 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мектепке дейінгі тәрбие мен оқытуды жан басына шаққандағы нормативтік қаржыландыру "Мектепке дейінгі тәрбие мен оқытуды, орта білім беруді, сондай-ақ кредиттік оқыту технологиясын ескере отырып, техникалық және кәсіптік, орта білімнен кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16138 болып тіркелді) (бұдан әрі – Жан басына шаққандағы нормативтік қаржыландыру қағидалары) Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 27 қарашадағы № 596 бұйрығына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Білім беруді басқару органдары өздерінің ресми интернет-ресурстарында өткізілу күнін, уақытын және орнын, қажетті құжаттарды, оларды қарау күні мен уақытын көрсете отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру үшін Мектепке дейінгі ұйымдардың тізбесін қалыптастыру бойынша конкурстық рәсімді өткізу туралы хабарландыру орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурстық рәсімдерді өткізу мерзімі білім беруді басқару органдарының ресми интернет-ресурстарында конкурс өткізу туралы хабарландыру мәтіні орналастырылған күннен бастап 16 (он алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мектепке дейінгі ұйымдардың тізбесіне енгізуді білім беруді басқару органдары Конкурстық комиссияның (бұдан әрі – Комиссия) хаттамасы негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның құрамы жыл сайын білім беруді басқару органның шешімімен күнтізбелік жылдың 31 желтоқсанынан кешіктірілмей бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұранысты алған күннен бастап 10 (он) жұмыс күнінен кешіктірмей жергілікті уәкілетті және атқарушы органдар, үкіметтік емес ұйымдар, қоғамдық бірлестіктер және өңірлік кәсіпкерлер палатасы ресми хат-хабар арқылы кандидатураларды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның құрамы төрағадан және Комиссия мүшелерінің тақ санынан, бірақ Комиссия төрағасын қоса алғанда кемінде 7 (жеті) адамнан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамы жергiлiктi өкiлдi және атқарушы органдардың, бiлiм беру органдарының, үкiметтiк емес ұйымдардың, қоғамдық бiрлестiктердiң және өңірлік кәсiпкерлер палатасының өкiлдерiнен олардың тең үлесiн қамтамасыз ете отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім басқармасы органының басшысы комиссия төрағасы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның қызметі білім беруді басқару органдарының шешімі негізінде тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы мен мүшелері дауыс беруге ауыстыру құқығынсыз қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер отырысқа Комиссия мүшелерінің жалпы санының кемінде үштен екі бөлігі қатысса, ол заңды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыстар тең болған жағдайда Комиссия төрағасы дауыс берген ұсыным қабылданды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия тоқсанына кемінде бір рет мектепке дейінгі ұйымдардың тізбесіне енгізу үшін конкурстық рәсімді өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектепке дейінгі ұйымдардың тізбесін білім беруді басқару органдары қаржы жылы ішінде жаңартады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      12. Мектепке дейінгі ұйымдардың тізбесіне енгізуді білім беруді басқару органдары Конкурстық комиссияның (бұдан әрі – Комиссия) хаттамасы негізінде жүзеге асырады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мектепке дейінгі ұйымдардың тізбесін қалыптастыру бойынша конкурстық рәсімге қатысуға мектепке дейінгі тәрбие мен оқыту саласындағы қызметтің басталғаны туралы хабарлаған және мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="45"/>
+    <w:bookmarkStart w:name="z282" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Мектепке дейінгі ұйымдарға және балалар үйлеріне қойылатын санитариялық-эпидемиологиялық талаптар "Санитариялық қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 9 шілдедегі № ҚР ДСМ-59 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Санитариялық қағидалар) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23469 болып тіркелген) сәйкес жағдайларды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z283" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z283" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Өрт қауіпсіздігі қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26867 болып тіркелген) (бұдан әрі-Өрт қауіпсіздігі қағидалары) Қазақстан Республикасы Төтенше жағдайлар министрінің 2022 жылғы 21 ақпандағы № 55 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жағдайларды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z284" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z284" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасының білім беру саласындағы қызметті жүзеге асыратын террористік тұрғыдан осал объектілерді терроризмге қарсы қорғауды ұйымдастыру жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 30 наурыздағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27414 болып тіркелген) (бұдан әрі – нұсқаулық) сәйкес талаптарды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z285" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Қазақстан Республикасының Құрылыс кодексіне (бұдан әрі – Құрылыс кодексі) сәйкес қолжетімді (кедергісіз) ортаны және Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 12 қаңтардағы № 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26618 болып тіркелген) бекітілген Ерекше білім беру қажеттіліктерін бағалау қағидаларына және бағдарламаларына сәйкес ерекше білім беру қажеттіліктері бар балалардың (бар болған жағдайда) білім алуы үшін арнайы жағдайларды жасаған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z285" w:id="48"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="49"/>
+    <w:bookmarkStart w:name="z286" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) "Мектепке дейінгі, орта білім беру ұйымдарын, сондай-ақ арнайы білім беру ұйымдарын жабдықтармен және жиһазбен жарақтандыру нормаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13272 болып тіркелген) Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 22 қаңтардағы № 70 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жабдықтармен және жиһазбен жарақтандыруды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z287" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Санитариялық қағидаларға сәйкес тәрбиеленушілерге медициналық қызмет көрсетуді және алғашқы медициналық көмек көрсету үшін жағдайлар жасауды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z287" w:id="50"/>
-[...15 lines deleted...]
-      6) Санитариялық қағидаларға сәйкес тәрбиеленушілерге медициналық қызмет көрсетуді және алғашқы медициналық көмек көрсету үшін жағдайлар жасауды;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) Қазақстан Республикасы Білім және ғылым министрінің 2009 жылғы 13 шілдедегі № 338 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5750 болып тіркелген) бекітілген Педагог лауазымдарының үлгілік біліктілік сипаттамаларына сәйкес педагогикалық немесе өзге де кәсіптік білімі бар педагогтермен және Қазақстан Республикасы Оқу-ағарту министрінің міндетін атқарушының 2023 жылғы 21 шілдедегі № 224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33166 болып тіркелген) бекітілген Мемлекеттік білім беру ұйымдары қызметкерлерінің үлгі штаттарына сәйкес штаттық санмен қамтамасыз еткен мектепке дейінгі ұйымдар жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z288" w:id="51"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тиісті бейіні бойынша педагогикалық немесе өзге де кәсіптік білімі бар педагог кадрлармен қамтамасыз еткен мектепке дейінгі ұйымдар жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Оқу-ағарту министрінің 05.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мектепке дейінгі ұйымдар мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын алуға конкурстық рәсімге қатысу үшін мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...120 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3691,696 +3783,716 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="53"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z289" w:id="54"/>
+    <w:bookmarkStart w:name="z78" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Осы Қағидалардың 14-тармағында көрсетілген құжаттарды ұсынғаннан кейін Комиссия мемлекеттік цифрлық жүйелер (www.egov.kz "цифрлық үкіметтің" веб-порталы, www.elicense.kz) арқылы мынадай құжаттарды алады және олардың бар-жоғын және жарамдылығын тексеруді жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z289" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Рұқсаттар және хабарламалар туралы Заң) сәйкес мектепке дейінгі тәрбие және оқыту саласындағы қызметтің басталғаны немесе тоқтатылғаны туралы хабарламалар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z290" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медициналық қызметке лицензиялар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z290" w:id="55"/>
-[...15 lines deleted...]
-      2) медициналық қызметке лицензиялар;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес заңды тұлғаны немесе жеке кәсіпкерді мемлекеттік тіркеу/қайта тіркеу туралы анықтамалар, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтамалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z291" w:id="56"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының заңнамасына сәйкес заңды тұлғаны немесе жеке кәсіпкерді мемлекеттік тіркеу/қайта тіркеу туралы анықтамалар, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтамалар;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мектепке дейінгі ұйымның Санитариялық қағидаларға сәйкестігі туралы санитариялық-эпидемиологиялық қорытынды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z292" w:id="57"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Қазақстан Республикасы Ұлттық қауіпсіздік органдарының нормативтік құқықтық актілерді тіркеу № 28566 тізілімінде болып тіркелген) сәйкес мектепке дейінгі ұйымның санитариялық-эпидемиологиялық талаптарға сәйкестігі туралы санитариялық-эпидемиологиялық қорытынды (бұдан әрі - № 29/қе бұйрық);</w:t>
+    <w:bookmarkStart w:name="z293" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Конкурсқа құжаттарды тапсырғанға дейін бір айдан аспайтын мерзімде мемлекеттік кірістер органдарында жүргізілетін есеп бойынша берешегінің жоқ (бар) екені туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z293" w:id="58"/>
-[...15 lines deleted...]
-      5) Конкурсқа құжаттарды тапсырғанға дейін бір айдан аспайтын мерзімде мемлекеттік кірістер органдарында жүргізілетін есеп бойынша берешегінің жоқ (бар) екені туралы мәліметтер.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Осы Қағидалардың 14-тармағында көрсетілген құжаттарды қабылдауды Білім беруді басқару органдарын құжаттамалық қамтамасыз ету бойынша міндеттер мен функцияларды іске асыруға арналған құрылымдық бөлімше конкурстық рәсімдерді өткізу туралы хабарландыру орналастырылған сәттен бастап 3 (үш) жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мектепке дейінгі ұйымдар басшы қол қойған және мөрмен расталған құжаттарды Білім беруді басқару органдарының ҚҚҚБ-нің электрондық поштасына электрондық форматта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды электрондық форматта ұсыну мүмкіндігі болмаған жағдайда көрсетілген құжаттарды мектепке дейінгі ұйым білім беруді басқару органдарының ҚҚҚБ -не қағаз форматта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды тапсыру күні мен уақыты белгіленген тіркеу туралы анықтама (талон) мектепке дейінгі ұйымның электрондық поштасына жіберіледі және (немесе) білім беруді басқару органының ҚҚҚБ -не қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Құжаттарды ҚҚҚБ-ға тіркеу аяқталған сәттен бастап 5 (бес) жұмыс күні ішінде Комиссия мектепке дейінгі ұйымдар ұсынған, оның ішінде тиісті мемлекеттік цифрлық жүйелерден алынған құжаттарды қарайды. Құжаттар міндетті түрде бейне және аудио тіркеу жүргізіліп, әлеуетті қызмет берушілердің қатысуымен қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектепке дейінгі ұйымдар ұсынатын құжаттарды Комиссия дербес деректер және оларды қорғау туралы заңнамаға сәйкес білім беру органдарының ресми интернет-ресурстарында орналастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссия мүшелері қатарынан айқындаған тұлғалар келесі 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың осы Қағидалардың талаптарына сәйкестігін айқындау үшін мектепке дейінгі ұйымға баруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="59"/>
-[...116 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ұсынылған құжаттарды қарау және мектепке дейінгі ұйымға бару нәтижелері бойынша Комиссия осы Қағидалардың талаптарына сәйкестігі/сәйкес еместігі туралы хаттама жасайды және 3 (үш) жұмыс күні ішінде білім беруді басқару органының ресми интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z91" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Білім беруді басқару органдары Комиссия хаттамасының негізінде атауын, өтініш берген кездегі бос орындар санын және байланыс деректерін көрсете отырып, мектепке дейінгі ұйымдардың тізбесін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z92" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мектепке дейінгі ұйымды Мектепке дейінгі ұйымдар тізбесіне енгізуден бас тарту Мектепке дейінгі ұйымдар тізбесіне енгізу бойынша келесі конкурстық рәсімге қайта қатысуға кедергі келтірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z93" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Бұрын мемлекеттік білім беру тапсырысы орналастырылған немесе бюджеттен қаржыландыру жүзеге асырылған 5 (бес) және одан да көп жыл ішінде мектепке дейінгі ұйымдар 14-тармағында көрсетілген жаңартылған құжаттар ұсынылған жағдайда және осы Қағидалардың 15 және 18-тармақтарында көзделген тәртіппен келесі күнтізбелік жылға арналған мектепке дейінгі ұйымдардың тізбесіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="64"/>
-[...157 lines deleted...]
-      23. Бұрын мемлекеттік білім беру тапсырысы орналастырылған немесе бюджеттен қаржыландыру жүзеге асырылған 5 (бес) және одан да көп жыл ішінде мектепке дейінгі ұйымдар 14-тармағында көрсетілген жаңартылған құжаттар ұсынылған жағдайда және осы Қағидалардың 15 және 18-тармақтарында көзделген тәртіппен келесі күнтізбелік жылға арналған мектепке дейінгі ұйымдардың тізбесіне енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік білім беру тапсырысы орналастырылған мектепке дейінгі ұйымдарда қаржы жылында бір рет осы Қағидалардың 19-тармағының шарттарын сақтау және қамтамасыз ету бойынша жоспарлы мониторинг жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспарлы мониторингті жергілікті атқарушы органдардың, білім беруді басқару органдарының, аккредиттелген (салалық) қауымдастықтардың және (немесе) өңірлік кәсіпкерлер палатасының өкілдерін тарта отырып, Комиссия жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4391,2142 +4503,2224 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Білім беруді басқару органы жоспарлы мониторинг жүргізу мерзімдерін көрсете отырып, мектепке дейінгі ұйымға хабарламаны бір ай бұрын жібереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспарлы мониторинг нәтижелері бойынша Комиссия 3 (үш) жұмыс күні ішінде акт жасайды және мектепке дейінгі ұйымдармен танысу үшін білім беруді басқару органының ресми интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25. Осы Қағидалардың нормаларын бұзу фактілері анықталған кезде мектепке дейінгі ұйымдар Комиссияның актісін алғаннан кейін 7 (жеті) жұмыс күні ішінде анықталған бұзушылықтарды жояды және басшы қол қойған растайтын құжаттарды білім беруді басқару органының ҚҚҚБ-ге қағаз немесе электрондық форматта ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектепке дейінгі ұйым анықталған бұзушылықтарды белгіленген мерзімде жоймаған кезде, Комиссия 3 (үш) жұмыс күні ішінде білім беруді басқару органына мектепке дейінгі ұйымның тізбеден шығарылғаны туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Білім беруді басқару органдары мектепке дейінгі ұйымдардың тізбесін ресми интернет-ресурстарда өзектендіреді және Комиссияның хабарламасын алған күні мектепке дейінгі ұйымды қаржыландыруды тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мектепке дейінгі ұйымдар қызметіндегі бұзушылықтар бойынша жеке және (немесе) заңды тұлғалардың өтініштері және осы Қағидалардың талаптары негізінде білім беруді басқару органы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінде (бұдан әрі - ӘРПК) көзделген мерзімдерде жоспардан тыс мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z99" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын конкурстық негізде орналастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыруды білім беруді басқару органдары осы Қағидаларда көзделген тәртіппен, "Бірыңғай сатып алу платформасы арқылы мемлекеттік білім беру тапсырысының көрсетілетін қызметтерінің шарттарын жасасу қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 14 қаңтардағы № 12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26502 болып тіркелген) сәйкес Мектепке дейінгі ұйымдардың тізбесіне енгізілген мектепке дейінгі ұйымдармен күнтізбелік 15 (он бес) күн ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектепке дейінгі ұйымдармен мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шарты тиісті қаржы жылына бекітілген бюджет қаражаты шегінде бір қаржы жылына жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шарты жасалғаннан кейін мектепке дейінгі ұйым бос орындар туралы мәліметтерді білім беруді басқару органдарының цифрлық жүйелерінде 3 (үш) жұмыс күні ішінде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 485</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="71"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="73"/>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ата-аналар немесе балалардың өзге де заңды өкілдері білім беруді басқару органдарының цифрлық жүйесіндегі бос орындар туралы мәліметтер негізінде кейіннен мектепке дейінгі ұйыммен білім беру қызметтерін көрсетуге шарт жасаса отырып, мектепке дейінгі ұйымға өз бетінше жолдама алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...91 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 485</w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="75"/>
-[...15 lines deleted...]
-      29. Ата-аналар немесе балалардың өзге де заңды өкілдері білім беруді басқару органдарының ақпараттық жүйесіндегі бос орындар туралы мәліметтер негізінде кейіннен мектепке дейінгі ұйыммен білім беру қызметтерін көрсетуге шарт жасай отырып, мектепке дейінгі ұйымға өз бетінше жолдама алады.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мектепке дейінгі ұйымдардың тізбесіне енгізілген мектепке дейінгі ұйымдарды қаржыландыру қабылданған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z102" w:id="76"/>
-[...15 lines deleted...]
-      30. Мектепке дейінгі ұйымдардың тізбесіне енгізілген мектепке дейінгі ұйымдарды қаржыландыру қабылданған:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мектепке дейінгі ұйымға нақты келетін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z103" w:id="77"/>
-[...15 lines deleted...]
-      1) мектепке дейінгі ұйымға нақты келетін;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) науқастануына, емделуіне, медициналық және өзге де ұйымдарда оңалтылуына, ата-анасының біреуі (баланың заңды өкілі) еңбек демалысын және жылына екі айға дейінгі мерзімге баланы сауықтыруға демалыс алуына байланысты мектепке дейінгі ұйымға бармаған (ата-анасының біреуінің немесе заңды өкілінің анықтамасын немесе жазбаша өтініш ұсынған кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z104" w:id="78"/>
-[...15 lines deleted...]
-      2) науқастануына, емделуіне, медициналық және өзге де ұйымдарда оңалтылуына, ата-анасының біреуі (баланың заңды өкілі) еңбек демалысын және жылына екі айға дейінгі мерзімге баланы сауықтыруға демалыс алуына байланысты мектепке дейінгі ұйымға бармаған (ата-анасының біреуінің немесе заңды өкілінің анықтамасын немесе жазбаша өтініш ұсынған кезде);</w:t>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) айына 3 (үш) жұмыс күні ішінде мектепке дейінгі ұйымға бармаған балалар үшін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z105" w:id="79"/>
-[...15 lines deleted...]
-      3) айына 3 (үш) жұмыс күні ішінде мектепке дейінгі ұйымға бармаған балалар үшін жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мектепке дейінгі ұйымдардың тізбесіне енгізілген мектепке дейінгі ұйымдарды қаржыландыру мектепке дейінгі ұйым басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) баланың болмау себептерін (қатысу табеліне электрондық түрде бекітілетін болмау себептерін растайтын құжаттардың болуы) көрсете отырып, электрондық қатысу табелін және орындалған жұмыстардың электрондық актісін, электрондық шот – фактураны ұсынған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z106" w:id="80"/>
-[...15 lines deleted...]
-      31. Мектепке дейінгі ұйымдардың тізбесіне енгізілген мектепке дейінгі ұйымдарды қаржыландыру мектепке дейінгі ұйым басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) баланың болмау себептерін (қатысу табеліне электрондық түрде бекітілетін болмау себептерін растайтын құжаттардың болуы) көрсете отырып, электрондық қатысу табелін және орындалған жұмыстардың электрондық актісін, электрондық шот – фактураны ұсынған кезде жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды электрондық форматта ұсыну мүмкіндігі болмаған жағдайда, көрсетілген құжаттарды мектепке дейінгі ұйым білім беруді басқару органының ҚҚҚБ-не қағаз форматта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды тапсыру күні мен уақыты белгіленген тіркеу туралы анықтама (талон) мектепке дейінгі ұйымның электрондық поштасына жіберіледі және (немесе) білім беруді басқару органының ҚҚҚБ -не қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысы жергілікті атқарушы органдардың шешімі бойынша айқындалатын көлемде және мөлшерде мынадай жағдайларда қаржыландырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="82"/>
+    <w:bookmarkStart w:name="z108" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) нәтижесінде балалар мектепке дейінгі ұйымға бармайтын шектеу іс-шараларының, оның ішінде карантиннің, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлардың қолданылу кезеңіне; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мектепке дейінгі ұйымға қабылданған, бірақ мемлекеттік мектепке дейінгі ұйымдарда кеңейту, жаңарту, техникалық қайта жарақтандыру, реконструкциялау, қалпына келтіру, күрделі немесе ағымдағы жөндеу жүргізу себептері бойынша жылына 2 (екі) айдан аспайтын мерзімде бармайтын балалар үшін (құжаттамалық растау болған кезде).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z109" w:id="83"/>
-[...15 lines deleted...]
-      2) мектепке дейінгі ұйымға қабылданған, бірақ мемлекеттік мектепке дейінгі ұйымдарда кеңейту, жаңарту, техникалық қайта жарақтандыру, реконструкциялау, қалпына келтіру, күрделі немесе ағымдағы жөндеу жүргізу себептері бойынша жылына 2 (екі) айдан аспайтын мерзімде бармайтын балалар үшін (құжаттамалық растау болған кезде).</w:t>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Мектепке дейінгі ұйымдардың тәрбиеленушілерін тәрбиелеу және оқыту бойынша көрсетілген білім беру қызметін есепке алу ҰБДҚ-да тәрбиеленушілердің күнделікті мектепке дейінгі ұйымға баруын тіркеу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z110" w:id="84"/>
-[...15 lines deleted...]
-      33. Мектепке дейінгі ұйымдардың тәрбиеленушілерін тәрбиелеу және оқыту бойынша көрсетілген білім беру қызметін есепке алу ҰБДҚ-да тәрбиеленушілердің күнделікті мектепке дейінгі ұйымға баруын тіркеу арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Орналасқан жері өзгерген кезде (ғимаратты/үй-жайды ауыстыру) мектепке дейінгі ұйым орналасқан жері өзгергенге (ғимаратты/үй-жайды ауыстыру) дейін 1 (бір) ай бұрын білім беруді басқару органына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z111" w:id="85"/>
-[...15 lines deleted...]
-      34. Орналасқан жері өзгерген кезде (ғимаратты/үй-жайды ауыстыру) мектепке дейінгі ұйым орналасқан жері өзгергенге (ғимаратты/үй-жайды ауыстыру) дейін 1 (бір) ай бұрын білім беруді басқару органына хабарлайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектепке дейінгі ұйымның басшысы қол қойған, орналасқан жерін өзгерту (ғимаратты/үй-жайды ауыстыру) мерзімдері көрсетілген хабарлама білім беруді басқару органының ҚҚҚБ -нің электрондық поштасына электрондық форматта жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды электрондық форматта ұсыну мүмкіндігі болмаған жағдайда, хабарламаны мектепке дейінгі ұйым білім беруді басқару органының ҚҚҚБ -не қағаз түрінлегі форматта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаны тапсыру күні мен уақытын белгілей отырып, тіркеу туралы анықтама (талон) мектепке дейінгі ұйымның электрондық поштасына жіберіледі және (немесе) білім беруді басқару органының ҚҚҚБ -не қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Орналасқан орнының (ғимараттың/үй-жайдың ауыстыру) өзгергені туралы хабарлаған мектепке дейінгі ұйым хабарлама тіркелген сәттен бастап 1 (бір) ай мемлекеттік білім беру тапсырысы бойынша қаржыландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...69 lines deleted...]
-      35. Орналасқан орнының (ғимараттың/үй-жайдың ауыстыру) өзгергені туралы хабарлаған мектепке дейінгі ұйым хабарлама тіркелген сәттен бастап 1 (бір) ай мемлекеттік білім беру тапсырысы бойынша қаржыландырылады.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Білім беруді басқару органын хабардар еткен сәттен бастап бір ай өткен соң мектепке дейінгі ұйым мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z113" w:id="87"/>
-[...15 lines deleted...]
-      36. Білім беруді басқару органын хабардар еткен сәттен бастап бір ай өткен соң мектепке дейінгі ұйым мынадай құжаттарды:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мектепке дейінгі ұйым басшысының қолымен және мөрімен расталған бейнебақылау камераларын, дабыл түймешесін және дауыстық хабарландыруды орналастыру болуы туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ғимаратты/үй-жайды жалдау шартының көшермесі (бар болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген құжаттарды мектепке дейінгі ұйым білім беруді басқару органының ЕАББ электрондық поштасына электрондық форматта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжатты электрондық форматта ұсыну мүмкіндігі болмаған кезде мектепке дейінгі ұйым білім беруді басқару органының ҚҚҚБ -не қағаз форматта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беруді басқару органының ҚҚҚБ-сі мектепке дейінгі ұйымның электрондық поштасына тапсыру күні мен уақыты белгіленген құжатты тіркеу туралы анықтам (талон) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Көрсетілген құжаттарды тіркегеннен кейін Комиссия мемлекеттік цифрлық жүйелер (www.egov.kz "цифрлық үкіметтің" веб-порталы арқылы, www.elicense.kz) арқылы мынадай құжаттардың барын және жарамдылығын тексеруді жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
-[...89 lines deleted...]
-      Білім беруді басқару органының ҚҚҚБ-сі мектепке дейінгі ұйымның электрондық поштасына тапсыру күні мен уақыты белгіленген құжатты тіркеу туралы анықтам (талон) береді.</w:t>
+      1) Санитариялық қағидаларға сәйкес санитарлық-эпидемиологиялық қорытынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медициналық қызметке лицензия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес заңды тұлғаны немесе жеке кәсіпкерді мемлекеттік тіркеу/қайта тіркеу туралы анықтамалар, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтамалар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="88"/>
-[...15 lines deleted...]
-      37. Көрсетілген құжаттарды тіркегеннен кейін Комиссия мемлекеттік электрондық ақпараттық жүйелер ("электрондық үкіметтің" веб-порталы арқылы www.egov.kz, www.elicense.kz) арқылы мынадай құжаттардың барын және жарамдылығын тексеруді жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Ұсынылған құжаттарды қарау нәтижелері бойынша Комиссия осы Қағидалардың талаптарына сәйкестігі/сәйкес еместігі туралы хаттама толтырады және 3 (үш) жұмыс күні ішінде білім беруді басқару органдарының ресми интернет-ресурстарында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Білім беруді басқару органы Комиссия хаттамасының негізінде атауын, бос орындар санын және байланыс деректерін көрсете отырып, мектепке дейінгі ұйымдардың тізбесін өзектендіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z121" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Осы Қағидалардың талаптарына сәйкес келмеген жағдайда мектепке дейінгі ұйым Мемлекеттік білім беру тапсырысын орналастыруға мектепке дейінгі ұйымдар тізбесінен шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік білім беру тапсырысын орналастыруға мектепке дейінгі ұйымдардың тізбесіне ену үшін осы мектепке дейінгі ұйым келесі конкурстық рәсімге қайта қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Қағидалардың осы тармағында көзделген хабарлама тәртібі бұзылған жағдайда мектепке дейінгі ұйыммен мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шарты орналасу орнының өзгеруі анықталған күннен бастап 3 (үш) жұмыс күні ішінде кейіннен мектепке дейінгі ұйымдар тізбесінен алынып тастала отырып, бір жақты тәртіпте бұзылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z123" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...146 lines deleted...]
-      41. Қағидалардың осы тармағында көзделген хабарлама тәртібі бұзылған жағдайда мектепке дейінгі ұйыммен мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шарты орналасу орнының өзгеруі анықталған күннен бастап 3 (үш) жұмыс күні ішінде кейіннен мектепке дейінгі ұйымдар тізбесінен алынып тастала отырып, бір жақты тәртіпте бұзылады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z123" w:id="93"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру</w:t>
+    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру үшін білім беру қызметін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, білім беруді басқару органдары балалар контингентін жасақтауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z124" w:id="94"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру қызметін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысы бойынша балалар контингентін жасақтау кезінде білім беруді басқару органдары кезектілік тізімін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Білім беру қызметін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, оларға мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру үшін мектепке дейінгі ұйымдарды айқындауды осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мектепке дейінгі ұйымдар тізбесіне енгізілген мектепке дейінгі ұйымдар қатарынан қалыптастырылған контингентке кіретін балалардың ата-аналары немесе өзге де заңды өкілдері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру қызметін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру үшін мектепке дейінгі ұйымды айқындау нәтижесі балалардың ата-аналары немесе өзге де заңды өкілдері мен мектепке дейінгі ұйым арасында жасалған мектепке дейінгі тәрбие мен оқыту бойынша білім беру қызметтерін көрсету шарты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру мынадай дәйекті іс-қимылдар арқылы жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылған контингентке кіретін балалардың ата-аналарының немесе өзге де заңды өкілдерінің пайдаланылмаған контингентті акцептсіз қайтаруды көздейтін білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру мақсатында балалардың атына немесе өз атына банк шоттарын және (немесе) электрондық әмияндарды ашуы Қағидалардың осы тармағының 4) тармақшасына сәйкес қаржы жылының қорытындысы бойынша бюджет қаражатының есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақшада көрсетілген банктік шоттарды және (немесе) электрондық әмияндарды ашу білім беруді басқару органымен негіздемелік келісім жасасқан Екінші деңгейдегі банкте және (немесе) Ұлттық пошта операторында жүзеге асырылады, оған сәйкес екінші деңгейдегі банк және (немесе) Ұлттық пошта операторы бюджет қаражатының нысаналы мақсатын сақтауға кепілдік береді, білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шеңберінде тиісті балаларды мектепке дейінгі тәрбиелеу және оқыту бойынша өздері көрсеткен қызметтер үшін кейіннен мектепке дейінгі ұйымдарға қолма-қол ақшасыз аударуға арналған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылған контингентке кіретін балалардың ата-аналары немесе өзге де заңды өкілдері мен мектепке дейінгі ұйымдардың тізбесіне енгізілген мектепке дейінгі ұйымдар арасында Мектепке дейінгі тәрбие мен оқыту бойынша білім беру қызметтерін көрсету шартын жасасу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білім беруді басқару органының білім беру қызметтерін алушылар, екінші деңгейдегі банктер және (немесе) Ұлттық пошта операторы бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шеңберінде тиісті балаларды мектепке дейінгі тәрбиелеу және оқыту бойынша өздері көрсеткен білім беру қызметтері үшін кейіннен мектепке дейінгі ұйымдарға қолма-қол ақшасыз аударуға арналған бюджет қаражатын ай сайын аударуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z129" w:id="99"/>
-[...15 lines deleted...]
-      3) білім беруді басқару органының білім беру қызметтерін алушылар, екінші деңгейдегі банктер және (немесе) Ұлттық пошта операторы бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шеңберінде тиісті балаларды мектепке дейінгі тәрбиелеу және оқыту бойынша өздері көрсеткен білім беру қызметтері үшін кейіннен мектепке дейінгі ұйымдарға қолма-қол ақшасыз аударуға арналған бюджет қаражатын ай сайын аударуы;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) балалардың ата-аналары немесе өзге де заңды өкілдері қабылдаған білім беру қызметтерінің көлеміне сәйкес білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, бір балаға, бюджет қаражатының ай сайынғы сомасынан аспайтын, оның банктік шотына және (немесе) электрондық әмиянына түсетін, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысы аясындаға бюджеттік қаражаттың мектепке дейінгі ұйымдардың тізбесіне енгізілген тиісті мектепке дейінгі ұйымдардың шоттарына және (немесе) электрондық әмияндарына мөлшерде қолма-қол ақшасыз аудару.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z130" w:id="100"/>
-[...15 lines deleted...]
-      4) балалардың ата-аналары немесе өзге де заңды өкілдері қабылдаған білім беру қызметтерінің көлеміне сәйкес білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, бір балаға, бюджет қаражатының ай сайынғы сомасынан аспайтын, оның банктік шотына және (немесе) электрондық әмиянына түсетін, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысы аясындаға бюджеттік қаражаттың мектепке дейінгі ұйымдардың тізбесіне енгізілген тиісті мектепке дейінгі ұйымдардың шоттарына және (немесе) электрондық әмияндарына мөлшерде қолма-қол ақшасыз аудару.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Қаржы жылының 1 қаңтарындағы жағдай бойынша пайдаланылмаған, білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шеңберінде тиісті балаларды мектепке дейінгі тәрбиелеу және оқыту бойынша өздері көрсеткен білім беру қызметтері үшін кейіннен мектепке дейінгі ұйымдарға қолма-қол ақшасыз аударуға арналған бюджет қаражаты 5 (бес) жұмыс күні ішінде тиісті жергілікті бюджетке акцептсіз қайтарылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z131" w:id="101"/>
-[...15 lines deleted...]
-      45. Қаржы жылының 1 қаңтарындағы жағдай бойынша пайдаланылмаған, білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысын орналастыру шеңберінде тиісті балаларды мектепке дейінгі тәрбиелеу және оқыту бойынша өздері көрсеткен білім беру қызметтері үшін кейіннен мектепке дейінгі ұйымдарға қолма-қол ақшасыз аударуға арналған бюджет қаражаты 5 (бес) жұмыс күні ішінде тиісті жергілікті бюджетке акцептсіз қайтарылуға жатады.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға мемлекеттік білім беру тапсырысы орналастырылған мектепке дейінгі ұйымдар осы Қағидалардың 42-тармағына сәйкес ҰБДҚ-да өз тәрбиеленушілері, оның ішінде қалыптастырылған контингентке кіретіндер туралы ақпаратты ай сайын толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z132" w:id="102"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="103"/>
+    <w:bookmarkStart w:name="z133" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, мектепке дейінгі тәрбие мен оқытуға орналастырылған мемлекеттік білім беру тапсырысы шеңберінде көрсетілетін білім беру қызметтерінің сапасына және (немесе) көлеміне мониторингті мектепке дейінгі тәрбие мен оқыту бойынша білім беру қызметтерін көрсету шартының тараптары жүргізеді </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Орта білімге мемлекеттік білім беру тапсырысын орналастыру</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z134" w:id="104"/>
+    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Орта білім беру ұйымдарында орналастырылатын мемлекеттік білім беру тапсырысы оқушылардың санын және бір оқушыға арналған шығыстардың орташа құнын қамтуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Орта білім беруге мемлекеттік білім беру тапсырысының көлемі Әдістемеге сәйкес орта білім берудің жан басына шаққандағы нормативтік қаржыландыру көлемін есептеу алгоритмі бойынша анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте орта білім беруді жан басына шаққандағы нормативтік қаржыландыру жан басына нормативтік қаржыландыру қағидаларына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Орта білімге мемлекеттік білім беру тапсырысын орналастыру</w:t>
-[...39 lines deleted...]
-      49. Орта білім беруге мемлекеттік білім беру тапсырысының көлемі Әдістемеге сәйкес орта білім берудің жан басына шаққандағы нормативтік қаржыландыру көлемін есептеу алгоритмі бойынша анықталады.</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Мемлекеттік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Мемлекеттік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру</w:t>
+    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Жергілікті атқарушы орган жыл сайын орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін мемлекеттік білім беру ұйымдарының өтініштерін қабылдау басталғандығы туралы ақпаратты интернет-ресурстарда орналастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z138" w:id="108"/>
-[...15 lines deleted...]
-      50. Жергілікті атқарушы орган жыл сайын орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін мемлекеттік білім беру ұйымдарының өтініштерін қабылдау басталғандығы туралы ақпаратты интернет-ресурстарда орналастырады:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алдағы оқу жылына – күнтізбелік жылдың 1 маусымына дейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z139" w:id="109"/>
-[...15 lines deleted...]
-      1) алдағы оқу жылына – күнтізбелік жылдың 1 маусымына дейін;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жаңадан құрылған немесе қайта ұйымдастырылған мемлекеттік білім беру ұйымдары үшін күнтізбелік жыл ішінде – жергілікті атқарушы органдары дербес белгілейтін мерзімде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z140" w:id="110"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="111"/>
+    <w:bookmarkStart w:name="z141" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін мемлекеттік білім беру ұйымы жергілікті атқарушы орган орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін мемлекеттік білім беру ұйымдарының өтініштерін қабылдау басталғандығы туралы ақпаратты интернет-ресурстарда орналастырған күннен бастап 30 (отыз) күнтізбелік күннің ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті оған қоса берілетін құжаттармен бірге атқарушы органға ұсынады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z142" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алдағы оқу жылына – күнтізбелік жылдың 1 шілдесінен кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z142" w:id="112"/>
-[...15 lines deleted...]
-      1) алдағы оқу жылына – күнтізбелік жылдың 1 шілдесінен кешіктірмей;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жаңадан құрылған немесе қайта ұйымдастырылған мемлекеттік білім беру ұйымдары үшін күнтізбелік жыл ішінде – жергілікті атқарушы органдары дербес белгілейтін мерзімде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z143" w:id="113"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік білім беру ұйымы өтінішпен бірге жергілікті атқарушы органға мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="114"/>
+    <w:bookmarkStart w:name="z144" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Лицензияны және (немесе) лицензияға қосымшаны алуға және қайта ресімдеуге арналған өтініштердің нысандарын, лицензиялардың және (немесе) лицензияларға қосымшалардың нысандарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 6 қаңтардағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 6 қаңтардағы № 3 бұйрығы) (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2015 жылы 6 ақпанда № 10195 тіркелді) бекітілген нысанда берілген бастауыш, негізгі орта және жалпы орта білім беретін оқу бағдарламалары бойынша білім беру қызметімен айналысуға лицензияның көшірмесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z145" w:id="115"/>
-[...15 lines deleted...]
-      2) заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 05.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Жергілікті атқарушы орган мемлекеттік білім беру ұйымдарының мемлекеттік білім беру тапсырысын орналастыруға өтініштерін және оған қоса берілген құжаттарын, олар тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қарайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алдағы оқу жылына – күнтізбелік жылдың 1 тамызынан кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жаңадан құрылған немесе қайта ұйымдастырылған мемлекеттік білім беру ұйымдары үшін күнтізбелік жыл ішінде – жергілікті атқарушы органдары дербес белгілейтін мерзімде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік білім беру ұйымдарының өтініштерін, оларға қоса берілген құжаттармен бірге қарау кезінде жергілікті атқарушы орган ұсынылған құжаттардың толықтығын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік білім беру ұйымының осы Қағидаларға сәйкес келмейтін өтінішті және (немесе) оған қоса берілген құжаттарды ұсыну фактісі анықталған жағдайда, жергілікті атқарушы орган үш жұмыс күннің ішінде өтініште көрсетілген мемлекеттік білім беру ұйымының электрондық почтасына, электрондық почта болмаған жағдайда өтініште көрсетілген почталық мекенжайына сәйкессіздіктерді жою қажеттігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почтаға хабарлама жіберілген не ол почталық мекенжайға алынған күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік білім беру ұйымы жергілікті атқарушы органға осы Қағидаларға сәйкес келтірілген өтінішті және оған қоса берілетін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы орган мемлекеттік білім беру ұйымының өтініші оған қоса берілетін құжаттармен бірге қайтадан келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оларды қарауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Жергілікті атқарушы орган интернет-ресурстарда мемлекеттік білім беру ұйымдарының өтініштерін қабылдау басталғаны туралы ақпарат орналастырылған күннен бастап күнтізбелік 60 (алпыс) күннен кешіктірмей орындардың санын көрсете отырып, орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін мемлекеттік білім беру ұйымдарының тізбесін қалыптастырады және оны интернет-ресурстарда жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орта білім беруге мемлекеттік білім беру тапсырысы бұрын орналастырылған мемлекеттік білім беру ұйымдары орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін мемлекеттік білім беру ұйымдарының тізбесіне өтініш ұсынбастан енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы орган орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін мемлекеттік білім беру ұйымдарының тізбесіне енгізілген мемлекеттік білім беру ұйымымен шарт жасасу рәсімін жүзеге асыру жолымен орта білім беруге мемлекеттік білім беру тапсырысын орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...200 lines deleted...]
-      53. Жергілікті атқарушы орган интернет-ресурстарда мемлекеттік білім беру ұйымдарының өтініштерін қабылдау басталғаны туралы ақпарат орналастырылған күннен бастап күнтізбелік 60 (алпыс) күннен кешіктірмей орындардың санын көрсете отырып, орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін мемлекеттік білім беру ұйымдарының тізбесін қалыптастырады және оны интернет-ресурстарда жариялайды.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:p>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру</w:t>
+    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыруды білім беру саласындағы уәкілетті органның операторы (бұдан әрі – оператор) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z151" w:id="121"/>
-[...15 lines deleted...]
-      54. Жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыруды білім беру саласындағы уәкілетті органның операторы (бұдан әрі – оператор) жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Оператор жыл сайын интернет-ресурста орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін жекеменшік білім беру ұйымдарының өтініштерін қабылдау басталғандығы туралы ақпаратты орналастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z152" w:id="122"/>
-[...15 lines deleted...]
-      55. Оператор жыл сайын интернет-ресурста орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін жекеменшік білім беру ұйымдарының өтініштерін қабылдау басталғандығы туралы ақпаратты орналастырады:</w:t>
+    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алдағы оқу жылына – күнтізбелік жылдың 1 маусымына дейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z153" w:id="123"/>
-[...15 lines deleted...]
-      1) алдағы оқу жылына – күнтізбелік жылдың 1 маусымына дейін;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орта білім беруге мемлекеттік білім беру тапсырысын орналастыру мақсатында операторға алғаш рет өтініш беруші жекеменшік білім беру ұйымдары үшін күнтізбелік жыл ішінде – оператор дербес белгілейтін мерзімде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z154" w:id="124"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="125"/>
+    <w:bookmarkStart w:name="z155" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін жекеменшік білім беру ұйымы интернет-ресурста оператордың орта білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін жекеменшік білім беру ұйымдарының өтініштерін қабылдау басталғандығы туралы ақпараты орналастырылған күннен бастап 30 (отыз) күнтізбелік күннің ішінде операторға қоса берілетін құжаттармен бірге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеменшік білім беру ұйымы өтінішпен бірге операторға қағаз және (немесе) электрондық pdf (пдф) форматында анық оқылатын түрде, ал көшірме болса бастапқы түпнұсқаға толық сәйкес келетін мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6719,302 +6913,242 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ол туралы мәліметтер заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы ұсынылған анықтамада көрсетілген өтінішке басшының қол қоюын қоспағанда, жекеменшік білім беру ұйымының өтінішіне қол қойған тұлғаның өкілеттігін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір объектіден астам жекеменшік білім беру ұйымы орта білім беруге арналған мемлекеттік білім беру тапсырысын орналастыру үшін операторға білім беру қызметі іс жүзінде жүзеге асырылатын объектілердің әрқайсысына қоса берілген құжаттары бар өтініштерін ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="126"/>
+    <w:bookmarkStart w:name="z297" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Нұсқаулыққа сәйкес терроризмге қарсы қорғау талаптарының сақталуын растайтын құжат.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 04.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1. Әдістемеде көзделген жекеменшік орта білім беру ұйымдарының объектілерінде салу және (немесе) реконструкциялау арқылы жаңадан енгізілген оқушы орындары және (немесе) тұруға арналған орындары бар жекеменшік білім беру ұйымдары қосымша мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оператор бекіткен нысан бойынша оператор мен жекеменшік білім беру ұйымы арасында жасалған қолданыстағы алдын ала шарттың көшірмесі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес реконструкциялауға жататын ғимараттың жай-күйі туралы қорытынды;</w:t>
+        <w:t>
+      2) Құрылыс кодексінің 98-бабына сәйкес әзірленген және бекітілген жекеменшік білім беру ұйымының объектісіне жобалау (жобалық-сметалық) құжаттамасы не объектіге меншік құқығы туралы сот актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Құрылыс кодексінің 132-бабының 6-тармағына сәйкес объектіні пайдалануға беру күнін растайтын салынған объектіні пайдалануға қабылдау актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реконструкциялау кезінде Құрылыс кодексінің 60-бабының 4-тармағына сәйкес реконструкциялауға жататын ғимараттың жай-күйі туралы қорытынды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) интернаттық ұйым туралы өтініште және мәліметтерде көрсетілген (бар болса) жекеменшік орта білім беру ұйымы объектісінің нысаналы мақсатын кемінде жиырма жыл мерзімге өзгерту құқығының тіркелген ауыртпалығы бар жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және және оның техникалық сипаттамалары туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7054,87 +7188,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 56-1-тармақпен толықтырылды - ҚР Оқу-ағарту министрінің 05.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="128"/>
+    <w:bookmarkStart w:name="z161" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Оператор мемлекеттік білім беру тапсырысын орналастыру үшін жекеменшік білім беру ұйымдарының өтініштерін қоса берілген құжаттармен бірге олар тіркелген күннен бастап 15 (он бес) жұмыс күннің ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Операторға бір объект бойынша және сол білім беру деңгейлері бойынша бір жекеменшік білім беру ұйымына қатысты бірнеше өтініш келіп түскен жағдайда бірінші өтінішті оператор негізгі өтініш ретінде тіркейді, ал соңғылары негізгі өтінішке қоса тіркеледі және бір өтініш ретінде қаралады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7747,554 +7901,616 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="129"/>
+    <w:bookmarkStart w:name="z162" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Оператор жекеменшік білім беру ұйымымен шарт жасасу рәсімін жүзеге асыру жолымен орта білім беруге мемлекеттік білім беру тапсырысын орналастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z299" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:p>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау 3-параграфпен толықтырылды – ҚР Оқу-ағарту министрінің 28.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="131"/>
+    <w:bookmarkStart w:name="z300" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-1. Білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру мынадай дәйекті іс-қимылдар жолымен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білім алушының не оның ата-анасының немесе өзге де заңды өкілінің білім алушының атына осы Қағидалардың 58-3-тармағына сәйкес пайдаланылмаған бюджет қаражатын акцептсіз қайтаруды көздейтін бір банктік шотты және (немесе) электрондық әмиянды ашуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшада көрсетілген банктік шотты және (немесе) электрондық әмиянды ашу оператор орналастырған қосылу шартына қосылған екінші деңгейдегі банктердің бірінде және (немесе) Ұлттық почта операторында жүзеге асырылады, оған сәйкес екінші деңгейдегі банктер және (немесе) Ұлттық пошта операторы білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру шеңберінде тиісті білім алушыларға орта білім беру бойынша көрсеткен білім беру қызметтері үшін кейіннен жекеменшік білім беру ұйымдарына қолма-қол ақшасыз есептен шығаруға арналған бюджет қаражатының нысаналы мақсатын сақтауға кепілдік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) білім алушының ата-анасы немесе өзге де заңды өкілі мен Жекеменшік білім беру ұйымдарының тізбесіне енгізілген жекеменшік білім беру ұйымы арасында білім беру қызметтерін көрсету шартын жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оператордың білім алушылардың банктік шоттарына және (немесе) электрондық әмияндарына білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру шеңберінде тиісті білім алушыларға орта білім бойынша көрсеткен білім беру қызметтері үшін кейіннен жекеменшік білім беру ұйымдарына қолма-қол ақшасыз есептен шығаруға арналған бюджет қаражатын ай сайын аударуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім алушының банктік шотынан және (немесе) электрондық әмиянынан білім беру қызметтерінің нақты көрсетілген көлеміне сәйкес тиісті жекеменшік білім беру ұйымының шотына бюджет қаражатын қолма-қол ақшасыз есептен шығару.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банктер және (немесе) Ұлттық пошта операторы өзінің цифрлық жүйесі және (немесе) мобильді қосымшасы арқылы білім алушыға не оның ата–анасына немесе өзге де заңды өкіліне ай сайын жекеменшік білім беру ұйымының атауы және ол көрсеткен білім беру қызметтері үшін осы жекеменшік білім беру ұйымының пайдасына есептен шығарылатын бюджет қаражатының сомасы (бұдан әрі - банктің мектеп туралы ақпараты) туралы ақпарат жіберуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәмелетке толмаған білім алушының ата-анасы немесе өзге де заңды өкілі, сондай-ақ кәмелетке толған білім алушы банктің мектеп туралы ақпаратымен таныса отырып, қарсылық болған жағдайда екінші деңгейдегі банктің және (немесе) Ұлттық пошта операторының цифрлық жүйесіне және (немесе) мобильді қосымшасына банктің мектеп туралы ақпаратымен келіспеу негіздемесі бар тиісті жазбаны банктің мектеп туралы ақпаратын алған күннен бастап 5 (бес) жұмыс күні ішінде енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банктер және (немесе) Ұлттық пошта операторы оператор бекіткен нысан бойынша операторға қарсылық туралы мәліметтерді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-1-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-2. Оператор екінші деңгейдегі банктерден және (немесе) Ұлттық пошта операторынан қарсылық туралы мәліметтерді алған күннен бастап 3 (үш) жұмыс күні ішінде білім алушының не оның ата-анасының немесе өзге де заңды өкілінің қарсылығы туралы тиісті жекеменшік білім беру ұйымының операторға 5 (бес) жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) білім алушының не оның ата-анасының немесе өзге де заңды өкілінің білім алушының атына осы Қағидалардың 58-3-тармағына сәйкес пайдаланылмаған бюджет қаражатын акцептсіз қайтаруды көздейтін бір банктік шотты және (немесе) электрондық әмиянды ашуы.</w:t>
-[...144 lines deleted...]
-      58-2. Оператор екінші деңгейдегі банктерден және (немесе) Ұлттық пошта операторынан қарсылық туралы мәліметтерді алған күннен бастап 3 (үш) жұмыс күні ішінде білім алушының не оның ата-анасының немесе өзге де заңды өкілінің қарсылығы туралы тиісті жекеменшік білім беру ұйымының операторға 5 (бес) жұмыс күні ішінде:</w:t>
+      1) растайтын құжаттарды (олар болған жағдайда) қоса бере отырып, білім алушының не оның ата-анасының немесе өзге де заңды өкілінің қарсылығын теріске шығаруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) білім алушының не оның ата-анасының немесе өзге де заңды өкілінің негізделген қарсылығымен келісуді беру үшін хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім алушының не оның ата-анасының немесе өзге де заңды өкілінің қарсылығымен келіскен жағдайда жекеменшік білім беру ұйымы негізсіз есептен шығарылған бюджет қаражатын білім алушының банктік шотына және (немесе) электрондық әмиянына қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсеткен білім беру қызметтері үшін білім алушының банктік шотынан және (немесе) электрондық әмиянынан жекеменшік білім беру ұйымының пайдасына білім алушының бюджет қаражатын есептен шығару білім алушы не оның ата-анасы немесе өзге де заңды өкілі тарапынан қарсылық болмаған жағдайда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банктер және (немесе) Ұлттық пошта операторы тиісті күнтізбелік жылдың маусым, шілде және тамыз айларын қоспағанда, ай сайын операторға жекеменшік білім беру ұйымының пайдасына өзі көрсеткен білім беру қызметтері үшін білім алушының банктік шотынан және (немесе) электрондық әмиянынан бюджет қаражатын есептен шығару туралы ақпаратты оператор бекіткен нысан бойынша есепті айдан кейінгі айдың 5 (бесінші) күнінен кешіктірмей жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру қызметтерін алушылар бойынша дербестендірілген қаржыландыруды ескере отырып, жекеменшік білім беру ұйымдарында орта білім беруге арналған мемлекеттік білім беру тапсырысын орналастыру бойынша тараптардың өзара іс-қимыл жүргізу шарттары тиісті қосылу шартында қарастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-3. Білім алушының банктік шотында және (немесе) электрондық әмиянында пайдаланылмаған бюджет қаражаты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) растайтын құжаттарды (олар болған жағдайда) қоса бере отырып, білім алушының не оның ата-анасының немесе өзге де заңды өкілінің қарсылығын теріске шығаруды;</w:t>
-[...108 lines deleted...]
-      58-3. Білім алушының банктік шотында және (немесе) электрондық әмиянында пайдаланылмаған бюджет қаражаты:</w:t>
+      1) егер осы тармақтың 2) тармақшасында өзгеше көзделмесе, екінші деңгейдегі банктер және (немесе) Ұлттық пошта операторы оператордың талабында белгіленген мерзімдерде операторға акцептісіз қайтаруға жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржы жылының 1 қаңтарындағы жағдай бойынша екінші деңгейдегі банктер және (немесе) Ұлттық пошта операторы 5 (бес) жұмыс күні ішінде республикалық бюджетке акцептісіз қайтаруға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жергілікті атқарушы органдардың балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыруы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:p>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Жергілікті атқарушы органдардың балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыруы</w:t>
+    <w:bookmarkStart w:name="z164" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Облыстың, республикалық маңызы бар қалалардың жергiлiктi атқарушы органдары балаларға қосымша бiлiм берудiң бiлiм беру бағдарламаларын iске асыратын ұйымдарда балаларға қосымша бiлiм беруге мемлекеттiк бiлiм беру тапсырысын орналастырады және бiр баланы қамтамассыз ету орташа құнын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z164" w:id="135"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балаларға қосымша білім беруге арналған мемлекеттік білім беру тапсырысының көлемінде білім беру тапсырысы шеңберінде қосымша білім алатын 4 жастан 18 жасқа дейінгі балалардың санына мынадай шығындар өтеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8441,564 +8657,564 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="136"/>
+    <w:bookmarkStart w:name="z165" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін білім беруді басқару органдары өздерінің интернет-ресурстарында қосымша білім берудің түрлері мен бағыттары бойынша орындар саны, бір балаға есептегенде орташа құны, елді мекендер бөлінісінде және балаларға қосымша білім берудің білім беру бағдарламаларына қойылатын ең төменгі талаптар туралы хабарландыру жариялайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру жөніндегі ұйымдардың тізбесіне енгізу үшін Комиссияның құжаттарды қарау мерзімі 15 (он бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы жарғысында (ережесінде, құрылтай шартында) балаларға қосымша білім беру саласындағы қызметті көздейтін Ұйымдарда орналастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:p>
-[...14 lines deleted...]
-      Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру жөніндегі ұйымдардың тізбесіне енгізу үшін Комиссияның құжаттарды қарау мерзімі 15 (он бес) жұмыс күнін құрайды.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Ұйымдардың тізбесін қалыптастыруды тұрақты жұмыс істейтін Комиссияның (бұдан әрі – Комиссия) хаттамасы негізінде білім беруді басқару органдары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамы жыл сайын білім беруді басқару органының шешімімен күнтізбелік жылдың 31 желтоқсанынан кешіктірілмей бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамы жергiлiктi өкiлдi және атқарушы органдардың, бiлiм беру органдарының, үкiметтiк емес ұйымдардың, қоғамдық бiрлестiктердiң және өңірлік кәсiпкерлер палатасының өкiлдерiнен олардың тең үлесiн қамтамасыз ете отырып жасақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="137"/>
-[...35 lines deleted...]
-      62. Ұйымдардың тізбесін қалыптастыруды тұрақты жұмыс істейтін Комиссияның (бұдан әрі – Комиссия) хаттамасы негізінде білім беруді басқару органдары жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Жергілікті өкілді және атқарушы органдар, білім беруді басқару органдары, үкіметтік емес ұйымдар, қоғамдық бірлестіктер және өңірлік кәсіпкерлер палатасы сұранысты алған күннен бастап 10 (он) жұмыс күнінен кешіктірмей ресми хат алмасу арқылы кандидатураларды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 63-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="139"/>
-[...15 lines deleted...]
-      63. Жергілікті өкілді және атқарушы органдар, білім беруді басқару органдары, үкіметтік емес ұйымдар, қоғамдық бірлестіктер және өңірлік кәсіпкерлер палатасы сұранысты алған күннен бастап 10 (он) жұмыс күнінен кешіктірмей ресми хат алмасу арқылы кандидатураларды ұсынады.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Комиссия төрағасы мен мүшелері дауыс беруге алмастыру құқығынсыз қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырысқа Комиссия мүшелерiнiң жалпы санының кемiнде үштен екiсi қатысса, ол құзыреттi болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыстар тең болған жағдайда Комиссия төрағасының дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Комиссия мүшелерінің саны Комиссия төрағасын қоса алғанда кемінде 7 (жеті) адамды құрайды және тақ болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы білім беруді басқару органының басшысы немесе оның орынбасары болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның қызметі білім беруді басқару органының шешімі негізінде тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 63-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="140"/>
-[...71 lines deleted...]
-      65. Комиссия мүшелерінің саны Комиссия төрағасын қоса алғанда кемінде 7 (жеті) адамды құрайды және тақ болып табылады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Балаларды қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру үшін ұйымдарды іріктеу оларда мынадан құжаттар болған кезде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:p>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9096,51 +9312,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қосымша білім беру саласындағы Ұйымның жұмыс тәжірибесі (жарғыға, құрылтай құжаттарымен, шарттармен);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) балаларға қосымша білім беру бойынша іске асырылатын білім беру бағдарламаларын көрсете отырып, ҰБДҚ ақпараттық жүйесінде тіркеу;</w:t>
+      8) балаларға қосымша білім беру бойынша іске асырылатын білім беру бағдарламаларын көрсете отырып, ҰБДҚ цифрлық жүйесінде тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) рұқсаттар және хабарламалар туралы Заңға сәйкес эпидемиялық маңыздылығы болмашы объект қызметінің (пайдалануының) басталғаны және тоқтатылғаны туралы хабарлама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9272,107 +9488,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 66-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 04.04.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 04.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="143"/>
+    <w:bookmarkStart w:name="z185" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыруға үміткер ұйымдар мына құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9573,242 +9809,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="144"/>
-[...15 lines deleted...]
-      68. Мемлекеттік электрондық ақпараттық жүйелер ("электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы), Ұйымның интернет-ресурсы және ҰБДҚ арқылы Комиссия мынадай мәліметтердің болуын және негізділігін тексереді:</w:t>
+    <w:bookmarkStart w:name="z193" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Мемлекеттік цифрлық жүйелер (www.egov.kz "цифрлық үкімет" веб-порталы, www.elicense.kz), Ұйымның интернет-ресурсы және ҰБДҚ арқылы Комиссия мынадай мәліметтердің болуын және жарамдылығын тексереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтініш негізінде балаларға қосымша білім беру бойынша іске асырылатын білім беру бағдарламаларын көрсете отырып, ҰБДҚ-да тіркелу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Рұқсаттар және хабарламалар туралы заңға сай эпидемиялық маңызы аз нысанның қызметінің (пайдалануының) басталғаны және тоқтатылғаны туралы хабарландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес заңды тұлғаны немесе жеке кәсіпкерді мемлекеттік тіркеу/қайта тіркеу туралы анықтаманы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтаманы тіркеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) күндізгі ұзақтығы төрт сағат және одан көп балаларға арналған қосымша білім беру ұйымдарында тамақтандыруды ұйымдастыру кезінде санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік көрсетілетін қызмет туралы бұйрыққа сәйкес санитариялық-эпидемиологиялық қорытындының көшірмесі болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) балалардың қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыруға құжаттарды тапсырғанға дейін кемінде бір ай бұрын мемлекеттік кірістер органдарында есепке алу жүргізілетін берешектің жоқ (болуы) екендігі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 68-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Осы Қағидалардың 67-тармағында көрсетілген құжаттарды қабылдауды білім беруді басқару органдары балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы туралы хабарландыру орналастырылған кезден бастап 5 (бес) жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:p>
-[...170 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұйымдар басшының қол қойған және мөрмен расталған құжаттарды білім беруді басқару органдары кеңсесінің электрондық поштасына электрондық форматта жібереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9863,70 +10119,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="146"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z200" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Комиссия білім беруді басқару органында құжаттарды тіркеу аяқталған күннен бастап 15 (он бес) жұмыс күні ішінде Ұйымдар ұсынған құжаттарды, оның ішінде тиісті мемлекеттік цифрлық жүйелерден алынған құжаттарды қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар міндетті түрде бейне және аудио тіркеумен Ұйымдардың қатысуымен қаралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10054,87 +10310,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 70-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="147"/>
+    <w:bookmarkStart w:name="z201" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. Құжаттарды қарау нәтижелері бойынша Комиссия мына шешімдердің бірін қабылдайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру жөніндегі ұйымдардың тізбесіне енгізу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10189,228 +10465,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="148"/>
+    <w:bookmarkStart w:name="z204" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Ашық дауыс беру арқылы комиссия мүшелерінің көпшілік даусымен шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің дауыстары тең болған жағдайда Комиссия төрағасының дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Комиссияның шешімі хаттамамен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:p>
-[...33 lines deleted...]
-      73. Комиссияның шешімі хаттамамен ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Хаттамаға төраға және отырысқа қатысқан Комиссияның барлық мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z206" w:id="150"/>
-[...15 lines deleted...]
-      74. Хаттамаға төраға және отырысқа қатысқан Комиссияның барлық мүшелері қол қояды.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Комиссия отырыстары, егер оған оның мүшелерінің жалпы санының жартысынан көбі қатысса, заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z207" w:id="151"/>
-[...15 lines deleted...]
-      75. Комиссия отырыстары, егер оған оның мүшелерінің жалпы санының жартысынан көбі қатысса, заңды деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру жөніндегі ұйымдардың тізбесіне енгізу туралы шешім шешім қабылданған күннен бастап 5 (бес) жұмыс күні ішінде білім беру органдарының интернет-ресурстарында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z208" w:id="152"/>
-[...15 lines deleted...]
-      76. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру жөніндегі ұйымдардың тізбесіне енгізу туралы шешім шешім қабылданған күннен бастап 5 (бес) жұмыс күні ішінде білім беру органдарының интернет-ресурстарында жарияланады.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Комиссияның шешімі негізінде білім басқармасы органдары қолда бар ресурстарда (ресми веб-сайтта, әлеуметтік желілердегі ресми аккаунттарда) балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру жөніндегі ұйымдардың тізбесіне енгізілген Ұйымдар туралы ақпаратты, ұйымның атауын, заңды мекен-жайын, орналасқан жерін, қосымша білім берудің білім беру бағдарламалары туралы мәліметтерді, сағаттардың көлемін, оқыту тілдерін, үйірмелердің/секциялардың түрлерін, орындардың санын қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z209" w:id="153"/>
-[...15 lines deleted...]
-      77. Комиссияның шешімі негізінде білім басқармасы органдары қолда бар ресурстарда (ресми веб-сайтта, әлеуметтік желілердегі ресми аккаунттарда) балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру жөніндегі ұйымдардың тізбесіне енгізілген Ұйымдар туралы ақпаратты, ұйымның атауын, заңды мекен-жайын, орналасқан жерін, қосымша білім берудің білім беру бағдарламалары туралы мәліметтерді, сағаттардың көлемін, оқыту тілдерін, үйірмелердің/секциялардың түрлерін, орындардың санын қамтиды.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Ұйым балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы бойынша орындардың санын көрсете отырып, білім басқармасы органдарымен балаларға қосымша білім беру бойынша білім беру қызметтерін көрсетуге шарттар жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z210" w:id="154"/>
-[...15 lines deleted...]
-      78. Ұйым балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы бойынша орындардың санын көрсете отырып, білім басқармасы органдарымен балаларға қосымша білім беру бойынша білім беру қызметтерін көрсетуге шарттар жасайды.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Ұйымның қызметтерді көрсетуі Қазақстан Республикасының азаматтық заңнамасында белгіленген тәртіппен Ұйым мен ата-аналар немесе өзге де заңды өкілдер арасында жасалған шарт негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z211" w:id="155"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ата-аналарының немесе өзге де заңды өкілдерінің өтініші бойынша белгіленген құнына сәйкес балаларға қосымша білім беруге арналған мемлекеттік білім беру тапсырысында көзделмеген сабақтарды өткізу үшін ұйымның ақылы қызметтер көрсету шарттары көрсетілген шартта көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10459,1198 +10735,1344 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізілімінде № 20695 болып тіркелген) мемлекеттік қызмет көрсету Ережелеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша қабылдау жыл ішінде бос орындар болған жағдайда ата-аналардың (заңды өкілдердің) өтініштері негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="156"/>
+    <w:bookmarkStart w:name="z212" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Білім басқармасы органы балаларға қосымша білім беру жөніндегі қызметтердің құнын төлейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z213" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кестеге сәйкес сабаққа қатысу (болу) дәлелі бойынша;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z213" w:id="157"/>
-[...15 lines deleted...]
-      1) кестеге сәйкес сабаққа қатысу (болу) дәлелі бойынша;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дәлелді себептер бойынша сабаққа қатыспаған (растайтын құжаттарды көрсеткен кезде: ауру, сауықтыру және емдеу, санаториялық-курорттық ұйымдарда оңалту, айына 3 (үш) сабақтан аспайтын);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z214" w:id="158"/>
-[...15 lines deleted...]
-      2) дәлелді себептер бойынша сабаққа қатыспаған (растайтын құжаттарды көрсеткен кезде: ауру, сауықтыру және емдеу, санаториялық-курорттық ұйымдарда оңалту, айына 3 (үш) сабақтан аспайтын);</w:t>
+    <w:bookmarkStart w:name="z215" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) күнтізбелік бір жыл ішінде ата-анасының біреуінің немесе өзге де заңды өкілдерінің бір айдан аспайтын (өтініш болған жағдайда) еңбек демалысында болуына байланысты сабаққа қатыспауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z215" w:id="159"/>
-[...15 lines deleted...]
-      3) күнтізбелік бір жыл ішінде ата-анасының біреуінің немесе өзге де заңды өкілдерінің бір айдан аспайтын (өтініш болған жағдайда) еңбек демалысында болуына байланысты сабаққа қатыспауы.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы 3 (үш) сабақтан артық және себепсіз жағдайлармен болмаған балалар үшін төленбейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z216" w:id="160"/>
-[...15 lines deleted...]
-      81. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы 3 (үш) сабақтан артық және себепсіз жағдайлармен болмаған балалар үшін төленбейді.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Күнтізбелік жылдың 15 желтоқсанындағы жағдай бойынша ҰБДҚ-дан жүктелген ақпаратты қоса бере отырып, көрсетілген қызметтердің актісі шығарылатын желтоқсан айын қоспағанда, әрбір келесі айдың 1-ші күні ұйым айдың соңғы жұмыс күніндегі жағдай бойынша ҰБДҚ-дан жүктелген ақпаратты қоса бере отырып, көрсетілген қызмет актісін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z217" w:id="161"/>
-[...15 lines deleted...]
-      82. Күнтізбелік жылдың 15 желтоқсанындағы жағдай бойынша ҰБДҚ ақпараттық жүйесінен жүктелген ақпаратты қолдану арқылы көрсетілетін қызметтердің актісі шығарылатын желтоқсан айын қоспағанда, әрбір келесі айдың 1-ші күні ұйым айдың соңғы жұмыс күніндегі жағдай бойынша ҰБДҚ ақпараттық жүйесінен жүктелген ақпаратты қолданумен көрсетілген қызмет көрсету актісін береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 82-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы орналастырылған ұйымдарда күнтізбелік жылда бір рет осы Қағиданың 66-тармағының талаптарын сақтау және қамтамасыз ету, оның ішінде балалардың сабаққа қатысуы туралы жоспарлы мониторинг жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z218" w:id="162"/>
-[...15 lines deleted...]
-      83. Балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы орналастырылған ұйымдарда күнтізбелік жылда бір рет осы Қағиданың 66-тармағының талаптарын сақтау және қамтамасыз ету, оның ішінде балалардың сабаққа қатысуы туралы жоспарлы мониторинг жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспарлы мониторингті Комиссия жергілікті өкілді және атқарушы органдардың, білім беру органдарының, үкіметтік емес ұйымдардың, қоғамдық бірлестіктердің және өңірлік кәсіпкерлер палатасының өкілдерін тарта отырып, балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы орналасқан Ұйымға бару арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру саласындағы уәкілетті орган жоспарлы мониторинг жүргізу мерзімі көрсетілген хабарламаны Ұйымға тапсырыс хатпен немесе электрондық пошта арқылы бір ай бұрын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспарлы мониторинг нәтижелері бойынша Комиссия 5 (бес) жұмыс күні ішінде акт жасайды және Ұйымдардың қарауы үшін білім басқармасы органының ресми интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 83-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Осы Қағидалардың нормаларын бұзу фактілері анықталған кезде Ұйымдар Комиссия актісін алғаннан кейін 14 (он төрт) жұмыс күні ішінде анықталған бұзушылықтарды жояды және білім беруді басқару органының кеңсесіне басшы қол қойған растайтын құжаттарды электрондық нұсқада ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспарлы мониторингті Комиссия жергілікті өкілді және атқарушы органдардың, білім беру органдарының, үкіметтік емес ұйымдардың, қоғамдық бірлестіктердің және өңірлік кәсіпкерлер палатасының өкілдерін тарта отырып, балаларға қосымша білім беруге мемлекеттік білім беру тапсырысы орналасқан Ұйымға бару арқылы жүзеге асырады.</w:t>
-[...35 lines deleted...]
-      Жоспарлы мониторинг нәтижелері бойынша Комиссия 5 (бес) жұмыс күні ішінде акт жасайды және Ұйымдардың қарауы үшін білім басқармасы органының ресми интернет-ресурсында орналастырады.</w:t>
+      Құжаттарды электронды форматта мүмкін болмаған жағдайда, бұл құжаттарды білім басқармасы органдарының кңсесіне қағаз форматта жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайталанатын сәйкессіздіктер анықталған жағдайда Ұйым Комиссияның тиісті шешімі негізінде балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын орналастыру жөніндегі ұйымдардың тізбесінен шығарылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия 5 (бес) жұмыс күні ішінде білім беруді басқару органына Ұйымның Тізбеден шығарылғаны туралы хабарлайды. Білім беруді басқару органдары Ұйымдардың тізбесін ресми интернет-ресурстарда өзектендіреді және Комиссияның хабарламасын алған күні ұйымды қаржыландыруды тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке және (немесе) заңды тұлғалардың Ұйымдардың қызметіндегі бұзушылықтар және осы Қағидалардың талаптары туралы өтініштері негізінде білім басқару органы ӘРПК көзделген мерзімдерде жоспардан тыс мониторинг жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 83-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 84-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="163"/>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="164"/>
+    <w:bookmarkStart w:name="z220" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. Ұйым балаларға арналған қосымша білім берудің білім беру бағдарламасын меңгеру нәтижелері бойынша оқу жылының соңында осы Ережелерге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық немесе қағаз нысанда оқу нәтижелерін растайтын құжат (сертификат) береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z221" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Техникалық және кәсіптік, орта білімнен кейінгі білім беретін ұйымдарда мемлекеттік білім беру тапсырысын орналастыру</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z221" w:id="165"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Техникалық және кәсіптік, орта білімнен кейінгі білім беретін ұйымдарда мемлекеттік білім беру тапсырысын орналастыру</w:t>
+    <w:bookmarkStart w:name="z222" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы осы Қағидалардың 105 және 106 – тармақтарына сәйкес ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру жөніндегі комиссия (бұдан әрі - Комиссия) бекіткен ТКОБКБ ұйымдарында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z222" w:id="166"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТКОБКБ ұйымдарында мамандықтар мен біліктіліктер бойынша мемлекеттік білім беру тапсырысын орналастыру талапкерлердің таңдауы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="167"/>
+    <w:bookmarkStart w:name="z223" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. Талапкерлерді ТКОБКБ мамандықтары, біліктіліктері және ұйымдары бойынша бөлуді Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 18 қазандағы № 578 бұйрығымен бекітілген Техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарына оқуға қабылдаудың үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - № 578 бұйрық) сәйкес конкурстық негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z224" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Республикалық бюджеттен қаржыландырылатын ТКОБКБ ұйымдарында тиісті саланың уәкілетті органдары (бұдан әрі – ТСУО) еңбек нарығының қажеттіліктерін ескере отырып, мамандықтар бойынша ТКОБКБ бар кадрлар даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z224" w:id="168"/>
-[...15 lines deleted...]
-      88. Республикалық бюджеттен қаржыландырылатын ТКОБКБ ұйымдарында тиісті саланың уәкілетті органдары (бұдан әрі – ТСУО) еңбек нарығының қажеттіліктерін ескере отырып, мамандықтар бойынша ТКОБКБ бар кадрлар даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдары (бұдан әрі - ЖАО) еңбек нарығының қажеттіліктерін ескере отырып, техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:p>
-[...77 lines deleted...]
-      89. Облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдары (бұдан әрі - ЖАО) еңбек нарығының қажеттіліктерін ескере отырып, техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысының көлемі Әдістемеге сәйкес техникалық және кәсіптік, орта білімнен кейінгі білім берудің жан басына шаққандағы нормативтік қаржыландыруды есептеу алгоритмі бойынша анықталады. Бұл ретте техникалық және кәсіптік, орта білімнен кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру Жан басына нормативтік қаржыландыру қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z226" w:id="170"/>
-[...15 lines deleted...]
-      90. Техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысының көлемі Әдістемеге сәйкес техникалық және кәсіптік, орта білімнен кейінгі білім берудің жан басына шаққандағы нормативтік қаржыландыруды есептеу алгоритмі бойынша анықталады. Бұл ретте техникалық және кәсіптік, орта білімнен кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру Жан басына нормативтік қаржыландыру қағидаларына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. ТКОБКБ бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру үшін комиссия құрылады, оның құрамы облыстардың, республикалық маңызы бар қалалардың және астана әкімдерінің өкімімен немесе ТСУО бұйрығымен бекітіледі. Комиссия тұрақты жұмыс істейтін консультативтік-кеңесші орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z227" w:id="171"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z228" w:id="172"/>
+    <w:bookmarkStart w:name="z228" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92. Комиссияның құрамына жергілікті өкілді және атқарушы органдардың, Білім және ғылым саласындағы сапаны қамтамасыз ету департаментінің, Өңірлік кәсіпкерлер палатасының, қоғамдық ұйымдардың өкілдері кіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Облыс, республикалық маңызы бар қала және астана әкімінің білім беру мәселелеріне жетекшілік ететін орынбасары немесе оның міндетін атқарушы тұлға Комиссия төрағасы болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТСУО-дағы Комиссия құрамы білім беру саласындағы уәкілетті орган қызметкерлерінен, азаматтық қоғам институттарының, "Атамекен" Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасының, салалық қауымдастықтардың өкілдерінен құрылады. Комиссияның төрағасы ТСУО басшысының орынбасары немесе оны алмастыратын тұлға болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="173"/>
+    <w:bookmarkStart w:name="z229" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Комиссияның отырыстары оның төрағасы бекіткен жоспар бойынша өткізіледі және егер оған оның мүшелерінің жалпы санының 2/3-інен астамы қатысса, жарамды деп есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның жоспардан тыс отырыстары мемлекеттік білім беру тапсырысын орналастыру кезінде бос орындар болған кезде немесе даулы мәселелер туындаған жағдайларда өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия шешімдері отырысқа қатысушы Комиссия мүшелері көпшілігінің ашық дауыс беруі арқылы қабылданады және комиссия төрағасы қол қоятын отырыс хаттамасымен ресімделеді. Комиссия құрамының дауыстары тең болған жағдайда Комиссия төрағасының дауысы шешуші болып табылады. Хаттамаға комиссия мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырыстарында аудио немесе бейнежазба жүргізіледі. Аудио және бейнежазбалар архивте кемінде 3 (үш) жыл сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Комиссия осы Қағидалардың 101 және 102 тармақтарында көрсетілген білім беру саласындағы уәкілетті органның мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарына қойылатын талаптарына сәйкес келетін ТКОБКБ ұйымдарының тізбесін анықтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:p>
-[...69 lines deleted...]
-      94. Комиссия осы Қағидалардың 101 және 102 тармақтарында көрсетілген білім беру саласындағы уәкілетті органның мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарына қойылатын талаптарына сәйкес келетін ТКОБКБ ұйымдарының тізбесін анықтайды.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Конкурс шарттары бойынша мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарын анықтау үшін облыстың, республикалық маңызы бар қаланың және астананың білім беруді басқару органдары ресми интернет-ресурстарында ТКОБКБ ұйымдары арасында конкурс жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z231" w:id="175"/>
-[...15 lines deleted...]
-      95. Конкурс шарттары бойынша мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарын анықтау үшін облыстың, республикалық маңызы бар қаланың және астананың білім беруді басқару органдары ресми интернет-ресурстарында ТКОБКБ ұйымдары арасында конкурс жариялайды.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру конкурсына қатысу үшін бес жұмыс күні ішінде көрсетілетін қызметтерді алушылар көрсетілетін қызметті берушіге ҰБДҚ немесе "цифрлық үкімет" веб-порталы арқылы осы Қағидаларға 7-қосымшаға сәйкес "Техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру конкурсы бойынша құжаттар қабылдау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар тізбесін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z232" w:id="176"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Cтандартта келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 96-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. Мемлекеттік корпорацияның қызметкері құжаттарды тіркейді және көрсетілетін қызметті алушыға құжаттар топтамасын қабылдағаны туралы қолхат береді не көрсетілетін қызметті алушы толық емес құжаттар топтамасын ұсынған жағдайда құжаттарды қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхат береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация арқылы өтініш жасалған жағдайда қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды портал арқылы тапсырған жағдайда мемлекеттік қызмет көрсетуге сұраныстың қарастырылу мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызметтің нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетілетін қызметті алушының "жеке кабинетінде" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Көрсетілетін қызметті берушінің кеңсесі өтінішті түскен күні тіркейді және оны жауапты құрылымдық бөлімшеге орындау үшін жолдайды. Өтініш жұмыс уақытынан кейін, демалыс және мерекелік күндері түскен жағдайда Қазақстан Республикасы еңбек заңнамасына сәйкес келесі жұмыс күнімен тіркеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:p>
-[...51 lines deleted...]
-      98. Көрсетілетін қызметті берушінің кеңсесі өтінішті түскен күні тіркейді және оны жауапты құрылымдық бөлімшеге орындау үшін жолдайды. Өтініш жұмыс уақытынан кейін, демалыс және мерекелік күндері түскен жағдайда Қазақстан Республикасы еңбек заңнамасына сәйкес келесі жұмыс күнімен тіркеледі.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жауапты құрылымдық бөлімшенің жауапты қызметкер қабылдаған сәттен бастап, 2 (екі) жұмыс күні барысында ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z235" w:id="179"/>
-[...15 lines deleted...]
-      1) Жауапты құрылымдық бөлімшенің жауапты қызметкер қабылдаған сәттен бастап, 2 (екі) жұмыс күні барысында ұсынылған құжаттардың толықтығын тексереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы көзделген құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда көрсетілетін қызметті берушінің құрылымдық бөлімшесінің жауапты қызметкері өтінішті одан әрі қарастыру туралы қағаз жүзінде немесе құжаттарды портал арқылы ұсынған жағдайда қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында дәлелді жауап жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті беруші құжаттар топтамасын толық ұсынған жағдайда көрсетілетін қызметті берушінің құрылымдық бөлімшесінің жауапты қызметкері көрсетілетін қызметті алушыға білім беру ұйымдарында техникалық, кәсіптік және орта білімнен кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру бойынша конкурсқа құжаттардың қабылданғаны туралы хабарламаны еркін нысанда жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы көзделген құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда көрсетілетін қызметті берушінің құрылымдық бөлімшесінің жауапты қызметкері өтінішті одан әрі қарастыру туралы қағаз жүзінде немесе құжаттарды портал арқылы ұсынған жағдайда қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында дәлелді жауап жолдайды.</w:t>
-[...18 lines deleted...]
-      2) көрсетілетін қызметті беруші құжаттар топтамасын толық ұсынған жағдайда көрсетілетін қызметті берушінің құрылымдық бөлімшесінің жауапты қызметкері көрсетілетін қызметті алушыға білім беру ұйымдарында техникалық, кәсіптік және орта білімнен кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру бойынша конкурсқа құжаттардың қабылданғаны туралы хабарламаны еркін нысанда жолдайды.</w:t>
+      Көрсетілетін қызметті беруші Мемлекеттік корпорацияға құжаттарды мемлекеттік қызметті көрсету мерзімінің аяқталуына дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 5-бабы 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мәліметтерді мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z238" w:id="182"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының өтініші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11681,888 +12103,1012 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарастыруға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген мемлекеттік қызмет нәтижесімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="183"/>
+    <w:bookmarkStart w:name="z239" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101. ТКОБКБ бар кадрлар даярлауға мемлекеттік білім беру тапсырысын орналастыру және ТКОБКБ бар кадрларды даярлауды қаржыландыру үшін ТКОБКБ ұйымдарын анықтағанда Комиссия осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> берілген ақпараттық карта бойынша білім беру саласындағы уәкілетті органның талаптарына сәйкес келетіндігін растайтын шарттарды және ақпаратты басшылыққа алады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z240" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z240" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағына сәйкес даярлық бейінін ескере отырып (ауылдық елді мекендерде орналасқан ТКОБКБ, қылмыстық-атқару жүйесінің түзеу мекемелеріндегі білім беру ұйымдарын қоспағанда) мәлімделген мамандықтар бойынша техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламалары бойынша білім беру қызметін жүргізу құқығына лицензияның болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z241" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мамандықтар (біліктіліктер) бойынша оқу процесін ұйымдастыру үшін тиісті оқу-өндірістік шеберханалардың, оқу кабинеттерінің, зертханалардың, оқу полигондарының, білім беру процесін ұйымдастыру үшін оқу-өндірістік базалардың болуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z241" w:id="185"/>
-[...15 lines deleted...]
-      2) мамандықтар (біліктіліктер) бойынша оқу процесін ұйымдастыру үшін тиісті оқу-өндірістік шеберханалардың, оқу кабинеттерінің, зертханалардың, оқу полигондарының, білім беру процесін ұйымдастыру үшін оқу-өндірістік базалардың болуы;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалпы педагогтер санынан педагог-сарапшы, педагог-модератор, педагог-зерттеуші, педагог-шебер, жоғары және бірінші санаттағы педагогтер және магистрлердің болуы (30%-дан төмен емес);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z242" w:id="186"/>
-[...15 lines deleted...]
-      3) жалпы педагогтер санынан педагог-сарапшы, педагог-модератор, педагог-зерттеуші, педагог-шебер, жоғары және бірінші санаттағы педагогтер және магистрлердің болуы (30%-дан төмен емес);</w:t>
+    <w:bookmarkStart w:name="z243" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) педагогтердің жалпы санынан кемінде 70% штаттағы педагогтердің болуы (өнер мен мәдениет саласындағы білім беру бағдарламаларын іске асыратын ТКОБКБ ұйымдарында 50%-дан кем емес);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z243" w:id="187"/>
-[...15 lines deleted...]
-      4) педагогтердің жалпы санынан кемінде 70% штаттағы педагогтердің болуы (өнер мен мәдениет саласындағы білім беру бағдарламаларын іске асыратын ТКОБКБ ұйымдарында 50%-дан кем емес);</w:t>
+    <w:bookmarkStart w:name="z244" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) студенттерге арналған әлеуметтік-тұрмыстық жағдайлардың болуы (меншікті немесе жалға алу, жедел басқару, сенімгерлік құқығында тиесілі, жатақхананың және/немесе хостелдің, және/немесе қонақ үйдің, қоғамдық тамақтану және медициналық қызмет көрсету пункттерінің болуы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z244" w:id="188"/>
-[...15 lines deleted...]
-      5) студенттерге арналған әлеуметтік-тұрмыстық жағдайлардың болуы (меншікті немесе жалға алу, жедел басқару, сенімгерлік құқығында тиесілі, жатақхананың және/немесе хостелдің, және/немесе қонақ үйдің, қоғамдық тамақтану және медициналық қызмет көрсету пункттерінің болуы);</w:t>
+    <w:bookmarkStart w:name="z245" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ерекше білім беруді қажет ететін адамдар үшін жағдайлардың болуы (пандустар, жарық сигналдары, шақыру түймесі, СНжЕ сәйкес санитарлық торап);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z245" w:id="189"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="190"/>
+    <w:bookmarkStart w:name="z246" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес институционалдық және/немесе мамандандырылған аккредиттеуден немесе мемлекеттік аттестаттаудан өткені туралы құжаттың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z247" w:id="191"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z247" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) мәлімделген мамандықтар бойынша ТКОБКБ ұйымын бітірген соң бітірушілердің бір жыл ішінде жұмысқа орналасуы және жұмыспен қамтылуы туралы мәліметтер. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл талап жаңа мамандықтар, сондай-ақ бітіру жүзеге асырылмаған мамандықтар бойынша мәлімделген ТКОБКБ ұйымдарына таралмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) білім алушыларды дуальды оқытумен, өндірістік практикамен қамту;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:p>
-[...33 lines deleted...]
-      9) білім алушыларды дуальды оқытумен, өндірістік практикамен қамту;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мәлімделген мамандық бойынша жұмыс берушілермен немесе Индустриялдық кеңеспен келісілген білім беру бағдарламаларының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z249" w:id="193"/>
-[...15 lines deleted...]
-      10) мәлімделген мамандық бойынша жұмыс берушілермен немесе Индустриялдық кеңеспен келісілген білім беру бағдарламаларының болуы;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мәлімделген мамандықтар бойынша ерекше білім беруді қажет ететін адамдарды оқыту үшін бейімделген білім беру бағдарламаларының немесе жеке оқу бағдарламалары мен жоспарларының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z250" w:id="194"/>
-[...15 lines deleted...]
-      11) мәлімделген мамандықтар бойынша ерекше білім беруді қажет ететін адамдарды оқыту үшін бейімделген білім беру бағдарламаларының немесе жеке оқу бағдарламалары мен жоспарларының болуы;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мәлімделген мамандықтар шеңберінде өңірлік деңгейде WorldSkills (Ворлдскилз), Abilympics (Абилимпикс), Deafskills (Дэфскилз) чемпионаттарына (бұдан әрі – чемпиионат) қатысқан құзыреттер саны. Бұл талап жаңа мамандықтар бойынша өтінім берген ТКОБКБ ұйымдарына, сондай-ақ чемпионат өткізілмеген мамандықтарға қолданылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z251" w:id="195"/>
-[...15 lines deleted...]
-      12) мәлімделген мамандықтар шеңберінде өңірлік деңгейде WorldSkills (Ворлдскилз), Abilympics (Абилимпикс), Deafskills (Дэфскилз) чемпионаттарына (бұдан әрі – чемпиионат) қатысқан құзыреттер саны. Бұл талап жаңа мамандықтар бойынша өтінім берген ТКОБКБ ұйымдарына, сондай-ақ чемпионат өткізілмеген мамандықтарға қолданылмайды;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сайттың, әлеуметтік желілердегі аккаунттың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z252" w:id="196"/>
-[...15 lines deleted...]
-      13) сайттың, әлеуметтік желілердегі аккаунттың болуы;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ТКОБКБ ұйымының мүмкіндігін ескере отырып, білім алушыларды қабылдауға арналған орындар саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z253" w:id="197"/>
-[...15 lines deleted...]
-      14) ТКОБКБ ұйымының мүмкіндігін ескере отырып, білім алушыларды қабылдауға арналған орындар саны;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Нұсқаулыққа сәйкес терроризмге қарсы қорғау талаптарының сақталуын растайтын құжаттар мен мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z298" w:id="198"/>
-[...15 lines deleted...]
-      15) Нұсқаулыққа сәйкес терроризмге қарсы қорғау талаптарының сақталуын растайтын құжаттар мен мәліметтер.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 101-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 04.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Орта және ірі кәсіпкерлік субъектілеріне жататын кәсіпорындардың (ұйымдардың, мекемелердің) өтінімдері бойынша кадрларды даярлау үшін мемлекеттік білім беру тапсырысын орналастыру үшін ТКОБКБ ұйымдарын айқындау кезінде Комиссия келесі негізгі өлшемшарттарды басшылыққа алады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z255" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білім алушының практикадан өтуіне, жұмысқа орналасуына міндеттемені көздейтін ТКОБКБ білім беру бағдарламаларын іске асыратын ұйым және кәсіпорын (ұйым, мекеме) арасында екі жақты келісімің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z256" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпорындардың еңбек нарығындағы қызмет бейіні бойынша кемінде үш жыл жұмыс тәжірибесінің болуы (жергілікті атқарушы органдардың немесе тиісті уәкілетті органдардың шешімі (келісімі) бойынша құрылатын кәсіпорындарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z257" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кәсіпорындарда (ұйымдарда, мекемелерде) дуальді оқытуды ұйымдастыру үшін тиісті базаның болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z258" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сұраныс берген мамандықтың мемлекеттік тапсырысты қалыптастыру және бөлу жөніндегі Комиссия бекіткен мамандықтар тізбесіне сәйкес келуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z259" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. 101 және 102-тармақтарында көрсетілген құжаттар мен мәліметтерді цифрлық жүйелерден алу мүмкіндігі болмаған жағдайда, Комиссия ТКОБКБ-ның білім беру бағдарламаларын іске асыратын білім беру ұйымдарынан растайтын құжаттарды сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 101-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 04.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 73</w:t>
+        <w:t xml:space="preserve">      Ескерту. 103-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="199"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="205"/>
+    <w:bookmarkStart w:name="z260" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       104. Комиссия конкурстық өтінімдерді Конкурс басталған күннен бастап күнтізбелік 10 (он) күн ішінде қарайды, олардың осы Қағидалардың 101 және 102 тармақтарында көрсетілген білім беру саласындағы уәкілетті органның мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарына қойылатын талаптарына олардың сәйкестік дәрежесін анықтайды және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оларды бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z261" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. ТКОБКБ ұйымдары осы Қағидалардың 101 және 102 тармақтарының талаптарына сәйкес келген кезде Комиссия мамандығы (біліктілігі) бойынша орындар санын, оқыту базасы мен тілін көрсете отырып, кәсіпорындармен (ұйымдармен, мекемелермен) екіжақты шарт негізінде кәсіпорындардың өтінімдері бойынша кадрларды даярлау үшін мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарының тізбесін бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z261" w:id="206"/>
-[...15 lines deleted...]
-      105. ТКОБКБ ұйымдары осы Қағидалардың 101 және 102 тармақтарының талаптарына сәйкес келген кезде Комиссия мамандығы (біліктілігі) бойынша орындар санын, оқыту базасы мен тілін көрсете отырып, кәсіпорындармен (ұйымдармен, мекемелермен) екіжақты шарт негізінде кәсіпорындардың өтінімдері бойынша кадрларды даярлау үшін мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарының тізбесін бекітеді.</w:t>
+    <w:bookmarkStart w:name="z262" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. ТКОБКБ ұйымы осы Қағидалардың 101-тармағының талаптарына сәйкес келген кезде Комиссия мамандығы (біліктілігі), оқыту базасы мен тілі, сондай-ақ білім беру ұйымының жобалық мүмкіндіктері көрсетіле отырып, білікті жұмысшы кадрларды, орта буын және қолданбалы бакалавр мамандарын даярлау үшін мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарының тізбесін бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z262" w:id="207"/>
-[...15 lines deleted...]
-      106. ТКОБКБ ұйымы осы Қағидалардың 101-тармағының талаптарына сәйкес келген кезде Комиссия мамандығы (біліктілігі), оқыту базасы мен тілі, сондай-ақ білім беру ұйымының жобалық мүмкіндіктері көрсетіле отырып, білікті жұмысшы кадрларды, орта буын және қолданбалы бакалавр мамандарын даярлау үшін мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарының тізбесін бекітеді.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Комиссияның ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын ТКОБКБ ұйымдарында орналастыру туралы шешімі мамандықты (біліктілікті), оқыту базасын және оқыту тілін, жобалық мүмкіндігін көрсете отырып, бес жұмыс күні ішінде облыстың, республикалық маңызы бар қаланың және астананың білім беруді басқару органдарының интернет-ресурстарында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z263" w:id="208"/>
-[...15 lines deleted...]
-      107. Комиссияның ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын ТКОБКБ ұйымдарында орналастыру туралы шешімі мамандықты (біліктілікті), оқыту базасын және оқыту тілін, жобалық мүмкіндігін көрсете отырып, бес жұмыс күні ішінде облыстың, республикалық маңызы бар қаланың және астананың білім беруді басқару органдарының интернет-ресурстарында жарияланады.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Конкурс шарттары бойынша ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарының бекітілген тізбелері 105 және 106-тармақтарға сәйкес ТКОБКБ мен мемлекеттік білім беру тапсырысын бөлу үшін цифрлық жүйеге күнтізбелік жылдың 15 маусымына дейін жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z264" w:id="209"/>
-[...15 lines deleted...]
-      108. Конкурс шарттары бойынша кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарының бекітілген тізімін 105 және 106 тармақтарына сәйкес ТКОБКБ мен мемлекеттік білім беру тапсырысын бөлу үшін ақпараттық жүйеге күнтізбелік жылдың 15 маусымына дейінгі мерзімде жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 108-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Облыстың, республикалық маңызы бар қаланың және астананың білім беруді басқару органдары № 578 бұйрыққа сәйкес Комиссия шешімімен анықталған ТКОБКБ ұйымдарында абитуриенттердің таңдауы бойынша мемлекеттік білім беру тапсырысын бөлуді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z265" w:id="210"/>
-[...15 lines deleted...]
-      109. Облыстың, республикалық маңызы бар қаланың және астананың білім беруді басқару органдары № 578 бұйрыққа сәйкес Комиссия шешімімен анықталған ТКОБКБ ұйымдарында абитуриенттердің таңдауы бойынша мемлекеттік білім беру тапсырысын бөлуді жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Мемлекеттік білім беру тапсырысы бойынша бөлінбеген орындар, қамтылмаған талапкерлер болған кезде Комиссия кемінде он бес адамнан, оның ішінде кемінде он адамнан тұратын ТКОБКБ ұйымдарында ауылдық елді мекендерде орналасқан ТКОБКБ ұйымдарында топтар құру үшін ТКОБКБ мамандықтары мен ұйымдары бойынша мемлекеттік білім беру тапсырысын қайта бөлу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z266" w:id="211"/>
-[...15 lines deleted...]
-      110. Мемлекеттік білім беру тапсырысы бойынша бөлінбеген орындар, қамтылмаған талапкерлер болған кезде Комиссия кемінде он бес адамнан, оның ішінде кемінде он адамнан тұратын ТКОБКБ ұйымдарында ауылдық елді мекендерде орналасқан ТКОБКБ ұйымдарында топтар құру үшін ТКОБКБ мамандықтары мен ұйымдары бойынша мемлекеттік білім беру тапсырысын қайта бөлу туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Комиссия мемлекеттік білім беру тапсырысты абитуриенттер арасында бөлу нәтижесіне, сондай-ақ бөлу рәсімінсіз мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарына нақты қабылдауға сәйкес ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z267" w:id="212"/>
-[...15 lines deleted...]
-      111. Комиссия мемлекеттік білім беру тапсырысты абитуриенттер арасында бөлу нәтижесіне, сондай-ақ бөлу рәсімінсіз мемлекеттік білім беру тапсырысы орналастырылатын ТКОБКБ ұйымдарына нақты қабылдауға сәйкес ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
+    <w:bookmarkStart w:name="z268" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Комиссияның ТКОБКБ бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын ТКОБКБ ұйымдарында орналастыру туралы шешімі 5 (бес) жұмыс күні ішінде күнтізбелік жылдың 29 тамызына дейінгі мерзімде облыстың, республикалық маңызы бар қаланың және астананың білім беруді басқару органдарының, ТСУО-ның интернет-ресурстарында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z268" w:id="213"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімдері мамандықтар, біліктіліктер бойынша топтар құру және ТКОБКБ ұйымдары педагогтерінің жүктемесі үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="214"/>
+    <w:bookmarkStart w:name="z269" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       113. Комиссия шешімдерінің негізінде ТСУО бұйрығымен, облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының қаулысымен күнтізбелік жылдың 1 қыркүйегіне дейін ТКОБКБ ұйымдарында кадрлар даярлауға арналған мемлекеттік білім беру тапсырысы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20457,68 +21003,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z296" w:id="215"/>
+    <w:bookmarkStart w:name="z296" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Интернаттық ұйым туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________ № ______ өтінішке қосымша мына деректерді жолдаймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23950,531 +24496,512 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Еңбек нарығының </w:t>
+              <w:t>Еңбек нарығының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қажеттіліктерін ескере отырып, </w:t>
+              <w:t>қажеттіліктерін ескере отырып,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық және кәсіптік, орта </w:t>
+              <w:t>техникалық және кәсіптік, орта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">білімнен кейінгі білімі бар </w:t>
+              <w:t>білімнен кейінгі білімі бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадрларды даярлауға, сондай-ақ </w:t>
+              <w:t>кадрларды даярлауға, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мектепке дейінгі тәрбиелеу мен </w:t>
+              <w:t>мектепке дейінгі тәрбиелеу мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оқытуға, орта білім беруге және </w:t>
+              <w:t>оқытуға, орта білім беруге және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">балаларға қосымша білім беруге </w:t>
+              <w:t>балаларға қосымша білім беруге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік білім беру </w:t>
+              <w:t>мемлекеттік білім беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тапсырысын орналастыру </w:t>
+              <w:t>тапсырысын орналастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қосымша білім беру ұйымының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бланкісіне толтырылады)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________облыс (қала, аудан)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бөлімінің) басшысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(басшының ТАӘ (бар болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшада жоғарғы оң жақ бұрыш жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.09.2023 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 280</w:t>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...295 lines deleted...]
-      Толтырылған күні</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйым атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық білім беру деректер қоры" цифрлық жүйесіне қосуды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ТАӘ (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26247,235 +26774,248 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Еңбек нарығының </w:t>
+              <w:t>Еңбек нарығының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қажеттіліктерін ескере отырып, </w:t>
+              <w:t>қажеттіліктерін ескере отырып,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық және кәсіптік, орта </w:t>
+              <w:t>техникалық және кәсіптік,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">білімнен кейінгі білімі бар </w:t>
+              <w:t>орта білімнен кейінгі білімі бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадрларды даярлауға, сондай-ақ </w:t>
+              <w:t>кадрларды даярлауға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мектепке дейінгі тәрбиелеу мен </w:t>
+              <w:t>сондай-ақ мектепке дейінгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оқытуға, орта білім беруге және </w:t>
+              <w:t>тәрбиелеу мен оқытуға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">балаларға қосымша білім беруге </w:t>
+              <w:t>орта білім беруге және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік білім беру </w:t>
+              <w:t>балаларға қосымша білім беруге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тапсырысын орналастыру </w:t>
+              <w:t>мемлекеттік білім беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тапсырысын орналастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымшада жоғарғы оң жақ бұрыш жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.09.2023 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 280</w:t>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26604,51 +27144,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті облыстардың, Нұр-Сұлтан, Алматы, Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+Тиісті саланың уәкілетті органдары және облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – ЖАО) (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26681,87 +27221,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері (қолжетімділік арналары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызмет көрсетудің нәтижесін беру "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" (бұдан әрі - Мемлекеттік корпорация) және "электрондық үкіметтің" www. egov. kz веб-порталы" (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26794,141 +27334,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы құжаттар топтамасын Мемлекеттік корпорацияға тапсырған сәттен бастап - 2 жұмыс күні. Портал арқылы – 2 жұмыс күні.</w:t>
-[...53 lines deleted...]
-3) Мемлекеттік корпорацияда қызметті алушыға қызмет көрсетудің рұқсат берілетін ең ұзақ уақыты- 20 минут;</w:t>
+Өтінішті қабылдау және мемлекеттік қызмет көрсетудің нәтижесін беру "Ұлттық білім беру деректер қоры" цифрлық жүйесіне (бұдан әрі – ҰБДҚ) және "цифрлық үкіметтің" www.egov.kz веб-порталы" (бұдан әрі - портал) арқылы жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26960,88 +27446,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Қызмет көрсету нысаны</w:t>
-[...35 lines deleted...]
-Қағаз жүзінде/электрондық түрде</w:t>
+көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап ҰБДҚ және портал арқылы – 2 жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27074,87 +27560,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымдарында техникалық, кәсіптік және орта білімнен кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру бойынша конкурсқа құжаттардың қабылданғаны туралы еркін нысандағы хабарлама не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Электрондық түрде (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27186,88 +27672,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету барысында қызметті алушыдан алынатын төлемақы мөлшері және оны алу тәсілдері болған жағдайда Қазақстан Республикасының заңнамасында қарастырылған</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызмет заңды тұлғаларға (бұдан әрі - көрсетілетін қызметті алушы) тегін көрсетіледі.</w:t>
+Құжаттардың қабылданғаны туралы хабарлама не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27300,177 +27786,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті берушінің жұмыс кестесі - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, көрсетілетін қызметті берушінің белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ге дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ге дейін;</w:t>
-[...89 lines deleted...]
-2) Мемлекеттік корпорацияның: www. gov4с.kz интернет-ресурсында орналастырылған.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27503,141 +27899,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар тізбегі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Комиссия төрағасының атына жазылған осы Қағидаларға 21-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+1) көрсетілетін қызметті берушінің жұмыс кестесі - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, көрсетілетін қызметті берушінің белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұманы қоса алғанда, сағат 13.00-ден 14.30-ге дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) білім беру тапсырысын орналастыру үшін ТКОБКБ ұйымына қойылатын талаптарға сәйкестігі туралы ақпараттық карта порталға өтініш жасаған кезде:</w:t>
+2) ҰБДҚ - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнімен жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Комиссия төрағасының атына жазылған осы Қағидаларға 7 -қосымшаға сәйкес нысан бойынша өтініштің электрондық көшірмесі;</w:t>
+3) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнімен жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) білім беру тапсырысын орналастыру үшін ТКОБКБ ұйымына қойылатын талаптарға сәйкестігі туралы ақпараттық картаның электрондық көшірмесі.</w:t>
+ Мемлекеттік қызмет көрсету орындарының мекенжайы, сонымен қатар көрсетілетін қызметті берушінің анықтамалық қызметтерінің байланыс телефондары астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органдарының интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27670,105 +28066,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген Мемлекеттік қызметті көрсетуден бас тартуға негіздемелер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+Көрсетілетін қызметті алушы ҰБДҚ және портал арқылы жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+1) осы қосымшаның 1-нысаны бойынша көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы қосымшаның 2-нысаны бойынша мемлекеттік білім беру тапсырысын орналастыру үшін ТКОБКБ ұйымына қойылатын талаптарға сәйкестігі туралы мәліметтері бар мамандық бойынша ақпараттық карта цифрлық жүйеде толтырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттар жөніндегі мәліметтерді "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27801,87 +28233,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің, оның ішінде электронды нысанда көрсетудің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы 1414, 8 800 080 7777 арқылы алу мүмкіндігіне ие.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтама қызметтері, сондай-ақ Бірыңғай байланыс орталығы "1414", 8 800 080 7777 арқылы ала алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27920,250 +28483,214 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан 1</w:t>
+              <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Техникалық және кәсіптік, орта білімнен кейінгі білім беру бағдарламаларын іске асыратын білім беру ұйымы өтінішінің нысаны (білім беру ұйымының бланкісінде толтырылады)</w:t>
+        <w:t xml:space="preserve"> _________________________________________________________ Техникалық және кәсіптік, орта білімнен кейінгі білім беру бағдарламаларын іске асыратын білім беру ұйымының атауы (білім беру ұйымының бланкісінде толтырылады) Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Конкурсқа қатысушыларға қойылатын талаптармен және конкурсты өткізу</w:t>
-[...17 lines deleted...]
-      шарттарымен танысып</w:t>
+      ТКОБКБ бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру бойынша конкурсқа қатысушыларға қойылатын талаптармен және оны өткізу шарттарымен танысып ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (білім беру ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______ ж. "_____" _______ №_________ білім беру қызметін жүргізу құқығына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілетін лицензиясына сәйкес</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...89 lines deleted...]
-      ____________________________________________________________________</w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мамандықтардың, біліктіліктің коды, атауы, орын саны, оқыту тілі, 9/11, ТКОБКБ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28227,87 +28754,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым басшысы ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                       (қолы, Т.А.Ә. (бар болғанда)</w:t>
-[...35 lines deleted...]
-      М.О.</w:t>
+      (қолы, ТАӘ (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні М.О.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28343,1969 +28852,2217 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан 2</w:t>
+              <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының ақпараттық картасы ____________________________________________________________________________ (техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының толық атауы</w:t>
-[...107 lines deleted...]
-      (мамандықтардың, біліктіліктердің коды, атауы)</w:t>
+        <w:t xml:space="preserve"> Мәлімделген мамандық бойынша техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының ақпараттық картасы __________________________________________________________________ (техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының толық атауы __________________________________________ (нақты мекенжайы, телефоны, электрондық поштасы) __________________________________________ (құрылтайшы) __________________________________________ (мамандықтың, біліктіліктің коды, атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п
-</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптардың атауы
-</w:t>
+Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сипаттамасы
-</w:t>
+Сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кадрларды даярлау бейіні бойынша мәлімделген мамандықтар бойынша білім беру қызметін жүргізу құқығына лицензияға қосымша (ауылдық елді мекендерде, қылмыстық-атқару жүйесінің түзеу мекемелерінде орналасқан ТКОБКБ ұйымдарын қоспағанда)</w:t>
+Кадрлар даярлау бейіні бойынша (ауылдық елді мекендерде орналасқан ТКОБКБ ұйымдарының және қылмыстық-атқару жүйесінің түзеу мекемелерінің бейінін қоспағанда) білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша білім беру қызметін жүргізу құқығына лицензияның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№, берілген күні</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктіліктер мен мамандықтар бойынша оқу процесін ұйымдастыру үшін тиісті оқу-өндірістік шеберханалардың, оқу кабинеттерінің, зертханалардың, оқу полигондарының, оқу-өндірістік базалардың болуы</w:t>
+Мемлекеттік аттестаттаудан өткені туралы құжаттың болуы (жаңадан ашылатын білім беру ұйымдарын қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамандықтар бойынша оқу-өндірістік шеберханалардың, зертханалардың саны</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасының білім беру саласындағы қызметті жүзеге асыратын террористік тұрғыдан осал объектілерді терроризмге қарсы қорғауды ұйымдастыру жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 30 наурыздағы № 117 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27414 болып тіркелген) сәйкес терроризмге қарсы қорғау талаптарының сақталуын растайтын құжаттар мен мәліметтердің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Педагогтер санынан жоғары және бірінші санатты педагогтердің, сарапшы педагогтердің, зерттеуші педагогтердің, шебер педагогтердің және магистрлердің үлесі (30%-дан төмен емес)</w:t>
-[...35 lines deleted...]
-Мәлімделген мамандықтар бөлінісінде біліктілік санаттары бойынша педагогтер саны</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70%-дан төмен емес штаттық оқытушылар мен өндірістік шеберлердің болуы (өнер мен мәдениет саласындағы білім беру бағдарламаларын іске асыратын ТКОБКБ ұйымдарында 50%-дан кем емес)</w:t>
+Білім беру саласындағы уәкілетті органның білім беру бағдарламаларының тізілімінде қамтылған білім беру бағдарламасының болуы (медициналық мамандықтарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штаттық педагогтер саны</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Студенттерге арналған әлеуметтік-тұрмыстық жағдайлардың болуы (меншікті немесе жалға алынған жатақхананың және/немесе хостелдің, және/немесе қонақ үйдің, қоғамдық тамақтану және медициналық қызмет көрсету пункттерінің болуы)</w:t>
+Білім беру саласындағы уәкілетті органның білім беру бағдарламаларының тізіліміне енгізілген мәлімделген мамандық бойынша ерекше білім беруді қажет ететін адамдарды оқытуға арналған білім беру бағдарламаларының болуы (медициналық мамандықтарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№, күні, шарт</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекше білім беруді қажет ететін адамдар үшін жағдайлардың болуы (міндетті талаптар: пандустар, жарық сигналдары, шақыру түймесі, СНжЕ сәйкес санитарлық торап)</w:t>
+Мәлімделген мамандық бойынша, оның ішінде медициналық және фармацевтикалық мамандықтар бойынша симуляциялық кабинеті (орталығы) бар тиісті оқу-өндірістік базасының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қысқаша сипаттамасы</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Институционалдық және/немесе мамандандырылған аккредиттеуден немесе мемлекеттік аттестаттаудан өткені туралы құжаттың болуы</w:t>
+Педагог-сарапшы, педагог-зерттеуші, педагог-шебер және (немесе) магистр, философия докторы (PhD), бейіні бойынша доктор, ғылым докторы, ғылым кандидаты ғылыми дәрежесі бар адамдардың саны педагогтердің жалпы санынан (кемінде 30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-құжаттың№, берілген күні</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәлімделген мамандықтар бойынша ТКОБКБ ұйымын бітірген соң бітірушілердің бірінші жылы жұмысқа орналасуы және жұмыспен қамтылуы. Бұл талап жаңа мамандықтар бойынша өтінім берген ТКОБКБ ұйымдарына, сондай-ақ шығарылым өткізілмеген мамандықтарға қолданылмайды</w:t>
+Мәлімделген мамандық бойынша арнайы пән педагогтерінің және/немесе өндірістік оқыту шеберлерінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік төлемдерді ведомствоаралық есептеу орталығының (ЗТМО) деректері негізінде мамандықтар бойынша жұмысқа орналасқан бітірушілердің және ЖЖОКБҰ-да оқуды жалғастыруды, ӘК қатарында қызмет етуді, бала күтімі бойынша демалыста болуды растайтын деректер негізінде жұмыспен қамтылған бітірушілердің үлесі</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім алушыларды дуальді оқытумен қамту және/немесе өндірістегі кәсіптік практикамен қамту</w:t>
+Педагогтердің жалпы санынан штаттық педагогтердің кемінде 70% болуы (өнер және мәдениет саласындағы білім беру бағдарламаларын іске асыратын ТКОБКБ ұйымдары үшін кемінде 50%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дуальді оқытумен және/немесе өндірістегі практикамен қамтылған білім алушылардың саны</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәлімделген мамандық бойынша жұмыс берушілермен немесе индустриялық Кеңеспен келісілген білім беру бағдарламаларының болуы</w:t>
+Студенттер үшін әлеуметтік-тұрмыстық жағдайлардың болуы (меншік немесе жалға алу құқығына жататын жатақхана / хостел / қонақ үйдің болуы (оның ішінде тегін негізде), жедел басқарудың, сенімгерлік басқарудың, сондай-ақ қоғамдық тамақтану және медициналық қызмет көрсету пункттерінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру бағдарламалары</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәлімделген мамандықтар бойынша ерекше білім беруді қажет ететін адамдарды оқыту үшін бейімделген білім беру бағдарламаларының немесе жеке оқу бағдарламалары мен жоспарларының болуы;</w:t>
+Кедергісіз физикалық қол жеткізу үшін жағдайлардың болуы (міндетті талаптар: кіру пандустары, тактильді бағыттаушы жолақ, есту аймағы бар кіреберісте дыбыстық маяктың болуы, СНжЕ сәйкес санитарлық торап)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәлімделген мамандықтар бойынша ерекше білім беруді қажет ететін адамдарды оқыту үшін бейімделген білім беру бағдарламалары</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәлімделген мамандықтар шеңберінде өңірлік деңгейде WorldSkills (Ворлдскилз), Abilympics (Абилимпикс), Deafskills (Дэфскилз) чемпионаттарына қатысқан құзыреттер саны. Бұл талап жаңа мамандықтар бойынша өтінім берген ТКОБКБ ұйымдарына, сондай-ақ чемпионат өткізілмеген мамандықтарға қолданылмайды;</w:t>
+Ғимараттарда (оқу корпустарында) мәлімделген мамандық бойынша ерекше білім беруді қажет ететін адамдарға жағдай жасау (психологиялық-педагогикалық қолдау)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамандықтар атаулары бар құзыреттер саны</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТКОБКБ ұйымдарының мүмкіндігін ескере отырып, білім алушыларды қабылдауға арналған орындар саны</w:t>
+Мамандықтар бойынша ТжБК-ның білім беру бағдарламаларын іске асыратын білім беру ұйымдарын бітірушілердің бір жыл ішінде жұмысқа орналасуы туралы мәліметтер, бұл ретте бітірушілердің жалпы санынан бітірген жыл ішінде мамандығы бойынша жұмысқа орналасқандардың үлесі - 75 % кем емес.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл талап жаңа мамандықтар, сондай-ақ бітіру жүзеге асырылмаған мамандықтар бойынша мәлімделген ТКОБКБ ұйымдарына қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орындар саны оқу процесін жоспарлай отырып, жобалық қуаттылықты (екі аусымды) ескере отырып айқындалады</w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымы сайтының, әлеуметтік желілердегі аккаунтының болуы</w:t>
+Мемлекеттік білім беру тапсырысы бойынша білім алушылардың жалпы санынан білім алушыларды дуальды оқытумен қамту үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сайт деректері, аккаунт</w:t>
+ҰБДҚ дереккөзі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті күнтізбелік жылы "WorldSkills" өңірлік/ республикалық кәсіби шеберлік конкурстарына, "WorldSkills" салалық/корпоративтік чемпионаттарына және арнайы шеберлік конкурстарына қатысқан құзыреттіліктер саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰБДҚ дереккөзі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім басқармасының цифрлық жүйесінің, edu.kz сайтының және әлеуметтік желілерде аккаунтының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰБДҚ дереккөзі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТКОБКБ ұйымының жобалық қуатын ескере отырып, білім алушыларды қабылдауға арналған орындар саны (оқу ғимараты мен шеберханалардың жобалық қуатының жалпы сомасы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰБДҚ дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * Кәсіпорындардың (ұйымдардың, мекемелердің) өтінімдері бойынша кадрлар даярлау үшін мемлекеттік білім беру тапсырысын алу үшін ТКОБКБ ұйымдары 3-тараудың 32-1-тармағында көрсетілген құжаттарды ұсынады.</w:t>
-[...16 lines deleted...]
-        <w:t>
       Жоғарыда келтірілген ақпараттың шынайылығын растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымның басшысы ________________________</w:t>
-[...17 lines deleted...]
-                      (қолы, Т. А. Ә. (бар болған жағдайда))</w:t>
+      Ұйымның басшысы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, ТАӘ (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -34867,55 +35624,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>