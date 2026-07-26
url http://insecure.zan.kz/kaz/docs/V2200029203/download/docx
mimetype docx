--- v0 (2025-12-20)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4db1bda" w14:textId="4db1bda">
+    <w:p w14:paraId="808c066" w14:textId="808c066">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,74 +113,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қорғаныс министрінің 2022 жылғы 18 тамыздағы № 680 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 22 тамызда № 29203 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Қорғаныс министрлігінің қайтыс болған зейнеткерін жерлеуге арналған біржолғы төлемді және оның отбасы мүшелеріне берілетін біржолғы жәрдемақыны тағайындау" мемлекеттік қызметін көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1002,149 +1084,377 @@
         <w:t>
       1. Осы "Қорғаныс министрлігінің қайтыс болған зейнеткерін жерлеуге арналған біржолғы төлемді және оның отбасы мүшелеріне берілетін біржолғы жәрдемақыны тағайындау" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Қорғаныс министрлігінің қайтыс болған зейнеткерін жерлеуге арналған біржолғы төлемді және оның отбасы мүшелеріне берілетін біржолғы жәрдемақыны тағайындау" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметті Қазақстан Республикасы Қорғаныс министрлігінің Зейнетақымен қамсыздандыру орталығы (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті көрсетуге өтінішті қабылдау www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де мәліметтерді қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қорғаныс министрлігінің қайтыс болған зейнеткерін жерлеуге арналған біржолғы төлемді және оның отбасы мүшелеріне берілетін біржолғы жәрдемақыны тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Тізбе) мазмұндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жеке басын куәландыратын құжаттары туралы, тұрғылықты жері немесе уақытша болатын орны бойынша тіркеу туралы мәліметтерді "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жерлеуге арналған біржолғы төлемді және біржолғы жәрдемақыны алу үшін "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңы 51-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1159,409 +1469,611 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төлемді алуға құқығы бар адамдар (бұдан әрі – көрсетілетін қызметті алушылар) Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін қажетті құжаттарды қоса бере отырып, көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) немесе бір реттік парольмен куәландырылған электрондық құжат нысанында порталға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сұранымды өңдеу Қазақстан Республикасы Қорғаныс министрлігінің автоматтандырылған жұмылдыру ресурстары жүйесінің интеграциялық шлюзінде (бұдан әрі – ҚМ ИШ) 2 (екі) жұмыс күні ішінде жүзеге асырылады. Жерлеуге арналған біржолғы төлем және біржолғы жәрдемақы тағайындалған жағдайда Қағидаларға 3, 3-1, 3-2-қосымшаларға сәйкес нысан бойынша көрсетілетін қызметті алушының "жеке кабинетіне" хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы Тізбенің 9-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші тізбенің 10-тармағында көзделген негіздер бойынша мемлекеттік қызметтер көрсетуден бас тартады және көрсетілетін қызметті алушыға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 73-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасына сәйкес мемлекеттік қызметті көрсетуден бас тартқан жағдайда тыңдау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті беруші уәкілетті адамының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында порталға көрсетілетін қызметті алушының "жеке кабинетіне" жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды жоғары әкімшілік органның немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның (бұдан әрі – шағымды қарайтын орган) лауазымды адамы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге және (немесе) лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексі 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік актіні қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жолдамауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      14. Көрсетілетін қызметті берушінің мекенжайына түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+      Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1717,68 +2229,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қорғаныс министрлігінің қайтыс болған зейнеткерін жерлеуге арналған біржолғы төлемді және оның отбасы мүшелеріне берілетін біржолғы жәрдемақыны тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3884,50 +4396,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Төлемді тағайындау үшін қажетті дербес деректерімді жинауға және өңдеуге келісім</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>беремін.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4499,50 +5127,344 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 3-1-қосымшамен толықтыру көзделген - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 3-2-қосымшамен толықтыру көзделген - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Қорғаныс министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -5269,55 +6191,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5643,31 +6565,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>