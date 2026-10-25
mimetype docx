--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec47827" w14:textId="ec47827">
+    <w:p w14:paraId="709faa5" w14:textId="709faa5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Ұлттық білім беру деректер қоры" ақпараттық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және ақпараттық қауіпсіздікті қамтамасыз ету қағидаларын бекіту туралы</w:t>
+        <w:t>"Ұлттық білім беру деректер қоры" цифрлық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және киберқауіпсіздікті қамтамасыз ету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 9 тамыздағы № 354 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 19 тамызда № 29187 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Білім туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -214,74 +252,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы бұйрықтың қосымшасына сәйкес "Ұлттық білім беру деректер қоры" ақпараттық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және ақпараттық қауіпсіздікті қамтамасыз ету </w:t>
+      1. Осы бұйрықтың қосымшасына сәйкес "Ұлттық білім беру деректер қоры" цифрлық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және киберқауіпсіздікті қамтамасыз ету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Цифрлық даму және мемлекеттік қызмет көрсетуді автоматтандыру департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1027,294 +1127,404 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№__ бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ұлттық білім беру деректер қоры" ақпараттық жүйесін қалыптастыру,  сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және  ақпараттық қауіпсіздікті қамтамасыз ету қағидалары</w:t>
+        <w:t xml:space="preserve"> "Ұлттық білім беру деректер қоры" цифрлық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және киберқауіпсіздікті қамтамасыз ету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Ұлттық білім беру деректер қоры" ақпараттық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және ақпараттық қауіпсіздікті қамтамасыз ету қағидалары (бұдан әрі - Қағидалар) "Білім туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 5-бабы </w:t>
+      1. Осы "Ұлттық білім беру деректер қоры" цифрлық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және киберқауіпсіздікті қамтамасыз ету қағидалары (бұдан әрі – Қағидалар) "Білім туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және "Ұлттық білім беру деректер қоры" ақпараттық жүйесін (бұдан әрі - ҰБДҚ) қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және ақпараттық қауіпсіздікті қамтамасыз ету тәртібін белгілейді.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Ұлттық білім беру деректер қоры" цифрлық жүйесін (бұдан әрі – ҰБДҚ) қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграция және киберқауіпсіздікті қамтамасыз ету тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
-[...15 lines deleted...]
-      1) ақпараттандыру объектілері - электрондық ақпараттық ресурстар, бағдарламалық қамтамасыз ету, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дербес деректер – дербес деректердің бір немесе бірнеше сәйкестендіргішімен толықтырылған, дербес деректер субъектісі туралы мәліметтер немесе мәліметтер жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
-[...15 lines deleted...]
-      2) ақпараттандыру объектілерінің интеграциясы - Қазақстан Республикасында пайдаланылатын деректерді берудің стандартты хаттамалары негізінде ақпараттандыру объектілері арасындағы ақпараттық өзара іс-қимылды ұйымдастыру және қамтамасыз ету жөніндегі іс-шаралар;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҰБДҚ паспорты – ҰБДҚ-дағы әкімшілік деректер мен статистикалық бақылау деректерін қамтитын электрондық нысан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
-[...15 lines deleted...]
-      3) дербес деректер - мәліметтер негізінде айқындалған немесе айқындалатын дербес деректер субъектісіне қатысты, электрондық, қағаз және (немесе) өзге де материалдық тасымалдаушыдарда тіркелген мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цифрлық объект – цифрлық технологиялар арқылы құрылған, пайдаланылатын немесе берілетін, бірегей цифрлық сипаттамаларға ие және цифрлық орта субъектілеріне Қазақстан Республикасының заңнамасында белгіленген көлемде иелену, пайдалану не билік ету құқықтарын жүзеге асыруға мүмкіндік беретін цифрлық ортаның ерекшеленген элементі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
-[...15 lines deleted...]
-      4) ҰБДҚ паспорты - ҰБДҚ-дағы әкімшілік деректер мен статистикалық бақылау деректерін қамтитын электрондық нысан; </w:t>
+    <w:bookmarkStart w:name="z85" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық объектілердің интеграциясы – деректерді берудің стандартты хаттамалары пайдаланыла отырып, интеграциялық сервистер арқылы цифрлық объектілер арасындағы өзара іс-қимылды ұйымдастыру және қамтамасыз ету жөніндегі іс-шаралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...15 lines deleted...]
-      5) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ҰБДҚ - ның әкімшілік деректері мен статистикалық байқаулар деректері (бұдан әрі - деректер) мемлекеттің меншігі болып табылады және оларды коммерциялық мақсаттар үшін пайдалануға тыйым салынады, білім беру мониторингін қоспағанда, өзге мақсаттар үшін Қазақстан Республикасы Оқу-ағарту министрлігінің (бұдан әрі - Министрлік) жазбаша келісімін талап етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1423,94 +1633,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. ҰБДҚ-ын қалыптастыру ҰБДҚ паспортында әкімшілік деректерді енгізу және өзектендіру арқылы жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік органдардың ақпараттық жүйелерімен және мемлекеттік емес ақпараттандыру объектілерімен интеграциялау арқылы жүзеге асырылады;</w:t>
+      1) мемлекеттік органдардың цифрлық жүйелерімен және мемлекеттік емес цифрлық объектілерімен интеграциялау арқылы жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) облыстың, республикалық маңызы бар қалалардың, астананың, ауданның (облыстық маңызы бар қалалардың) білім беруді басқару органдарымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) білім беру ұйымдарымен;</w:t>
+      3) білім беру ұйымдарымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Министрлік айқындаған Заңды тұлға облыстың, республикалық маңызы бар қалалардың, астананың, республикалық, дербес білім беру ұйымдарының, жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының, денсаулық сақтау, мәдениет және спорт, қорғаныс саласындағы уәкілетті органдарға ведомстволық өзге де бағынысты білім беру ұйымдарының ҰБДҚ паспорттарын жасайды, өзектендіреді және деректерін енгізеді, өзектендіруді үйлестіреді, сондай-ақ, осы ұйым қызметкерлерінің есептік жазбасын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1754,51 +2026,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Кітапхана" кіші бөлімін кітапханашы толтырады. Болмаған жағдайда - басшы айқындайтын адам; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "Компьютерлендіру" кіші бөлімін директордың ақпараттық технологиялар жөніндегі орынбасары, жүйелік әкімші толтырады. Болмаған жағдайда - басшы айқындайтын адам;</w:t>
+      5) "Компьютерлендіру" кіші бөлімін директордың цифрлық технологиялар жөніндегі орынбасары, жүйелік әкімші толтырады. Болмаған жағдайда - басшы айқындайтын адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Жатақхана/интернат" кіші бөлімін жатақхана меңгерушісі, директордың шаруашылық ісі-жөніндегі орынбасары толтырады. Болмаған жағдайда - басшы айқындайтын адам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1820,51 +2092,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 11-1-тармақпен толықтырылды – ҚР Оқу-ағарту министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1930,967 +2222,1457 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 тарау. ҰБДҚ сүйемелдеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15. ҰБДҚ-ны сүйемелдеуді ақпараттық қауіпсіздік мәселелері жөніндегі заңнамаға сәйкес Заңды тұлға жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. ҰБДҚ-ны сүйемелдеуді киберқауіпсіздік мәселелері жөніндегі заңнамаға сәйкес Заңды тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z41" w:id="41"/>
-[...15 lines deleted...]
-      1) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифрландыру және киберқауіпсіздікті қамтамасыз ету салаларындағы бірыңғай талаптардың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z42" w:id="42"/>
+    <w:bookmarkStart w:name="z89" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ҰБДҚ-ны сүйемелдеуді және жүйелік-техникалық қызмет көрсетуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z43" w:id="43"/>
-[...15 lines deleted...]
-      3) ҰБДҚ-ны сүйемелдеуді және жүйелік-техникалық қызмет көрсетуді жүзеге асыру үшін өзге де адамдарды ақпараттық-коммуникациялық инфрақұрылым объектілеріне тартады;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ҰБДҚ-ны сүйемелдеуді және жүйелік-техникалық қызмет көрсетуді жүзеге асыру үшін өзге де адамдарды цифрлық инфрақұрылым объектілеріне тартады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:bookmarkStart w:name="z91" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) "Ақпараттандыру туралы" Қазақстан Республикасының </w:t>
+      4) "Киберқауіпсіздік туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және Қазақстан Республикасының Дербес деректер және оларды қорғау туралы заңнамасына сәйкес дербес деректерді қорғау жөнінде шаралар қолданады;</w:t>
+        <w:t xml:space="preserve"> және Қазақстан Республикасының Дербес деректер және оларды қорғау туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңнамасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дербес деректерді қорғау жөнінде шаралар қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z45" w:id="45"/>
-[...15 lines deleted...]
-      5) ҰБДҚ-да орналастырылған мемлекеттік электрондық ақпараттық ресурстарды сақтау қауіпсіздігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ҰБДҚ-да орналастырылған мемлекеттік электрондық цифрлық ресурстарды сақтау қауіпсіздігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
-[...15 lines deleted...]
-      6) интеграциялау кезінде "электрондық үкіметтің" ақпараттандыру объектілерін ҰБДҚ-ға қосуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) интеграциялау кезінде "цифрлық үкіметтің" цифрлық объектілерін ҰБДҚ-ға қосуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z47" w:id="47"/>
+    <w:bookmarkStart w:name="z94" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ҰБДҚ жұмысы бойынша консультациялық көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      16. ҰБДҚ-ны сүйемелдеу шеңберінде Заңды тұлға:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. ҰБДҚ-ны сүйемелдеу шеңберінде Заңды тұлға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:bookmarkStart w:name="z96" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҰБДҚ көрсеткіштерді қосу және өзектендіруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z50" w:id="50"/>
+    <w:bookmarkStart w:name="z97" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) облыстың, республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) білім беру ұйымдары мен білім беруді басқару органдары деректерінің дұрыстығын (верификациясын) тексеру алгоритмдерін жасауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:bookmarkStart w:name="z98" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) форматтық-логикалық бақылау элементтерінің әдіснамасын жасау және өзектендіруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z52" w:id="52"/>
+    <w:bookmarkStart w:name="z99" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әкімшілік деректердегі статистикалық және логикалық ауытқуларды анықтауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z53" w:id="53"/>
+    <w:bookmarkStart w:name="z100" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ҰБДҚ-мен жұмыс бойынша нұсқаулық материалдар мен оқыту бейнероликтерін дайындауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z54" w:id="54"/>
-[...15 lines deleted...]
-      6) әкімшілік деректердің электрондық нысандарын қалыптастыру және жаңғыртуды;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) деректер нысандарын қалыптастыру және өзгерту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z55" w:id="55"/>
+    <w:bookmarkStart w:name="z102" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) деректер формаларын жүктеу алгоритмдерін құру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z103" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) Қазақстан Республикасы Білім және ғылым министрінің "Білім беру мониторингінің шеңберінде әкімшілік деректер нысандарын бекіту туралы" 2012 жылғы 27 желтоқсандағы № 570 </w:t>
-[...39 lines deleted...]
-      8) жыл сайынғы Ұлттық статистикалық жинақты дайындауды;</w:t>
+      8) "Білім беру мониторингінің шеңберінде әкімшілік деректер нысандарын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 27 желтоқсандағы № 570 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8369 болып тіркелген) бекітілген әкімшілік деректер нысандарынның формасын қалыптастыру және түсіруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z57" w:id="57"/>
-[...15 lines deleted...]
-      9) қолданушыларды ҰБДҚ-мен жұмыс жасау бойынша консультациялық сүйемелдеуді;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жыл сайынғы Ұлттық статистикалық жинақты дайындауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z58" w:id="58"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z105" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қолданушыларды ҰБДҚ-мен жұмыс жасау бойынша консультациялық сүйемелдеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z106" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қолданушыларды ҰБДҚ-мен жұмыс жасау бойынша оқытуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z107" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ҰБДҚ жұмыс істеуі жөніндегі байланыс-орталығының жұмысын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z108" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) дербес деректерді қорғау жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z109" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ҰБДҚ киберқауіпсіздігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Заңды тұлға ҰБДҚ-на мынадай ақпаратты орналастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z61" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кемінде 1 (бір) жұмыс күні бұрын алдағы техникалық не профилактикалық жұмыстар туралы хабарландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z62" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҰБДҚ-мен жұмыс істеудің әртүрлі мәселелері бойынша пайдаланушыларға арналған хабарламалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z63" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мәтіндік және бейне форматтағы нұсқаулықтар, жиі қойылатын сұрақтар және оларға жауаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z64" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Заңды тұлғаның байланыс ақпараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z65" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 тарау. Жүйелік-техникалық қызмет көрсету, интеграция және киберқауіпсіздікті қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) қолданушыларды ҰБДҚ-мен жұмыс жасау бойынша оқытуды; </w:t>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="66"/>
+      Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. ҰБДҚ жүйелік-техникалық қызмет көрсету шеңберінде Заңды тұлға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z67" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық не профилактикалық жұмыстарды жүргізуге қажетті уақытты қоспағанда, мереке және демалыс күндерін қоса алғанда, ҰБДҚ-да тәулік бойы режимде техникалық қызмет көрсетуді қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z68" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z68" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ҰБДҚ серверлік және телекоммуникациялық жабдығының диагностикасы және мониторингін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z69" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z69" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Министрліктің жабдықтарында ҰБДҚ деректерін сақтау және ақпарат зақымдалған немесе істен шыққан жағдайда қалпына келтіруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z70" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z70" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Министрліктің жабдықтарында ҰБДҚ-дағы ақпаратты қорғау және резервтік көшіруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z71" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бағдарламалық қамтылым мен бастапқы бағдарламалық кодтың ақауларын әкімшілендіру, түзетулер енгізу, түрлендіру және жою, жаңғырту жүргізбестен және цифрлық жүйенің тұтастығын сақтау шартымен техникалық іркілістерді жедел жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z72" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ҰБДҚ-на форматтық-логикалық бақылау элементтерін жаңарту және бағдарламалық енгізуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z73" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z73" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) серверлік және телекоммуникациялық жабдыққа, еркін бағдарламалық қамтылымға, дерекқорды басқару жүйесіне, операциялық жүйелерге жедел қызмет көрсетуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z74" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) деректермен алмасу үшін цифрлық жүйелермен интеграцияны, сондай-ақ мемлекеттік органдардың цифрлық жүйелерімен және өзге де цифрландыру объектілерімен өзара іс-қимылды қамтиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z75" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ҰБДҚ-ның киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізуге дайындық және анықталған ескертулерді жою жөніндегі жұмыстарды ұйымдастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Заңды тұлға ақпаратты іздеу және ҰБДҚ-ға орналастыру бойынша техникалық мәселелер бойынша өтініштерді кері байланыс арқылы қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z77" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z77" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. ҰБДҚ-ны басқа цифрлық жүйелермен интеграциялау Қазақстан Республикасы Премьер-Министрінің орынбасары - Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 1 шілдедегі №368/НҚ бұйрығымен бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 39199 болып тіркелген) "цифрлық үкіметтің" цифрлық объектілерін интеграциялау қағидаларында белгіленген тәртіппен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. ҰБДҚ-ын басқа ақпараттық жүйелермен интеграциялау Қазақстан Республикасы Ақпарат және коммуникациялар министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы №123 </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+      21. Цифрлық қауіпсіздікті қамтамасыз ету кезінде Заңды тұлға "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген талаптарды басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заңды тұлға ҰБДҚ-ның киберқауіпсіздігін қамтамасыз ететін жауапты тұлғаны айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>