--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="236c8da" w14:textId="236c8da">
+    <w:p w14:paraId="de66156" w14:textId="de66156">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2022 жылғы 8 тамыздағы № 655 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 9 тамызда № 29063 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2022 жылғы 8 тамыздағы № 655 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 9 тамызда № 29063 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -925,2495 +925,721 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Әкімшілік қадағалаудағы адамдарды есепке алу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2005 жылғы 11 ақпандағы № 97 </w:t>
+      1. Күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Жазасын өтеуден шартты түрде мерзімінен бұрын босатылған адамдардың мінез-құлқын бақылауды жүзеге асыру қағидасын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 19 қыркүйектігі № 622 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3503 болып тіркелді):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9839 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z30" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Әкімшілік қадағалауда тұрған адамдарды есепке алу </w:t>
+      көрсетілген бұйрықпен бекітілген Жазасын өтеуден шартты түрде мерзімінен бұрын босатылған адамдардың мінез-құлқын бақылауды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
-[...121 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес (бұдан әрі – Заң) ішкі істер органдары қадағалаушыларға және соттылық белгілері бойынша Заңның қолданысына түсетін адамдарға қатысты қажетті профилактикалық және жедел-іздестіру іс-шараларын жүргізеді.";</w:t>
+        <w:t>8-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақ</w:t>
-[...143 lines deleted...]
-      Қадағаланушының сырт пішінінің өзгеруі (татуировкалар), тұрғылықты жерінің, жұмысқа орналасуының өзгеруі туралы ақпарат түзету парағына енгізіледі және ақпараттық-аналитикалық орталықтың бөлімшелеріне (бұдан әрі - ААО) бір тәулік ішінде жіберіледі. Сол сияқты қадағаланушыға байланысты барлық өзгерістер ААО түзету парағымен хабардар етіледі.";</w:t>
+        <w:t>11-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақ</w:t>
+        <w:t>28-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "9. Қадағаланушыға шектеу орнату туралы қаулы әкімшілік қадағалау ісіне тігіледі.";</w:t>
+        <w:t xml:space="preserve">
+      "28. Шартты түрде мерзімінен бұрын босатылған адамның ішкі істер органына келуін тіркеу ҚАІІО жергілікті полиция қызметі бөліністерінде не учаскелік полиция пункттерінде жүзеге асырылады, бұл туралы арнайы бақылау парағына осы Қағидаға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша белгі қойылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-тармақ</w:t>
+        <w:t>34-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      "34. Шартты түрде мерзімінен бұрын босатылған адам басқа ішкі істер органы қызмет көрсететін аумаққа келісімен, жергілікті полиция қызметі бөлінісінің қызметкері немесе УПИ оның бағыттық парағына тиісті белгілер қойып, оларды ішкі істер органының мөрімен (мөртаңбасымен) куәландырады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      "14. Бақылау ісіне осы Қағидаларға </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Жазасын өтеуден шартты түрде мерзімінен бұрын босатылған адамдардың мінез құлқын бақылауды жүзеге асыру қағидасына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазасын өтеуден шартты түрде мерзімінен бұрын босатылған адамдардың мінез құлқын бақылауды жүзеге асыру қағидасына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазасын өтеуден шартты түрде мерзімінен бұрын босатылған адамдардың мінез құлқын бақылауды жүзеге асыру қағидасына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Табиғатты қорғау іс-шараларына қатысу бойынша ішкі істер органдарының жұмысын ұйымдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 29 желтоқсандағы № 1096 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13046 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақ</w:t>
-[...1806 lines deleted...]
-        </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3421,106 +1647,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасы Ішкі істер министрлігі ережесінің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Табиғатты қорғау іс-шараларына қатысу бойынша ішкі істер органдарының жұмысын ұйымдастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3664,732 +1874,90 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кейбір бұйрықтарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...593 lines deleted...]
-      18. Әкімшілік қадағалауды тоқтату туралы қаулы.</w:t>
+      Ескерту. 1-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4479,111 +2047,1570 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кейбір бұйрықтарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 2-қосымша</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейбір бұйрықтарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейбір бұйрықтарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейбір бұйрықтарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жазасын өтеуден шартты түрде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімінен бұрын босатылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдардың мінез-құлқын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бақылауды жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидасына 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Соттылық белгілері бойынша Заңның қолданысына түсетін адамдарды есепке алу іс-шаралар парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve"> №_________бақылау ісі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шартты түрде мерзімінен бұрын босатылғанның тегі, аты, әкесінің аты   (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғылықты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылауды _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚАПб(Б)-ның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      учаскелік полиция инспекторы_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      учаскелік полиция инспекторының атағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________ жүзеге асырады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі және аты-жөні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басталған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы" "____" _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазаның өтелмеген бөлігі мерзімінің аяқталу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік қадағалау туралы Заңның қолданысына түсетін адамдар санатына өткізу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "____" ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау ісін жүргізудің аяқталған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс 20____ жылғы "____" _____________ дейін мұрағатта сақталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (есепке алу-қадағалау ісі мұқабасының ішкі жағына жазылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау ісіне тігілетін құжаттардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Іске тігілген құжаттардың тізімдемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бас бостандығынан айыру орындарынан босату туралы анықтаманың көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шартты түрде мерзімінен бұрын босату туралы сот қаулысының көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Өмірбаяны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Соттылығы туралы түсініктер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Шартты түрде мерзімінен бұрын босатылған адамның байланыстар сызбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Есепке алынған адамды ҚСжАЕК-нің деректері бойынша арнайы тексерудің талабы (іс жүргізілген кезде, содан кейін ҚСжАЕК деректеріндегі ақпарат өзгерген жағдайда ғана арнайы тексерудің көшірмесі міндетті түрде тігіледі. Ақпарат өзгермеген жағдайда, қосымша көшірмелер тігілмейді.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Соңғы соттылығы бойынша аудандық (қалалық, облыстық) сот үкімінің көшірмесі (үкімнен үзінді көшірме).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шартты түрде мерзімінен бұрын босатылғанға міндеттерді белгілеу туралы сотқа жолданған хабарламаның көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Міндеттерді белгілеу туралы соттың қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әкімшілік құқық бұзушылық және сот жүктеген міндеттерді бұзу туралы хаттамалардың көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Шартты түрде мерзімінен бұрын босатылған адамды әкімшілік құқық бұзушылық жасаған және жүктелген міндеттерді орындаудан жалтарған жағдайда әкімшілік жауапқа тарту туралы ҚАПб(Б) және соттың қаулылары (оның ішінде әкімшілік айыппұлдарды төлеу туралы түбіртек көшірмелері).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Шартты түрде мерзімінен бұрын босатылған адамға сот белгілеген міндеттердің сақталуын бақылау парағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағыттық және бақылау парақтарының түбіршектері, бағыттық және бақылау парақтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейбір бұйрықтарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жазасын өтеуден шартты түрде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімінен бұрын босатылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдардың мінез-құлқын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бақылауды жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидасына 7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шартты түрде мерзімінен бұрын босатылған адамға қатысты белгіленген міндеттердің сақталуын бақылау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -4709,110 +3736,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 _________________________________________________________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мерзімі _______________ бастап _____________________ дейін</w:t>
+Қадағалау мерзімі _______________ бастап _____________________ дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...17 lines deleted...]
-р\с</w:t>
+№ р\с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4876,213 +3885,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күні</w:t>
-[...53 lines deleted...]
-(дерекқорлыр бойынша, тұрғылықты жері, жұмыс, оқу орны бойынша)</w:t>
+Күні және уақыты тексеру / тіркеу (дерекқорлыр бойынша, тұрғылықты жері, жұмыс, оқу орны бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тексеру</w:t>
-[...71 lines deleted...]
-болған жоқ, бұзушылықтар анықталды)</w:t>
+Тексеру нәтижелері (үйінде болды, болған жоқ, бұзушылықтар анықталды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5110,141 +3993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белгіленген</w:t>
-[...89 lines deleted...]
-шаралар</w:t>
+Белгіленген міндеттерді бұзғаны үшін мерзімінен бұрын-шартты түрде босатылған адамға қолданылған шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5264,57 +4057,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тексеру</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5493,57 +4290,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5664,3720 +4465,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...3668 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9404,55 +4535,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>