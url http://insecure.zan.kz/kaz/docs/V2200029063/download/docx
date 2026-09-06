--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de66156" w14:textId="de66156">
+    <w:p w14:paraId="9aa28d9" w14:textId="9aa28d9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1513,278 +1513,120 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z38" w:id="14"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...121 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Ішкі істер министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 377</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> алып тасталсын.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3549,68 +3391,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бақылауды жүзеге асыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидасына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="16"/>
+    <w:bookmarkStart w:name="z50" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шартты түрде мерзімінен бұрын босатылған адамға қатысты белгіленген міндеттердің сақталуын бақылау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -4535,55 +4377,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4909,31 +4751,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>