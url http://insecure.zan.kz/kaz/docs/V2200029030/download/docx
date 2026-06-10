--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ea0850" w14:textId="0ea0850">
+    <w:p w14:paraId="2f9f931" w14:textId="2f9f931">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге біржолғы сыйақы төлеу қағидаларын, сондай-ақ мөлшерлерін бекіту туралы</w:t>
+        <w:t>Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына, оларды дайындаған педагогтерге біржолғы сыйақы төлеу қағидаларын, сондай-ақ жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына, оларды дайындаған педагогтерге берілетін біржолғы сыйақының мөлшерлерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2022 жылғы 29 шiлдедегi № 347 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 5 тамызда № 29030 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Білім туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -224,74 +262,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге біржолғы сыйақы төлеу қағидалары, сондай-ақ </w:t>
+      1. Қоса беріліп отырған Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына, оларды дайындаған педагогтерге біржолғы сыйақы төлеу қағидалары, сондай-ақ жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына, оларды дайындаған педагогтерге берілетін біржолғы сыйақының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мөлшерлері</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Оқу-ағарту министрлігінің Мектепке дейінгі және орта білім беру комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -997,881 +1097,1161 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы 29 шілдедегі</w:t>
+              <w:t>2022 жылғы 22 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 347 Бұйрығына қосымша</w:t>
+              <w:t>№ 347 бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың  жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге  біржолғы сыйақы төлеу қағидалары, сондай-ақ мөлшерлері</w:t>
+        <w:t xml:space="preserve"> Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына, оларды дайындаған педагогтерге біржолғы сыйақы төлеу  қағидалары, сондай-ақ жалпы білім беретін пәндер бойынша халықаралық  олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге,  ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына, оларды дайындаған педагогтерге берілетін біржолғы сыйақының мөлшерлері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Сыйақының мөлшерлері жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      1. Осы Қағидалар жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге біржолғы сыйақы төлеу тәртібін, сондай-ақ мөлшерлерін белгілейді.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Қағидалар жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына, оларды дайындаған педагогтерге біржолғы сыйақы төлеу тәртібін, сондай-ақ жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне, оларды дайындаған педагогтерге, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына, оларды дайындаған педагогтерге берілетін біржолғы сыйақының мөлшерлерін белгілейді (бұдан әрі – Біржолғы сыйақы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      2. Біржолғы сыйақы беруді жүзеге асыратын орган Қазақстан Республикасы Оқу-ағарту министрлігі болып табылады (бұдан әрі – Министрлік).</w:t>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Біржолғы сыйақы беруді жүзеге асыратын орган Қазақстан Республикасының Оқу-ағарту министрлігі (бұдан әрі – Министрлік) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Біржолғы сыйақы жеке сипатта болады және бір жыл ішінде қайталап берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Біржолғы сыйақы ағымдағы жылдың жетістігі үшін ғана беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Біржолғы сыйақы алуға кандидаттар Қазақстан Республикасының азаматтары болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Біржолғы сыйақы алуға кандидаттар болып мыналар табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлері, оларды дайындаған педагогтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ғылыми жобалардың халықаралық конкурстарының жеңімпаздары, оларды дайындаған педагогтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың аталған жеңімпаздары мен жүлдегерлері және ғылыми жобалардың халықаралық конкурстарының жеңімпаздары осы Қағидаларға қосымшаға сәйкес сауалнама толтырады. Он сегіз жасқа толмаған тұлғалардың сауалнамаларында көрсетілген мәліметтердің дұрыстығы ата-аналарының немесе өзге де заңды өкілдерінің қолдарымен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Біржолғы сыйақы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+      1) Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 20 шілдедегі № 333 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28915 болып тіркелген) (бұдан әрі – № 333 бұйрық) бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлері, ғылыми жобалардың халықаралық конкурстарының жеңімпаздары болған қазақстандық білім алушыларға, Қазақстан Республикасы құрама командасының мүшелеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) № 333 бұйрықпен бекітілген тізбеге сәйкес жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлерін, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарын дайындаған педагогтерге төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлеріне мынадай мөлшердегі Біржолғы сыйақыны көрсете отырып, сертификат беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) I дәрежелі диплом мен алтын медаль үшін – 1500 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) II дәрежелі диплом мен күміс медаль үшін – 1000 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) III дәрежелі диплом мен қола медаль үшін – 500 АЕК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ғылыми жобалардың халықаралық конкурстарының жеңімпаздарына I дәрежелі диплом мен алтын медаль үшін 1500 АЕК мөлшеріндегі Біржолғы сыйақыны көрсете отырып, сертификат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлерін дайындаған педагогтерге мынадай мөлшердегі Біржолғы сыйақыны көрсете отырып, сертификат беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) I дәрежелі диплом мен алтын медаль иегерін дайындаған педагогке – базалық лауазымдық айлықақының 26,5 еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) II дәрежелі диплом мен күміс медаль иегерін дайындаған педагогке – базалық лауазымдық айлықақының 17,5 еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) III дәрежелі диплом мен қола медаль иегерін дайындаған педагогке – базалық лауазымдық айлықақының 8,5 еселенген мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ғылыми жобалардың халықаралық конкурстарының жеңімпазын – I дәрежелі диплом мен алтын медаль иегерін дайындаған педагогке базалық лауазымдық айлықақының 26,5 еселенген мөлшеріндегі Біржолғы сыйақыны көрсете отырып, сертификат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Біржолғы сыйақы төлеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы құрама командаларының ағымдағы жылғы жалпы білім беретін пәндер бойынша халықаралық олимпиадаларға, ғылыми жобалардың халықаралық конкурстарына қатысу нәтижелеріне сәйкес "Дарын" республикалық ғылыми-практикалық орталығы (бұдан әрі – "Дарын" РҒПО):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлерінің, ғылыми жобалардың халықаралық конкурстары жеңімпаздарының тізімін, ұйымдастырушы елдердің ресми сайттарында жарияланған нәтижелерінің көшірмелерін қалыптастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) № 333 бұйрықпен бекітілген тізбеге сәйкес жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлерін, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарын I, II, III дәрежелі дипломдармен марапаттауды ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. "Дарын" РҒПО жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлерін, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарын дайындаған педагогтердің тізімдерін жеңімпаз және жүлдегер оқитын білім беру ұйымының педагог туралы деректері көрсетілген растайтын құжаттары негізінде қалыптастырады және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлері, ғылыми жобалардың халықаралық конкурстарының жеңімпаздары Біржолғы сыйақы алу үшін "Дарын" РҒПО-ға мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжаттың (бар болған жағдайда) және (немесе) туу туралы куәліктің (бар болған жағдайда) және (немесе) төлқұжатының (бар болған жағдайда) көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) I, II, III дәрежелі дипломдардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ағымдағы банктік есепшоттың деректемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) педагогтің жұмыс орнынан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Біржолғы сыйақы алшуының оқу орнынан педагог туралы деректер көрсетілген анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Он сегіз жасқа толмаған тұлғалар туралы деректердің дұрыстығы білім беру ұйымы басшысының, ата-аналарының немесе өзге де заңды өкілдерінің қолдарымен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлерін, ғылыми жобалардың халықаралық конкурстарының жеңімпаздарын дайындаған педагогтер Біржолғы сыйақы алу үшін "Дарын" РҒПО-ға мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжаттың (бар болған жағдайда) және (немесе) төлқұжатының (бар болған жағдайда) көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың жеңімпаздары мен жүлдегерлері, ғылыми жобалардың халықаралық конкурстары жеңімпаздарының I, II, III дәрежелі дипломдардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ағымдағы банктік есепшоттың деректемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) педагогтің жұмыс орнынан анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Біржолғы сыйақы республикалық бюджет қаражаты есебінен төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Педагог екі және одан көп жеңімпазды және (немесе) жүлдегерді дайындаған жағдайда, Біржолғы сыйақы жалпы білім беретін пәндер бойынша халықаралық олимпиадалардың әрбір жеңімпазы мен жүлдегері, халықаралық ғылыми жобалар конкурстарының жеңімпазы үшін төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Білім алушылар екі және одан да көп педагогті көрсеткен жағдайда, Біржолғы сыйақы сомасы көрсетілген педагогтер арасында тең пропорцияда бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жеңімпаз немесе жүлдегер Біржолғы сыйақы алудан бас тартқан жағдайда, жеңімпаздарды немесе жүлдегерлерді дайындаған педагогтердің оны алу құқығы сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Біржолғы сыйақы: </w:t>
-[...618 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      20. Министрлік "Дарын" РҒПО ұсынған құжаттардың негізінде Министрліктің интернет-ресурсында орналастыра отырып, ағымдағы жылға Біржолғы сыйақы төлеу туралы бұйрық шығарады. Бұйрықта алушылардың тізімі, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақтарына сәйкес төлемдердің мөлшері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Біржолғы сыйақылар жеңімпаздар мен жүлдегерлердің, сондай-ақ оларды дайындаған педагогтердің тиісті ағымдағы банктік есепшоттарына ақшалай қаражатты аудару жолымен төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Біржолғы сыйақыға Қазақстан Республикасының заңнамасында белгіленген шығыстар (салықтар және басқа да міндетті төлемдер мен алымдар) кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1970,1501 +2350,442 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дайындаған педагогтерге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">біржолғы сыйақы төлеу </w:t>
+              <w:t>біржолғы сыйақы төлеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына,</w:t>
+              <w:t>қағидаларына, сондай-ақ жалпы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ жалпы білім беретін</w:t>
+              <w:t>білім беретін пәндер бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пәндер бойынша халықаралық</w:t>
+              <w:t>халықаралық олимпиадалардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">олимпиадалардың жеңімпаздары </w:t>
+              <w:t>жеңімпаздары мен жүлдегерлеріне, оларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен жүлдегерлеріне, оларды</w:t>
+              <w:t>дайындаған педагогтерге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дайындаған педагогтерге</w:t>
+              <w:t>біржолғы сыйақы мөлшерлеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біржолғы сыйақы мөлшерлеріне</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Халықаралық олимпиада жеңімпазының/жүлдегерінің сауалнамасы</w:t>
-[...667 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+        <w:t xml:space="preserve"> Халықаралық олимпиада жеңімпазының немесе жүлдегерінің немесе ғылыми жобалардың халықаралық конкурстары жеңімпазының сауалнамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатысушының ТАӘ (ол болған жағдайда)__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық зияткерлік жарыстар (олимпиада немесе халықаралық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобалар)_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектеп атауы (ауыл, аудан, қала, облыс)___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыныбы _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатысушының байланыстары (ұялы телефон нөмірі, мессенджерлер, e-mail)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ (ол болған жағдайда) және байланыстары (ұялы телефон нөмірі,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      WhatsApp)___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізді халықаралық олимпиадаға дайындаған педагогтің ТАӘ (ол болған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда)___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оның жұмыс немесе оқу орны _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ата-аналардың немесе басқа да заңды өкілдердің қолы______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауаптарыңыз үшін рақмет. Өз қолыңызбен толтырылып, қол қойылған анкетаның сканерленген нұсқасын электрондық поштаға жіберуіңізді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...648 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3485,55 +2806,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>