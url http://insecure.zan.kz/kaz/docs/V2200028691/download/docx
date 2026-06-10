--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6729ad" w14:textId="c6729ad">
+    <w:p w14:paraId="860d345" w14:textId="860d345">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,233 +85,286 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар жүзеге асыратын банк операцияларын лицензиялау қағидаларын, Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банк операцияларын жүргізу бойынша біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 25 маусымдағы № 168 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 22 маусымдағы № 45 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 4 шiлдеде № 28691 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 22 маусымдағы № 45 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 4 шiлдеде № 28691 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 29 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар жүзеге асыратын банк операцияларын лицензиялау қағидаларын, Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банк операцияларын жүргізу бойынша біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 25 маусымдағы № 168 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4873 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар жүзеге асыратын банк операцияларын лицензиялау қағидаларына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,68 +379,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банк операцияларын жүргізу бойынша біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -400,206 +439,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1142,68 +1166,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға банк операцияларына лицензия беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3795,68 +3819,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 168 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банк операцияларын жүргізу бойынша біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5907,70 +5931,70 @@
               <w:t>
 Жарғының көшірмесі (салыстырып тексеру үшін жарғының түпнұсқасы ұсынылмаған жағдайда нотариалды куәландырылған үзінді көшірме)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларын жүргізуге лицензиясы бар, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым жарғыға өзгерістер және (немесе) толықтырулар енгізілген жағдайларда, осындай өзгерістер және (немесе) толықтырулар енгізілген күннен бастап күнтізбелік 14 (он төрт) күн ішінде уәкілетті органға жарғыға өзгерістерді және (немесе) толықтыруларды ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар қағаз тасымалдағышта немесе "электрондық үкіметтің" веб-порталы арқылы электрондық түрде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6186,88 +6210,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлға болып табылатын банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым акционері (қатысушысы) туралы мәліметтер нысаны _______________________________________________________________________________  (банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның акционері (қатысушысы) (бұдан әрі - Өтініш беруші) __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6278,70 +6302,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Орналасқан жері__және нақты мекенжайы _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6388,352 +6412,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қала коды, телефон нөмірі, факс нөмірі, электрондық пошта мекенжайы, интернет-ресурсы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (құжаттың атауы, нөмірі және берілген күні, берген орган)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бизнес сәйкестендіру нөмірі (бар болса) ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызмет түрі _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                               (қызметтің негізгі түрлерін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасының резиденті немесе бейрезиденті _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Өтініш берушінің акционерге тиесілі дауыс беретін акциялары санының өтініш берушінің дауыс беретін акцияларының жалпы санына пайыздық арақатынасы немесе өтініш берушінің жарғылық капиталына қатысу үлесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Өтініш берушінің акцияларын төлеуге (өтініш берушінің жарғылық капиталындағы қатысу үлесіне) ақша енгізер алдындағы өтініш беруші акционерінің (қатысушысының) меншікті капиталының мөлшері және өтініш берушінің акцияларын төлеуге енгізілген сома (өтініш берушінің жарғылық капиталындағы қатысу үлесіне) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Өтініш беруші акционерінің (қатысушысының) заңды тұлғалардың атаулары мен орналасқан жерін көрсете отырып, басқа заңды тұлғаларды қатысушы, акционер ретінде құруға және олардың қызметіне қатысуы туралы мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6744,70 +6768,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Ұйымның атауын, орналасқан жерін көрсете отырып, өтініш берушінің акционері (қатысушысы) қатысатын өнеркәсіптік, банктік, қаржылық топтар, холдингтер, концерндер, қауымдастықтар, консорциумдар туралы мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6818,70 +6842,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Өтініш берушінің акционерінің (қатысушысының) атқарушы органының бірінші басшысы (атқарушы органның функцияларын жеке-дара орындайтын тұлға) және басқару органы (бақылаушы кеңесі - бар болса) туралы мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7280,68 +7304,68 @@
               <w:t>
 арналған</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органының басшысы (банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның акционері (қатысушысы) – жеке тұлға, атқарушы органның бірінші басшысы (атқарушы органның функцияларын жеке - дара орындайтын тұлға) және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның акционері (қатысушысы) - заңды тұлғаның басқару органы (бақылаушы кеңесі, бар болса) туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7370,70 +7394,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (тегі, аты, әкесінің аты (ол бар болса), лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымының атқарушы органының басшысы (бұдан әрі – Өтініш беруші) (өтініш берушінің акционері (қатысушысы) – жеке тұлға, атқарушы органның бірінші басшысы (атқарушы органның функцияларын жеке – дара орындайтын тұлға) және өтініш беруші-заңды тұлға акционерінің (қатысушысының) басқару органы (бақылаушы кеңесі) туралы жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7702,70 +7726,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Білімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8280,70 +8304,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өтініш берушінің атқарушы органының басшысы (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы ірі акционер болып табылатын не мүлкіндегі тиісті үлеске құқығы бар заңды тұлғалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8771,70 +8795,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 4-бағанда үлесті өтініш берушінің атқарушы органы басшысының (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері - заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) сенімгерлік басқаруындағы үлесті, сондай-ақ өтініш берушінің атқарушы органының басшысы (өтініш берушінің акционері (мүшесі) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) өзге тұлғалармен бірлесіп иелену нәтижесінде ірі қатысушы болып табылатын акциялардың (үлестердің) санын ескере отырып көрсету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Еңбек қызметі туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл тармақта өтініш берушінің атқарушы органы басшысының (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) еңбек қызметі, сондай-ақ басқару органына мүшелік туралы мәліметтер, оның ішінде жоғары оқу орнын бітірген күннен бастап, сондай-ақ өтініш берушінің атқарушы органы басшысының (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) еңбек қызметі жүзеге асырылмаған кезең көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9649,70 +9673,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы ұйымдарының дербес құрылымдық бөлімшесінің (департаменттің, басқарманың, филиалдың) басшысы (бастықтың орынбасары), қаржылық, басқарушы және (немесе) атқарушы директор қызметін атқарған жағдайда осы ұйымда қаржылық қызмет көрсетуге байланысты мәселелер көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудиторлық қызмет саласында реттеуді жүзеге асыратын уәкілетті органда жұмыс өтілі болған жағдайда, қаржылық ұйымдарға аудит жүргізу жөніндегі қызметтерді реттеуге қатысты негізгі функционалды міндеттер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өтініш берушінің атқарушы органы басшысының (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) қаржы ұйымдарының аудитін жүргізуіне, салық бойынша аудитті қоса алғанда, қатысуы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9813,70 +9837,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қаржы ұйымының атауын, аудит жүргізу мерзімін, сондай-ақ өтініш берушінің атқарушы органы басшысының (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері - заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) аудитор-орындаушы (бар болса) ретінде аудиторлық есепке қол қойған күнін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ұйымдардағы инвестициялық комитеттерде мүшелігі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10391,70 +10415,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Өтініш берушінің атқарушы органының басшысы (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) Уәкілетті органының немесе резиденті Қазақстан Республикасының бейрезидент- қаржы ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы банкті төлемге қабілетсіз банктер санатына жатқызу не оның акцияларын мәжбүрлеп сатып алу, қаржы ұйымын, оның ішінде Қазақстан Республикасының бейрезидент-қаржы ұйымын таратуға және (немесе) қаржы нарығындағы қызметін тоқтатуға алып келу салдарынан оларды лицензиясынан айыру не Қазақстан Республикасының немесе резиденті Қазақстан Республикасының бейрезидент-қаржы ұйымы болып табылатын мемлекеттің заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оларды банкрот деп тану туралы сот шешімі заңды күшіне енгені туралы шешім қабылданғанға дейін 1 (бір) жылдан бұрын аспайтын кезеңде бұрын қаржы ұйымының басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі (атқарушы органның және оның орынбасарының функцияларын жеке дара жүзеге асыратын тұлға) бас бухгалтері, Қазақстан Республикасының бейрезидент-банкі филиалының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының басшысының немесе оның орынбасарының, бас бухгалтерінің, қаржы ұйымының жеке тұлға - ірі қатысушысы, заңды тұлға - ірі қатысушысының (банк, сақтандыру холдингінің) басшысы болғандығы туралы мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10465,70 +10489,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (иә (жоқ), ұйымның атауын, лауазымын, жұмыс кезеңін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Өтініш берушінің атқарушы органының басшысының (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) қатарынан төрт және одан да көп кезең бойы шығарылған эмиссиялық бағалы қағаздар бойынша купондық сыйақы төлеу бойынша дефолтқа жол берген не шығарылған эмиссиялық бағалы қағаздар бойынша купондық сыйақы төлеу бойынша берешегінің сомасы купондық сыйақының төрт еселенген және (немесе) одан да көп мөлшерін құрайтын не шығарылған эмиссиялық бағалы қағаздар бойынша негізгі борышты төлеу бойынша дефолттың мөлшері республикалық бюджет туралы заңда төлеу күніне белгіленген айлық есептік көрсеткіштен он мың есе асып түсетін соманы құрайтын дефолтқа жол берген бұрын қаржы ұйымының басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері, ірі қатысушы (ірі акционер) - жеке тұлға, ірі қатысушы (ірі акционер) - заңды тұлға - эмитенттің басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері болып табылғаны не болып табылмағаны туралы мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10539,70 +10563,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                   (иә (жоқ), ұйымның атауын, лауазымын, жұмыс кезеңін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтініш берушінің атқарушы органының басшысы (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) қаржы ұйымының, банктік немесе сақтандыру холдингінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшысы ретінде қаржы ұйымы, банктік немесе сақтандыру холдингі, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамы қызметінің мәселелері бойынша сотта істі қарау кезінде жауап беруші ретінде тартылды ма _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10631,70 +10655,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (иә (жоқ), күні, сотта істі қарау кезіндегі ұйымның, жауап берушінің атауын, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаралатын мәселе және сот шешімін (ол шығарылған жағдайда) көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Өтініш берушінің атқарушы органының басшысы (өтініш берушінің акционері (қатысушы) – атқарушы органның бірінші басшысы, жеке тұлға (атқарушы органның функцияларын жеке дара жүзеге асыратын тұлға) және өтініш беруші акционері -заңды тұлғаның (қатысушы) басқару органының (бар болса, бақылау кеңесінің) басшысы) тағайындалған (сайланған) күніне дейін 3 (үш) жыл ішінде сыбайлас жемқорлық қылмысын жасағаны үшін жауапкершілікке не сыбайлас жемқорлық құқық бұзушылығы үшін тәртіптік жауапкершілікке тартылды ма </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10908,63 +10932,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11286,35 +11332,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>