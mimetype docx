--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4fb48fc" w14:textId="4fb48fc">
+    <w:p w14:paraId="3e4b96c" w14:textId="3e4b96c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне пруденциялық реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 30 маусымдағы № 48 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 4 шiлдеде № 28688 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 30 маусымдағы № 48 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 4 шiлдеде № 28688 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,298 +192,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға қосымшаға сәйкес Қазақстан Республикасының пруденциялық реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Тізбе) бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күшіне енеді. Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сегізінші абзацы 2022 жылғы 1 қаңтардан бастап туындаған құқықтық қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ислам банктің Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -976,6987 +928,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 48 қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының пруденциялық реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...18 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 </w:t>
-[...39 lines deleted...]
-    </w:p>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
-[...417 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақ</w:t>
-[...6383 lines deleted...]
-      Егер осы асып кету іс-шаралар жоспарында белгіленген мерзімде жойылмаған жағдайда, ашық валюталық позиция лимиттерi мәндерінің асып кетуі осы асып кету анықталған күннен бастап осы нормативтің бұзылуы ретінде қарастырылады.". </w:t>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8062,11780 +1229,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="20"/>
-[...11584 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19869,621 +1345,159 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Салымдардың кредиттiк тәуекел </w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">дәрежесi бойынша өлшерленген </w:t>
+              <w:t xml:space="preserve">пруденциялық реттеу мәселелері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>банк активтерiнiң кестесiне</w:t>
+              <w:t xml:space="preserve">бойынша өзгерістер енгізілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="21"/>
-[...524 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20582,24418 +1596,110 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-қосымша </w:t>
-[...155 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t xml:space="preserve">3-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="33"/>
-[...18650 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі - Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 қаулысымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларының </w:t>
-[...5549 lines deleted...]
-</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>