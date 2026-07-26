--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e4b96c" w14:textId="3e4b96c">
+    <w:p w14:paraId="8618ff3" w14:textId="8618ff3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1707,55 +1707,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>