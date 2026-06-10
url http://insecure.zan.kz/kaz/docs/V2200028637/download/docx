--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="513d098" w14:textId="513d098">
+    <w:p w14:paraId="b846b3d" w14:textId="b846b3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,195 +85,239 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 22 маусымдағы № 44 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 29 маусымда № 28637 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 22 маусымдағы № 44 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 29 маусымда № 28637 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 85 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген) келесі өзгеріс бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелері, капиталының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мөлшерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -304,206 +350,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> редакциясымен мазмұндалсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1036,68 +1066,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мөлшеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19239,88 +19269,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>активтерiнiң кестесiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиісті банк активтерінің есебіне түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, банкте түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар қарыздар (Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтері кестесінің (бұдан әрі - Кесте) 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) осы тармаққа сәйкес банктерде түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19367,558 +19397,564 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сай мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банкте "Самұрық-Қазына" ұлттық әл-ауқат қоры" және "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамдарының қайтарып алынбайтын және сөзсіз кепілдігі, экспортты қолдау жөніндегі функцияны жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған сақтандыру төлемі бойынша міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты түрінде қамтамасыз етуі бар, сомасы көрсетілген қарыздар көлемінің кемінде 50 (елу) пайызын жабатын қарыздар қамтамасыз етудің түзетілген құны шегеріле отырып тәуекел дәрежесі бойынша мөлшерленген активтердің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамдарының кепілдігі, экспортты қолдау жөніндегі функцияларды жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған сақтандыру төлемі жөніндегі міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты түріндегі қамтамасыз етудің түзетілген құны кепілдік, сақтандыру шарты сомасының 95 (тоқсан бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контрагенттен төмен тәуекел дәрежесі бар ұйымдар кепілдік берген (сақтандырылған) банк инвестициялары есебіне енгізілмеген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, қарыздар, инвестициялар тәуекел дәрежесі бойынша мөлшерленген (банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берген (сақтандырылған) сомасын шегергендегі) активтердің есебіне борышкердің тәуекел дәрежесі бойынша енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берілген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиіс банк активтерінің есебіне осы Түсіндірменің (бұдан әрі - Түсіндірме) 1-тармағында көрсетілген, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) офшорлық аймақтар аумағында заңды тұлға ретінде тіркелген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) офшорлық аймақтар аумағында тіркелген, жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші заңды тұлғаға тәуелді немесе офшорлық аймақ аумағында тіркелген заңды тұлғаға қатысты еншілес болып табылатын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) офшорлық аймақтардың азаматтары болып табылатын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезиденттеріне ұсынылған салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар Түсіндірмелердің 1-тармағында көрсетілген қамтамасыз етудің болуына қарамастан, Кестеге сәйкес тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Түсіндірменің 1-тармағында көрсетілген, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) офшорлық аймақтар аумағында заңды тұлға ретінде тіркелген, бірақ Standard&amp;Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе міндеттемелерінің барлық сомасының қамтамасыз етуіне борыштық рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігі бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) офшорлық аймақтардың аумағында тіркелген заңды тұлғалар немесе олардың азаматтары не Экономикалық ынтымақтастық және даму ұйымы ақпарат алмасу жөнінде міндеттемелер қабылдамаған офшорлық аумақтар тізбесіне жатқызған мемлекеттердің аумағында тіркелген заңды тұлғалар немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне немесе жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші заңды тұлғаларға тәуелді не көрсетілген офшорлық аймақтардың аумағында тіркелген заңды тұлғаларға қатысты еншілес болып табылатын ұйымдарға қойылатын талаптарды қоспағанда, офшорлық аймақтардың аумағында тіркелген, жекелей алғанда жарғылық капиталдың 5 (бес) пайызынан астамын иеленуші заңды тұлғаларға тәуелді немесе офшорлық аймақтың аумағында тіркелген, бірақ көрсетілген деңгейден төмен емес борыштық рейтингі немесе міндеттемелерінің барлық сомасының қамтамасыз етуіне борыштық рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігі бар заңды тұлғаға қатысты еншілес болып табылатын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезиденттеріне ұсынылған салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар тәуекелдің нөл дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Салымдардың тәуекел дәрежесі бойынша мөлшерленген банктің активтерін есептеу мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ипотекалық тұрғын үй қарызы деп жеке тұлғаларға тұрғын үй салу үшін не оны сатып алу және (немесе) жөндеу мақсатында берілетін ипотекалық қарыз түсініледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұтынушылық қарыз деп жеке тұлғаларға кәсіпкерлік қызметті жүзеге асырумен байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға берілген кредит түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егер бағалы қағаз шығарылымының арнайы борыштық рейтингі болса, онда тәуекел дәрежесі бойынша банк активтерін мөлшерлеу кезінде бағалы қағаз рейтингін ескеру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын бағалы қағаздар тәуекелдің нөлдік дәрежесі бойынша өлшенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 2022 жылғы 21 ақпаннан 2022 жылғы 30 қыркүйекті қоса алған кезең ішінде Америка Құрама Штаттары және Еуропалық Одақтың мемлекеттері тарапынан санкциялық шектеулер енгізу себебінен борыштық немесе тәуелсіз рейтингі төмендетілген Қазақстан Республикасының бейрезидент-банктеріне ашық корреспонденттік шоттар бойынша талаптар, Қазақстан Республикасының бейрезидент-ұйымдарындағы салымдар, Қазақстан Республикасының бейрезидент-ұйымдарына берілген қарыздар, шетелдік эмитенттердің бағалы қағаздары түріндегі активтер қайта қаралған борыштық немесе тәуелсіз рейтингтерді ескерумен кредиттік тәуекел дәрежесін қатарынан 6 (алты) ай ішінде активтердің Кестеге сәйкес санатына дейін тең үлестермен көтерумен 2022 жылғы 1 ақпандағы жағдай бойынша Standard &amp; Poor ' s агенттігі (стандарт энд Пурс) немесе басқа рейтингтік агенттіктердің бірі берген борыштық немесе тәуелсіз рейтингтер негізінде Кестеге сәйкес кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтер есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі - Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларының 19-тармағына сәйкес жасалған оңалту жоспарын орындауды жүзеге асырса, екі есе азайтылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген оңалту жоспарын қарыз алушы-жеке тұлға орындамаған жағдайда, қарыз Кестеге немесе Мәндерге сәйкес кредит тәуекелінің дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нормативтердің 21-тармағына сәйкес нарықтық тәуекелі ескерілген активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне қосылған шартты және ықтимал міндеттемелер валюталарды айырбастау бағамдарының және бағалы металдар бағамдарының өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне енгізілген шартты және ықтимал міндеттемелерді қоспағанда, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20248,35 +20284,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>