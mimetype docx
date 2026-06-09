--- v0 (2025-10-08)
+++ v1 (2026-06-09)
@@ -1,99 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="67708a9" w14:textId="67708a9">
+    <w:p w14:paraId="e05a3e7" w14:textId="e05a3e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1659,1924 +1623,2296 @@
         <w:t xml:space="preserve">
       9) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау мен қадағалаудың нақты саласында бақылау және қадағалау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z101" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кодекстің 141-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігіне тексеру жүргізу үшін қолданылатын тәуекел дәрежесін бағалау өлшемшарттары мен тексеру парақтары реттеуші мемлекеттік органдардың, кәсіпкерлік жөніндегі уәкілетті органның бірлескен актісімен бекітіледі және реттеуші мемлекеттік органдардың интернет-ресурстарында орналастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың тәуекел дәрежесін бағалау және тәуекелдерді басқару өлшемшарттарын, тексеру парақтарын бекіту туралы нормативтік құқықтық актілері бекітілгенге дейін ақпараттық жүйенің – тексеру субъектілері мен объектілерінің бірыңғай тізілімініңталаптарына сәйкестігі тұрғысынан құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органмен келісілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органмен келісу мерзімі жоба келісуге келіп түскен күннен бастап бес жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Реттеуші мемлекеттік органдардың бақылау және қадағалау субъектілерінің (объектілерінің) талаптарға сәйкестігін тексеру және профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="28"/>
+    <w:bookmarkStart w:name="z103" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды және (немесе) талаптарға сәйкестігіне тексеруді жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау және қадағалау субъектілерін (объектілерін) талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары бірнеше кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (Шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші кезеңде объективті өлшемшарттар жөніндегі мемлекеттік органдар бақылау және қадағалау субъектілерін (объектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z105" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орташа тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z106" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төмен тәуекел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объективті өлшемшарттар бойынша тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау және қадағалау субъектілерінің (объектілерінің) қызметі салаларында талаптарға сәйкестігіне тексеру, бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау, бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объективті өлшемшарттар бойынша тәуекелдің төмен дәрежесіне жатқызылған бақылау және қадағалау субъектілерінің (объектілерінің) қызметі салаларында талаптарға сәйкестігіне тексеру, бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші кезеңде субъективті өлшемшарттар жөніндегі мемлекеттік органдар бақылау және қадағалау субъектілерін (объектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z108" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орташа тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z109" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төмен тәуекел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекел дәрежесінің көрсеткіштері бойынша бақылау және қадағалау субъектісі (объектісі) мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z111" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z112" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ты қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z113" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты бақылау және қадағалау субъектілерінің (объектілерінің) қызметіне қойылатын талаптар өрескел, елеулі және болмашы бұзушылық дәрежелеріне сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте өрескел, елеулі және болмашы бұзушылықтарды айқындау реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарында тиісті мемлекеттік бақылау және қадағалау саласының ерекшелігі ескеріле отырып белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылық дәрежесі (өрескел, елеулі, болмашы) субъективті өлшемшарттар бойынша өрескел, елеулі, болмашы бұзушылықтардың белгіленген анықтамаларына сәйкес беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бақылау және қадағалау субъектілерінің (объектілерінің) талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z115" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Реттеуші мемлекеттік органдардың бақылау және қадағалау субъектілерінің (объектілерінің) талаптарға сәйкестігін тексеру және профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
-[...365 lines deleted...]
-      7. Бақылау және қадағалау субъектілерінің (объектілерінің) талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z115" w:id="41"/>
+    <w:bookmarkStart w:name="z116" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Объективті өлшемшарттарды айқындау тәуекелді айқындау арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z117" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Объективті өлшемшарттар бойынша тәуекелді айқындау мынадай өлшемшарттардың бірін ескере отырып, мемлекеттік бақылау мен қадағалау жүзеге асырылатын саланың ерекшелігіне қарай жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z118" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектінің қауіптілік (күрделілік) деңгейі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z119" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реттелетін салаға (облысқа) ықтимал теріс салдарлар ауырлығының, зиянның ауқымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z120" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның өмірі немесе денсаулығы, қоршаған орта, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделері үшін қолайсыз оқиғаның туындау мүмкіндігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z121" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ықтимал тәуекелдерге талдау жүргізгеннен кейін бақылау және қадағалау субъектілері (объектілері) тәуекелдің үш дәрежесі (жоғары, орта және төмен) бойынша бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z122" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік бақылау мен қадағалаудың тиісті саласының ерекшелігін ескере отырып, субъектілерді (объектілерді) тәуекелдің үш дәрежесі бойынша объективті өлшемшарттар бойынша бөлу реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарында бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z123" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
-[...139 lines deleted...]
-      11. Мемлекеттік бақылау мен қадағалаудың тиісті саласының ерекшелігін ескере отырып, субъектілерді (объектілерді) тәуекелдің үш дәрежесі бойынша объективті өлшемшарттар бойынша бөлу реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарында бекітіледі.</w:t>
+        <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z123" w:id="49"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
+    <w:bookmarkStart w:name="z124" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z124" w:id="50"/>
-[...15 lines deleted...]
-      12. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z125" w:id="51"/>
-[...15 lines deleted...]
-      1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z126" w:id="52"/>
-[...15 lines deleted...]
-      2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бақылау және қадағалау субъектілерін (объектілерін) анықтау үшін деректер базасын қалыптастыру және ақпарат жинау қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z127" w:id="53"/>
-[...15 lines deleted...]
-      13. Бақылау және қадағалау субъектілерін (объектілерін) анықтау үшін деректер базасын қалыптастыру және ақпарат жинау қажет.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бақылау және қадағалау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...51 lines deleted...]
-      1) бақылау және қадағалау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бақылау және қадағалау субъектілеріне (объектілеріне) алдыңғы тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z129" w:id="55"/>
-[...15 lines deleted...]
-      2) бақылау және қадағалау субъектілеріне (объектілеріне) алдыңғы тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бақылау және қадағалау субъектісі кінәсінен туындаған қолайсыз жағдайлардың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z130" w:id="56"/>
-[...15 lines deleted...]
-      3) бақылау және қадағалау субъектісі кінәсінен туындаған қолайсыз жағдайлардың болуы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолайсыз оқиғаларға инфекциялық аурулар және (немесе) паразиттік және топтық инфекциялық аурулар мен уланулар, оның ішінде тамақтан улану, өрттер, өндірістік жарақаттар мен авариялар, оқиғалар, апаттар, оқыс оқиғалар жағдайларын тіркеу, аса қауіпті зиянды организмдер мен карантиндік объектілерді, олардың таралу ошақтарын анықтау, жануарлар дүниесі объектілерінің санын қысқарту және олар мекендейтін ортаның нашарлауы жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расталған шағымдар мен өтініштердің болуы және саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...33 lines deleted...]
-      4) расталған шағымдар мен өтініштердің болуы және саны;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәуелсіз ұйымдар аудитінің (сараптамасының) нәтижелері (энергия аудиті, энергия сараптамасы, тарату кезіндегі тәуелсіз аудит, өнеркәсіптік қауіпсіздік сараптамасы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z132" w:id="58"/>
-[...15 lines deleted...]
-      5) тәуелсіз ұйымдар аудитінің (сараптамасының) нәтижелері (энергия аудиті, энергия сараптамасы, тарату кезіндегі тәуелсіз аудит, өнеркәсіптік қауіпсіздік сараптамасы);</w:t>
+    <w:bookmarkStart w:name="z133" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z133" w:id="59"/>
-[...15 lines deleted...]
-      6) бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар);</w:t>
+    <w:bookmarkStart w:name="z134" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік органдардың ресми интернет-ресурстарын, бұқаралық ақпарат құралдарын талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z134" w:id="60"/>
-[...15 lines deleted...]
-      7) мемлекеттік органдардың ресми интернет-ресурстарын, бұқаралық ақпарат құралдарын талдау;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z135" w:id="61"/>
-[...15 lines deleted...]
-      8) мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Кодекстің 144-4-бабында көзделген негіздерге сәйкес, мемлекеттік бақылау және қадағалау органдарының тергеп-тексеру жүргізу нәтижелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z136" w:id="62"/>
-[...15 lines deleted...]
-      9) Кодекстің 144-4-бабында көзделген негіздерге сәйкес, мемлекеттік бақылау және қадағалау органдарының тергеп-тексеру жүргізу нәтижелері.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіпкерлік субъектілеріне талаптарға сәйкестігіне тексеру жүргізу кезінде іріктеу үшін қосымша ақпарат көздері мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау және қадағалау субъектілері қызметкерлерін аттестаттау, емтихан нәтижелері (осындай талаптар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілетін рұқсаттар шұғыл болған жағдайда кәсіпкерлік субъектілерін аттестаттау (аккредиттеу) нәтижелері (осындай талаптар болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қолда бар ақпарат көздерінің негізінде реттеуші мемлекеттік органдар талдауға және бағалаула жататын субъективті өлшемшарттарды бойынша деректерді қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кәсіпкерлік субъектілеріне талаптарға сәйкестігіне тексеру жүргізу кезінде іріктеу үшін қосымша ақпарат көздері мыналар болып табылады:</w:t>
-[...72 lines deleted...]
-        <w:t>
       Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау және қадағалау субъектісіне (объектісіне) қатысты бақылау және қадағалау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте талдау және бағалау кезінде нақты бақылау және қадағалау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау және қадағалау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="64"/>
+    <w:bookmarkStart w:name="z138" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қолданылатын ақпарат көздерінің басымдығын және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттар көрсеткіштерінің маңыздылығы осы Қағидалардың қосымшасына сәйкес нысанда субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесіне сәйкес, мемлекеттік бақылау мен қадағалаудың тиісті саласының ерекшелігі ескеріле отырып, реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъективті өлшемшарттардың көрсеткіштері мемлекеттік бақылау мен қадағалаудың әрбір саласындағы бақылау және қадағалау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін айқындалады. Субъективті өлшемшарттар көрсеткіштерінің маңыздылығы бойынша үлес салмағы мемлекеттік бақылау мен қадағалаудың әрбір саласындағы бақылау және қадағалау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін тәуекелді бағалаудағы көрсеткіштің маңыздылығына байланысты айқындалады. Субъективті өлшемшарттар көрсеткіштерінің жол берілетін мәндері Қазақстан Республикасының нормативтік құқықтық актілерімен регламенттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="65"/>
+    <w:bookmarkStart w:name="z140" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Адал бақылау және қадағалау субъектілерін көтермелеу және бұзушыларға бақылау мен қадағалауды шоғырландыру қағидатын іске асыру мақсатында бақылау және қадағалау субъектілері (объектілері) реттеуші мемлекеттік органның тәуекел дәрежесін бағалау субъективті өлшемшарттарымен айқындалатын кезеңге бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүргізуден босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      16. Адал бақылау және қадағалау субъектілерін көтермелеу және бұзушыларға бақылау мен қадағалауды шоғырландыру қағидатын іске асыру мақсатында бақылау және қадағалау субъектілері (объектілері) реттеуші мемлекеттік органның тәуекел дәрежесін бағалау субъективті өлшемшарттарымен айқындалатын кезеңге бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүргізуден босатылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Субъективті өлшемшарттар бойынша бақылау және қадағалау субъектілері (объектілері) ақпараттық жүйені қолдана отырып, бақылау және қадағалау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасcа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z141" w:id="67"/>
-[...15 lines deleted...]
-      17. Субъективті өлшемшарттар бойынша бақылау және қадағалау субъектілері (объектілері) ақпараттық жүйені қолдана отырып, бақылау және қадағалау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне мынадай жағдайларда:</w:t>
+    <w:bookmarkStart w:name="z143" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында және реттеуші мемлекеттік органдардың тәуекел дәрежесін бағалау өлшемшарттарында бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан немесе талаптарға сәйкестігіне тексерулер жүргізуден босату жағдайлары айқындалған болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z142" w:id="68"/>
-[...15 lines deleted...]
-      1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасcа;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған, "Өзін-өзі реттеу туралы" Қазақстан Республикасының Заңына сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z143" w:id="69"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="71"/>
+    <w:bookmarkStart w:name="z145" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>141-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тармағына сәйкес реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшесіне (қатысушысына) мемлекеттік бақылауды және қадағалауды жүзеге асыру кезінде кәсіпкерлік жөніндегі уәкілетті орган айқындайтын тәртіппен өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы жасалған келісімді ескере отырып, жеңілдететін индикатор ретінде тәуекел дәрежесін бағалау өлшемшарттарында осындай мүшеліктің (қатысудың) болу фактісін ескереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың, сондай-ақ осы Қағидалардың 17-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелері ұлттық қауіпсіздік, қорғаныс, қоғамдық тәртіпті қамтамасыз ету салаларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="72"/>
+    <w:bookmarkStart w:name="z146" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талаптарға сәйкестігін тексеруден босату мақсатында реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар жеңілдететін индикаторларды ескереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңілдететін индикаторларға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деректерді онлайн-режимде беретін аудио және (немесе) бейне жазбалардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z148" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) деректерді мемлекеттік органдар жүйесіне беретін датчиктер мен бекіту құрылғыларының (су датчиктері, атмосфераға шығарындыларды тіркеу датчиктері) болуы жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеңілдететін индикаторларға:</w:t>
-[...18 lines deleted...]
-      1) деректерді онлайн-режимде беретін аудио және (немесе) бейне жазбалардың болуы;</w:t>
+      Бұл ретте бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талаптарға сәйкестігіне тексеру жүргізуден босатуды реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар олар бойынша деректер жеңілдететін индикаторларда көрсетілген тәсілдермен алынған талаптар бөлігінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда осындай негіздер көзделген болса, реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарына сәйкес тәуекелдерді бағалау мен талдаудың, аудиттің, сараптамалардың қолданылатын баламалы (тәуелсіз) жүйелері негізінде бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талапқа сәйкестігіне тексеру жүргізуден босату мүмкін болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z148" w:id="74"/>
-[...15 lines deleted...]
-      2) деректерді мемлекеттік органдар жүйесіне беретін датчиктер мен бекіту құрылғыларының (су датчиктері, атмосфераға шығарындыларды тіркеу датчиктері) болуы жатады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-параграф жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылық ескеріле отырып, ақпараттық жүйелерді пайдаланатын мемлекеттік органдарға арналған тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау және қадағалау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талаптарға сәйкестігіне тексеру жүргізуден босатуды реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар олар бойынша деректер жеңілдететін индикаторларда көрсетілген тәсілдермен алынған талаптар бөлігінде жүзеге асырады.</w:t>
-[...18 lines deleted...]
-      20. Егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда осындай негіздер көзделген болса, реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарына сәйкес тәуекелдерді бағалау мен талдаудың, аудиттің, сараптамалардың қолданылатын баламалы (тәуелсіз) жүйелері негізінде бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талапқа сәйкестігіне тексеру жүргізуден босату мүмкін болады.</w:t>
+      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау және қадағалау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың және қадағалаудың белгілі бір саласындағы осындай бақылау және қадағалау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. График талаптарға сәйкестігіне тексеруді тағайындауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z150" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      График тәуекелдерді бағалау мен басқарудың автоматтандырылған жүйесінде жыл сайынғы негізде талаптарға сәйкестігіне тексеру тағайындалған бақылау мен қадағалау субъектілерін (объектілерін) міндетті түрде көрсете отырып, бақылау мен қадағалау субъектілеріне (объектілеріне) қатысты автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талаптарға сәйкестігіне тексерулер жүргізу графигі тексерулер жүргізілетін жылдың алдындағы жылдың 10 желтоқсанына дейінгі мерзімде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым объектісінде жариялау үшін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықтың санитариялық-эпидемиологиялық саламаттылығы саласында тексерулер жүргізу графигі тексерулер жүргізілетін жылдың алдындағы жылдың 10 желтоқсанына дейінгі және ағымдағы күнтізбелік жылдың 10 мамырына дейінгі мерзімде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым объектісінде жарияланады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-параграф 21-1-тармақпен толықтырылды - ҚР Ұлттық экономика министрінің м.а. 24.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-2. Бақылау мен қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүргізу үшін реттеуші мемлекеттік органдар бақылау мен қадағалау субъектілерін (объектілерін) іріктеуге арналған тәуекел дәрежесін бағалау өлшемшарттарына, тексеру парақтарына қатысты актілерді әзірлейді және оларды кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп бекітеді, олар "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым объектісінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау және қадағалау органында тәуекелдерді бағалау мен басқарудың автоматтандырылған жүйесі қамтылған ақпараттық жүйе болған кезде бақылау мен қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізудің жартыжылдық тізімдері міндетті түрде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым объектісінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-параграф 21-2-тармақпен толықтырылды - ҚР Ұлттық экономика министрінің м.а. 24.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылық ескеріле отырып, ақпараттық жүйелерді пайдаланатын мемлекеттік органдарға арналған тәуекелдерді бағалау жүйесін қалыптастыру кезінде тәуекел дәрежесінің субъективті өлшемшарттарын көрсеткішін есептеу, сондай-ақ оларға сәйкес бақылау және қадағалау субъектісі жоғары, орташа немесе төмен тәуекел дәрежесіне жатқызылатын тәуекел дәрежесінің көрсеткіштері осы Қағидалардың қосымшасына сәйкес нысанда субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесіне сәйкес, реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z153" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Тәуекел дәрежесін бағалау өлшемшарттары, ақпараттық жүйенің – тексеру субъектілері мен объектілерінің бірыңғай тізілімінің талаптарына сәйкестігі тұрғысынан құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органмен келісуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органмен келісу мерзімі жоба келісуге келіп түскен күннен бастап бес жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-параграф. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылық ескеріле отырып, ақпараттық жүйелерді пайдаланатын мемлекеттік органдарға арналған тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
-[...193 lines deleted...]
-      21-2. Бақылау мен қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүргізу үшін реттеуші мемлекеттік органдар бақылау мен қадағалау субъектілерін (объектілерін) іріктеуге арналған тәуекел дәрежесін бағалау өлшемшарттарына, тексеру парақтарына қатысты актілерді әзірлейді және оларды кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп бекітеді, олар "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым объектісінде орналастырылады.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...155 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="83"/>
+    <w:bookmarkStart w:name="z155" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бақылау және қадағалау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3699,70 +4035,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есеп мемлекеттік бақылау мен қадағалаудың әрбір саласының бақылау және қадағалау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау және қадағалау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылау мен қадағалаудың бір саласының бақылау және қадағалау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау және қадағалау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="84"/>
+    <w:bookmarkStart w:name="z156" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Алдыңғы тексерулер мен бақылау және қадағалау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4099,133 +4435,99 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="85"/>
+    <w:bookmarkStart w:name="z157" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Осы Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4277,133 +4579,99 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 15-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="86"/>
+    <w:bookmarkStart w:name="z158" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4455,69 +4723,69 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Қағидалардың 24-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="87"/>
+    <w:bookmarkStart w:name="z159" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тексеру парақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z160" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z160" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Тексеру парақтары бақылау және қадағалау субъектілерінің (объектілерінің) біртекті топтары үшін жасалады және Кодекстің 132-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4532,111 +4800,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптарды қамтиды және Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған шарттарды сақтай отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z161" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Біртекті топтар бақылау және қадағалау субъектілері (объектілері) жүзеге асыратын қызмет түрлері бойынша, сол сияқты тіркеу нысаны бойынша (заңды тұлғалар, жеке тұлғалар, дара кәсіпкерлер) бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z162" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Тексеру парақтары осы бұйрыққа 2-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z163" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Тәуекелдің жоғары дәрежесіне жатқызылған бақылау және қадағалау субъектілері (объектілері) қызметінің салалары үшін талаптарға сәйкестігіне тексеру жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен, бірақ жылына ең көбі бір рет айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z161" w:id="89"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы эпидемиялық маңыздылығы жоғары бақылау және қадағалау объектілеріне қатысты талаптарға сәйкестігіне тексерулер жүргізу жиілігі ең көбі жарты жылда бір рет айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4800,68 +5068,68 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="92"/>
+    <w:bookmarkStart w:name="z165" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8169,68 +8437,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="93"/>
+    <w:bookmarkStart w:name="z89" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9366,55 +9634,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9736,35 +10004,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>