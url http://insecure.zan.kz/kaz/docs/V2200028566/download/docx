--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2e222fe" w14:textId="2e222fe">
+    <w:p w14:paraId="e361486" w14:textId="e361486">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы ұлттық қауіпсіздік органдарының объектілеріндегі эпидемиялық мәні жоғары объектінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігі туралы санитариялық-эпидемиологиялық қорытынды беру" мемлекеттік қызметін көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2022 жылғы 21 маусымдағы № 29/қе бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 23 маусымда № 28566 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2022 жылғы 21 маусымдағы № 29/қе бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 23 маусымда № 28566 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -149,135 +149,447 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Тақырып жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ұлттық қауіпсіздік комитеті Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ұлттық қауіпсіздік комитеті Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ұлттық қауіпсіздік комитеті Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -792,151 +1104,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 29/қе бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...30 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ұлттық қауіпсіздік комитеті Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстан Республикасы ұлттық қауіпсіздік органдарының объектілеріндегі эпидемиялық мәні жоғары объектінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігі туралы санитариялық-эпидемиологиялық қорытынды беру" мемлекеттік қызметін көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Қазақстан Республикасы ұлттық қауіпсіздік органдарының объектілеріндегі эпидемиялық мәні жоғары объектінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігі туралы санитариялық-эпидемиологиялық қорытынды беру" мемлекеттік қызметін көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Қазақстан Республикасы ұлттық қауіпсіздік органдарының объектілеріндегі эпидемиялық мәні жоғары объектінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігі туралы санитариялық-эпидемиологиялық қорытынды беру" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік көрсетілетін қызметті Ұлттық қауіпсіздік комитетінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қызметті жүзеге асыратын құрылымдық бөлімшесі (бұдан әрі – көрсетілетін қызметті беруші), жеке немесе заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1011,57 +1432,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) санитариялық-эпидемиологиялық қорытынды – мемлекеттік санитариялық-эпидемиологиялық бақылау мен қадағалау объектілерінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігін куәландыратын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге тікелей осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1096,394 +1511,379 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізілген объектілерді зертханалық-аспаптық зерттеу (сынау) хаттамаларының көшірмелері) қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті берушіге жүгінген кезде құжаттарды қабылдау және тіркеу жүзеге асырылады, олардың қабылдау күнін, қоса берілген құжаттардың саны мен атауын, мемлекеттік көрсетілетін қызмет нәтижесін беру күнін көрсете отырып, оларды қабылдау туралы қолхат беріледі және 1 (бір) жұмыс күні ішінде жауапты қызметкерді айқындайтын басшылыққа қарауға беріледі.</w:t>
-      </w:r>
-[...36 lines deleted...]
-      6. Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге сұрау салуды қабылдау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы портал арқылы құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      Көрсетілетін қызметті алушы тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      6. Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге сұрау салуды қабылдау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері 2 (екі) жұмыс күні ішінде Стандарттың 8-тармағында көрсетілген құжаттардың осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
+      Көрсетілетін қызметті алушы портал арқылы құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Құжаттар осы Қағидалардың талаптарына сәйкес келген жағдайда, көрсетілетін қызметті беруші 13 (он үш) жұмыс күні ішінде көрсетілетін қызметті алушының объектісін санитариялық-эпидемиологиялық нормалау талаптарына сәйкестігіне тексеруді жүзеге асырады және объектіні санитариялық-эпидемиологиялық тексеру актісін ресімдейді.</w:t>
+      7. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің құжаттарды қарау және санитариялық-эпидемиологиялық қорытынды берудің жалпы мерзімі 15 (он бес) жұмыс күнін құрайды.</w:t>
+      8. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері 2 (екі) жұмыс күні ішінде Стандарттың 8-тармағында көрсетілген құжаттардың осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
-      11. Шешім теріс шығарылған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала хабардар етеді.</w:t>
+      9. Құжаттар осы Қағидалардың талаптарына сәйкес келген жағдайда, көрсетілетін қызметті беруші 13 (он үш) жұмыс күні ішінде көрсетілетін қызметті алушының объектісін санитариялық-эпидемиологиялық нормалау талаптарына сәйкестігіне тексеруді жүзеге асырады және объектіні санитариялық-эпидемиологиялық тексеру актісін ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Көрсетілетін қызметті берушінің құжаттарды қарау және санитариялық-эпидемиологиялық қорытынды берудің жалпы мерзімі 15 (он бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Нысанға тексеру жүргізілгеннен кейін көрсетілетін қызметті беруші 5 (бес) жұмыс күні ішінде тексеру актісінің негізінде оң қорытынды болған кезде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес санитариялық-эпидемиологиялық қорытындыны ресімдейді және береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Шешім теріс шығарылған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуге рұқсат немесе дәлелді бас тарту береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызметті көрсету нәтижелері – санитариялық-эпидемиологиялық қорытынды не дәлелді бас тарту электрондық нысанда ресімделеді, қағаз жеткізгіште басып шығарылады, көрсетілетін қызметті беруші басшысының мөрімен және қолымен расталады және көрсетілетін қызметті алушыға пошта арқылы жіберіледі не қолына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Портал арқылы жүгінген жағдайда, нәтижелер электрондық құжат нысанында ресімделеді, көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбамен қол қойылады және көрсетілетін қызметті алушыға оның порталдағы "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2116,68 +2516,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өтініш берушінің байланыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сізден ____________________________________________ (аудан, көше, үй, пәтер) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2512,68 +2912,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cанитариялық-эпидемиологиялық қорытынды алу үшін қажетті зертханалық-аспаптық зерттеулер (сынақтар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9828,88 +10228,88 @@
               <w:t>
 Медицинская документация Форма № 290/у</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утверждена приказом Министра здравоохранения Республики Казахстан от 20 августа 2021 года № ҚР ДСМ-84 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 24082)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитариялық-эпидемиологиялық  ҚОРЫТЫНДЫ  Санитарно-эпидемиологическое  ЗАКЛЮЧЕНИЕ  №__________ "_______" ___________________20___ ж. (г.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Санитариялық-эпидемиологиялық сараптау (Санитарно-эпидемиологическая экспертиза) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________ ___________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10048,432 +10448,432 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по обращению, предписанию, постановлению, плановая и другие (дата, номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тапсырыс (өтініш) беруші (Заказчик) (заявитель) </w:t>
-      </w:r>
-[...56 lines deleted...]
-      4. Жобалар, материалдар әзірленді (дайындалды) (Проекты, материалы разработаны (подготовлены) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________ ____________________________________________________________________</w:t>
+      ____________________________________________________________________ Шаруашылық жүргізуші субъектінің толық атауы (тиесілігі), объектінің мекенжайы/ орналасқан орны, телефоны, басшысының тегі, аты, әкесінің аты (полное наименование хозяйствующего субъекта (принадлежность), адрес/месторасположение объекта, телефон, фамилия, имя, отчество руководителя) ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Ұсынылған құжаттар (Представленные документы) </w:t>
+        <w:t>
+      3. Санитариялық-эпидемиологиялық сараптама жүргізілетін объектінің қолданылу аумағы (Область применения объекта санитарно-эпидемиологической экспертизы) _______________________________________ ____________________________________________________________________ сала, қызмет түрі, орналасқан орны, мекенжайы (сфера, вид деятельности, месторасположение, адрес) _____________________________________________ ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      6. Өнімнің үлгілері ұсынылды (Представлены образцы продукции) </w:t>
+      4. Жобалар, материалдар әзірленді (дайындалды) (Проекты, материалы разработаны (подготовлены) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      ____________________________________________ ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Басқа ұйымдардың сараптау қорытындысы (егер болса) (Экспертное заключение других организаций (если имеются) </w:t>
+      5. Ұсынылған құжаттар (Представленные документы) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      6. Өнімнің үлгілері ұсынылды (Представлены образцы продукции) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Қорытынды берген ұйымның атауы (наименование организации, выдавшей заключение) ____________________________________________________________________</w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Сараптама жүргізілетін объектінің толық санитариялық-гигиеналық сипаттамасы мен оған берілетін баға (қызметке, үрдіске, жағдайға, технологияға, өндіріске, өнімге) (Полная санитарно-гигиеническая характеристика и оценка объекта экспертизы (услуг, процессов, условий, технологий, производств, продукции) ____________________________________________________________________ </w:t>
+      7. Басқа ұйымдардың сараптау қорытындысы (егер болса) (Экспертное заключение других организаций (если имеются) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      10. Құрылыс салуға бөлінген жер учаскесінің, қайта жаңартылатын объектінің сипаттамасы (өлшемдері, ауданы, топырағының түрі, учаскенің бұрын пайдаланылуы, жерасты суларының тұру биіктігі, батпақтану, желдің басымды бағыттары, санитариялық-қорғау аумағының өлшемдері, сумен, канализациямен, жылумен қамтамасыз ету мүмкіндігі және қоршаған орта мен халық денсаулығына тигізер әсері, дүние тараптары бойынша бағыты) (Характеристика земельного участка под строительство, объекта реконструкции; размеры, площади, вид грунта, использование участка в прошлом, высота стояния грунтовых вод, наличие заболоченности, господствующие направления ветров, размеры санитарно-защитной зоны, возможность водоснабжения, канализования, теплоснабжения и влияния на окружающую среду и здоровье населения, ориентация по сторонам света) ____________________________________________________________________ </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      8. Қорытынды берген ұйымның атауы (наименование организации, выдавшей заключение) ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Зертханалық және зертханалық-аспаптық зерттеулер мен сынақтардың хаттамалары, сонымен қатар басжоспардың, сызбалардың, суреттердің көшірмелері (Протоколы лабораторных и лабораторно-инструментальных исследований и испытаний, а также выкопировки из генеральных планов, чертежей, фото) ____________________________________________________________________ </w:t>
+      9. Сараптама жүргізілетін объектінің толық санитариялық-гигиеналық сипаттамасы мен оған берілетін баға (қызметке, үрдіске, жағдайға, технологияға, өндіріске, өнімге) (Полная санитарно-гигиеническая характеристика и оценка объекта экспертизы (услуг, процессов, условий, технологий, производств, продукции) ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      10. Құрылыс салуға бөлінген жер учаскесінің, қайта жаңартылатын объектінің сипаттамасы (өлшемдері, ауданы, топырағының түрі, учаскенің бұрын пайдаланылуы, жерасты суларының тұру биіктігі, батпақтану, желдің басымды бағыттары, санитариялық-қорғау аумағының өлшемдері, сумен, канализациямен, жылумен қамтамасыз ету мүмкіндігі және қоршаған орта мен халық денсаулығына тигізер әсері, дүние тараптары бойынша бағыты) (Характеристика земельного участка под строительство, объекта реконструкции; размеры, площади, вид грунта, использование участка в прошлом, высота стояния грунтовых вод, наличие заболоченности, господствующие направления ветров, размеры санитарно-защитной зоны, возможность водоснабжения, канализования, теплоснабжения и влияния на окружающую среду и здоровье населения, ориентация по сторонам света) ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Зертханалық және зертханалық-аспаптық зерттеулер мен сынақтардың хаттамалары, сонымен қатар басжоспардың, сызбалардың, суреттердің көшірмелері (Протоколы лабораторных и лабораторно-инструментальных исследований и испытаний, а также выкопировки из генеральных планов, чертежей, фото) ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       12. ИСК-мен жұмыс істеугe рұқсат етіледі (разрешаются работы с ИИИ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11442,68 +11842,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитариялық - эпидемиологиялық қорытынды Санитарно - эпидемиологическое заключение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ ("Халық денсаулығы және денсаулық сақтау жүйесі туралы" 2020 жылғы 7 шілдедегі Қазақстан Республикасы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11552,68 +11952,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Санитариялық қағидалар мен гигиеналық нормативтерге (санитарным правилам и гигиеническим нормативам) сай (соответствует) ____________________________________________________________________ ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       керектің астын сызыңыз (нужное подчеркнуть)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұсыныстар (Предложения):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ ("Халық денсаулығы және денсаулық сақтау жүйесі туралы" 2020 жылғы 7 шілдедегі Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11660,50 +12060,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны ҰҚК Мемлекеттiк санитариялық бас дәрiгер, қолы (орынбасар) Место печати (Главный государственный санитарный врач КНБ (заместитель)) ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегi, аты, әкесiнiң аты, қолы (фамилия, имя, отчество, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрық 2-қосымшамен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ұлттық қауіпсіздік комитеті Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -11711,55 +12227,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>