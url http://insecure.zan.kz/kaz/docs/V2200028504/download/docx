--- v0 (2025-11-03)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eee8e80" w14:textId="eee8e80">
+    <w:p w14:paraId="f602bfa" w14:textId="f602bfa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1253,51 +1253,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z125" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      1) цифрлық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдық-ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z126" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) елішілік құндылық – ішкі нарықта өндірілген тауарлардың және жүзеге асырылған жұмыстар мен көрсетілетін қызметтердің өндірілген тауардың, жүзеге асырылған жұмыстың немесе көрсетілетін қызметтің жалпы көлеміндегі пайыздық мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z127" w:id="15"/>
     <w:p>
@@ -1573,94 +1573,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) сертификаттау сынақтары – өнімнің қасиеттері сипаттамаларының ұлттық және (немесе) халықаралық нормативтік-техникалық құжаттарға сәйкестігін анықтау мақсатында жүргізілетін өнімді бақылау сынақтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z140" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) таңбалау – тауарға шартты белгілерді, әріптерді, сандарды, графикалық белгілерді немесе жазбаларды оны одан әрі сәйкестендіру, белгіленген талаптарды және тауарларды таңбалаудың ақпараттық жүйесінің ұлттық компонентінде болатын олар туралы дұрыс мәліметтерді (оның ішінде оларға түсірілген сәйкестендіру құралдары және (немесе) сәйкестендіру құралдары бар материалдық тасығыштар туралы мәліметтер) қадағалай отырып, оның қасиеттері мен сипаттамаларын көрсету мақсатында жазу;</w:t>
+      16) таңбалау – тауарға шартты белгілерді, әріптерді, сандарды, графикалық белгілерді немесе жазбаларды оны одан әрі сәйкестендіру, белгіленген талаптарды және тауарларды таңбалаудың цифрлық жүйесінің ұлттық компонентінде болатын олар туралы дұрыс мәліметтерді (оның ішінде оларға түсірілген сәйкестендіру құралдары және (немесе) сәйкестендіру құралдары бар материалдық тасығыштар туралы мәліметтер) қадағалай отырып, оның қасиеттері мен сипаттамаларын көрсету мақсатында жазу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z141" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) шасси типін мақұлдау – айналымға шығарылатын, бір түрге жатқызылған шассидің "Доңғалақты көлік құралдарының қауіпсіздігі туралы" Кеден одағының техникалық регламентін қабылдау туралы" Еуразиялық экономикалық комиссияның 2011 жылғы 9 желтоқсандағы № 877 шешімімен бекітілген "Доңғалақты көлік құралдарының қауіпсіздігі туралы" 018/2011 Кеден одағының техникалық регламентінің талаптарына сәйкестігін куәландыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z142" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) электрондық құжаттың түпнұсқасы – электрондық цифрлық қолтаңбаның жабық кілтін пайдалана отырып жасалған, бастапқыда электрондық құжат форматында қалыптастырылған және қағаз түпнұсқасы жоқ электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z143" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын бюджетті атқару жөніндегі уәкілетті орган айқындаған тіркеушінің дербес деректерді сақтауы, түсіруі және пайдалануы, өнеркәсіптік-инновациялық қызмет субъектілерінің өтінімдері мен қарсы міндеттемелері туралы мәліметтерді бірінші деңгейдегі жүйеге бере отырып және өнеркәсіптік-инновациялық қызмет субъектісінен жинауға, өңдеуге келісім ала отырып, екі деңгейлі жүйені енгізу жолымен операторды тарта отырып, жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z144" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1673,451 +1735,547 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уәкілетті орган тиісті қаржы жылына арналған төлемдер бойынша жеке қаржыландыру жоспарына сәйкес бюджеттік бағдарламаның әкімшісімен бекітілетін төлемдер кестесіне сәйкес осы Қағидалар шеңберінде қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсетуге көзделген қаражатты Оператордың ағымдағы шотына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z145" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Оператор уәкілетті орган мен Оператордың арасында жасалған шарт негізінде қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсетуге бөлінген қаражатты басқару үшін Қазақстан Республикасының резиденті – екінші деңгейлі банкте ағымдағы шот ашады.</w:t>
+      6. Оператор уәкілетті орган мен Оператордың арасында жасалған шарт негізінде қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсетуге бөлінген қаражатты басқару үшін Қазақстан Республикасының бюджет заңнамасына сәйкес шот ашады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілету бойынша өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу тиісті қаржы жылына республикалық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Қағидалар шеңберінде мемлекеттік ынталандыру шараларын ұсынуды жүзеге асыру үшін тиісті қаржы жылына арналған республикалық бюджетте көзделген ақшалай қаражат толық игерілген кезде ұлттық институт ағымдағы шотқа қаражат түскенге дейін өтінімдерді қабылдауды тоқтатады.</w:t>
-[...36 lines deleted...]
-      7. Қаржы жылының соңындағы ағымдағы шоттағы қаражат қалдықтары уәкілетті органға және сәйкесінше мемлекеттік бюджетке қайтаруға жатпайды, қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілету бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсету үшін келесі қаржы жылы жұмсалады.</w:t>
+      Осы Қағидалар шеңберінде мемлекеттік ынталандыру шараларын ұсынуды жүзеге асыру үшін тиісті қаржы жылына арналған республикалық бюджетте көзделген ақшалай қаражат толық игерілген кезде Оператор ағымдағы шотқа қаражат түскенге дейін өтінімдерді қабылдауды тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор осы Қағидалар шеңберінде мемлекеттік ынталандыру шараларын ұсынуды немесе ағымдағы шотқа қаражат түсуін жүзеге асыру үшін тиісті қаржы жылына арналған республикалық бюджетте көзделген ақша қаражаты толық игерілген күннен бастап бір жұмыс күні ішінде өзінің интернет-ресурсында өтінімдерді қабылдауды тоқтата тұру немесе қайта бастау туралы хабарлама орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілету бойынша өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу мынадай шығын түрлері бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z147" w:id="35"/>
-[...15 lines deleted...]
-      8. Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілету бойынша өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу мынадай шығын түрлері бойынша:</w:t>
+    <w:bookmarkStart w:name="z148" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Халықаралық сертификаттаудан өтуге байланысты және қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтердің және сапа менеджменті жүйелерінің техникалық регламенттерде және (немесе) "Техникалық реттеу туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасының аумағына рұқсат етілетін стандарттау бойынша құжаттарда белгіленген талаптарға сәйкестігін растаған кезде жұмсалған шығындарға, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z148" w:id="36"/>
-[...15 lines deleted...]
-      1) Халықаралық сертификаттаудан өтуге байланысты және қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтердің және сапа менеджменті жүйелерінің техникалық регламенттерде және (немесе) "Техникалық реттеу туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасының аумағына рұқсат етілетін стандарттау бойынша құжаттарда белгіленген талаптарға сәйкестігін растаған кезде жұмсалған шығындарға, оның ішінде:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтердің сәйкестігін растауға байланысты бағалау жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сынақ нәтижелерін сараптауды қоса алғанда, шығарылатын өнімге сертификаттық және зертханалық сынақтар жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инспекциялық аудит және бақылау жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификаттарды тіркеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификаттарды қайта ресімдеуге және ұзартуға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аяқ киім өнімін таңбалауға арналған бағдарламалық қамтамасыз етуді қоса алғанда, сәйкестендіру (таңбалау) құралдарын салуға арналған жабдықты сатып алуға байланысты шығындар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтердің сәйкестігін растауға байланысты бағалау жүргізуге;</w:t>
-[...108 lines deleted...]
-        <w:t>
       сәйкестендіру құралдарын сатып алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнімді шығару кезеңінде сәйкестендіру құралдарын қолдану бойынша типографиялық қызметтер сатып алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағдарламалық қамтуды қоса алғанда, сәйкестендіру құралдарын қолдануға арналған жабдықты немесе инженерлік материалдық тасымалдауышты сатып алу арқылы өндірісті қайта жарақтандыруға жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="38"/>
+    <w:bookmarkStart w:name="z150" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 30 мамырдағы № 306 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28264 болып тіркелген) Басым тауарлардың тізбесіне кіретін, жөнелту пунктінен Қазақстан Республикасының аумағындағы межелі пунктіне дейін теміржол көлігімен өңделген тауарларды тасымалдауға байланысты шығындар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z151" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өнеркәсіптік-инновациялық қызмет субъектісіне өтеуге ұсынылатын соманың 50%-ы мөлшерінде негізделген және құжатпен расталған шығындар өтеледі, бірақ:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z151" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="40"/>
+    <w:bookmarkStart w:name="z152" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың 8-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келтірілген шығындар бойынша өнеркәсіптік-инновациялық қызметтің бір субъектісіне өтінім берілген күнге дейін соңғы 24 (жиырма төрт) ай ішінде 15 000 (он бес мың) айлық есептік көрсеткіштен (бұдан әрі – АЕК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өтеу сомасы өнеркәсіптік-инновациялық қызметті бір субъектісіне күнтізбелік жылы теңгемен 15 000 (он бес мың) АЕК-тен аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="41"/>
+    <w:bookmarkStart w:name="z153" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың 8-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2132,1235 +2290,1683 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келтірілген шығындар бойынша өнеркәсіптік-инновациялық қызметтің бір субъектісіне өтінім берілген күнге дейін соңғы 24 (жиырма төрт) ай ішінде 10 000 (он мың) АЕК-тен аспайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте өтеу сомасы өнеркәсіптік-инновациялық қызметті бір субъектісіне күнтізбелік жылы теңгемен 10 мың (он мың) АЕК-тен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақта орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Өтініш берушінің Оператордың өтеуге қабылдайтын шығындарының сомасы мынадай негізде айқындалады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...33 lines deleted...]
-      10. Өтініш берушінің Оператордың өтеуге қабылдайтын шығындарының сомасы мынадай негізде айқындалады:</w:t>
+    <w:bookmarkStart w:name="z155" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Оператор өтінім түскен күнге дейін жиырма төрт айдан кеш емес олардың кем дегенде біреуі жүзеге асырылған төлем құжаттары болып саналады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z155" w:id="43"/>
-[...15 lines deleted...]
-      1) Оператор өтінім түскен күнге дейін жиырма төрт айдан кеш емес олардың кем дегенде біреуі жүзеге асырылған төлем құжаттары болып саналады;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сатып алынған жабдықтың жалпы сомасына (орындалған жұмыстардың) қабылдау-тапсыру растайтын бастапқы есепке алу құжаттары (қабылдау-тапсыру актісі, қорларды бір жаққа босатуға арналған жүкқұжат немесе тағы да басқа) немесе көрсетілген қызметтердің (орындалған жұмыстардың) жалпы сомасына акт (актілер).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z156" w:id="44"/>
-[...15 lines deleted...]
-      2) сатып алынған жабдықтың жалпы сомасына (орындалған жұмыстардың) қабылдау-тапсыру растайтын бастапқы есепке алу құжаттары (қабылдау-тапсыру актісі, қорларды бір жаққа босатуға арналған жүкқұжат немесе тағы да басқа) немесе көрсетілген қызметтердің (орындалған жұмыстардың) жалпы сомасына акт (актілер).</w:t>
+    <w:bookmarkStart w:name="z157" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өнеркәсіптік-инновациялық қызмет субъектілерінің өтініштері қарауға қабылданады, олар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z157" w:id="45"/>
-[...15 lines deleted...]
-      11. Өнеркәсіптік-инновациялық қызмет субъектілерінің өтініштері қарауға қабылданады, олар:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстанда шығарылған өңделген тауарлар, жұмыстар және көрсетілетін қызметтер өндірушілер болып табылатын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z158" w:id="46"/>
-[...15 lines deleted...]
-      1) Қазақстанда шығарылған өңделген тауарлар, жұмыстар және көрсетілетін қызметтер өндірушілер болып табылатын;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінім берген күні салықтар, міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары және әлеуметтік аударымдар, міндетті медициналық сақтандыруға жарналар мен аударымдар бойынша берешегі жоқ (Қазақстан Республикасының салық заңнамасына сәйкес төлем мерзімі ұзартылған жағдайларды қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z159" w:id="47"/>
-[...15 lines deleted...]
-      2) өтінім берген күні салықтар, міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары және әлеуметтік аударымдар, міндетті медициналық сақтандыруға жарналар мен аударымдар бойынша берешегі жоқ (Қазақстан Республикасының салық заңнамасына сәйкес төлем мерзімі ұзартылған жағдайларды қоспағанда);</w:t>
+    <w:bookmarkStart w:name="z160" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өнеркәсіптік-инновациялық қызмет субъектісін "Азаматтарға арналған үкімет" мемлекеттік корпорациясында тіркеген және/немесе хабарлаған күннен бастап Операторға өтінім келіп түскенге дейін кемінде күнтізбелік 1 (бір) жыл өткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z160" w:id="48"/>
-[...15 lines deleted...]
-      3) өнеркәсіптік-инновациялық қызмет субъектісін "Азаматтарға арналған үкімет" мемлекеттік корпорациясында тіркеген және/немесе хабарлаған күннен бастап Операторға өтінім келіп түскенге дейін кемінде күнтізбелік 1 (бір) жыл өткен;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Қағидалардың 2-тармағында көзделген өнеркәсіптік-инновациялық қызмет субъектілеріне жатпайтын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z161" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="50"/>
+    <w:bookmarkStart w:name="z162" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 30 мамырдағы № 306 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28264 болып тіркелген) Басым тауарлардың тізбесіне кіретін өнім өндірісін жүзеге асыратын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z163" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) шағын және орта кәсіпкерлік субъектілері болып табылатын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z163" w:id="51"/>
-[...15 lines deleted...]
-      6) шағын және орта кәсіпкерлік субъектілері болып табылатын;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінім берілген күнге дейін алдыңғы 3 (үш) жыл үшін салық аударымдарының жыл сайынғы ұлғаюын қамтамасыз еткен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z164" w:id="52"/>
-[...15 lines deleted...]
-      7) өтінім берілген күнге дейін алдыңғы 3 (үш) жыл үшін салық аударымдарының жыл сайынғы ұлғаюын қамтамасыз еткен.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның талабы қолданыстағы заңнамаға сәйкес салық төлеуден босатылған және/немесе тіркелген күнінен бастап Оператоға өтінім түскен күнге дейін күнтізбелік үш жылдан аз уақыт өткен өнеркәсіптік-инновациялық қызмет субъектілеріне қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өтініш берушіге өтеуге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...33 lines deleted...]
-      12. Өтініш берушіге өтеуге:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының салық заңнамасына сәйкес айқындалған салықтар мен бюджетке төленетін басқа да міндетті төлемдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z166" w:id="54"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының салық заңнамасына сәйкес айқындалған салықтар мен бюджетке төленетін басқа да міндетті төлемдер;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында көзделген мемлекеттік қолдаудың өзге де шаралары шеңберінде республикалық және/немесе жергілікті бюджеттер қаражаты есебінен қаржыландырылатын және/немесе қаржыландырылған іс-шаралар бойынша шығындар жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z167" w:id="55"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының заңнамасында көзделген мемлекеттік қолдаудың өзге де шаралары шеңберінде республикалық және/немесе жергілікті бюджеттер қаражаты есебінен қаржыландырылатын және/немесе қаржыландырылған іс-шаралар бойынша шығындар жатпайды.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Шығындарды өтеу ұлттық валютада өндіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z168" w:id="56"/>
-[...15 lines deleted...]
-      13. Шығындарды өтеу ұлттық валютада өндіріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел валюталарында жұмсалған шығындарды қайта есептеу көрсетілген қызметтер (орындалған жұмыстар) үшін орындаушыға өтініш берушінің төлем жүргізген күніндегі Қазақстан Республикасы Ұлттық Банкінің валюта бағамдары бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Шығындардың бір бөлігінің өтеуді алуға үміткер өтініш беруші Операторға осы Қағидаларға 6-қосымшаға сәйкес "Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілету бойынша өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу" мемлекеттік қызмет көрсетуге мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттар мен мәліметтердің тізбесін (бұдан әрі – Негізгі талаптардың тізбесі) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...33 lines deleted...]
-      14. Шығындардың бір бөлігінің өтеуді алуға үміткер өтініш беруші Операторға осы Қағидаларға 6-қосымшаға сәйкес "Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілету бойынша өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу" мемлекеттік қызмет көрсетуге мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттар мен мәліметтердің тізбесін (бұдан әрі – Негізгі талаптардың тізбесі) ұсынады.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Оператордың өтінім шеңберінде ұсынылған құжаттар топтамасын, сатып алынған жабдықтың және/немесе орындалған жұмыстардың/көрсетілетін қызметтердің болуын салыстыру үшін қажет болған жағдайда өтініш берушінің өндірістік объектісіне шығуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z170" w:id="58"/>
-[...15 lines deleted...]
-      15. Оператордың өтінім шеңберінде ұсынылған құжаттар топтамасын, сатып алынған жабдықтың және/немесе орындалған жұмыстардың/көрсетілетін қызметтердің болуын салыстыру үшін қажет болған жағдайда өтініш берушінің өндірістік объектісіне шығуды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтінім және оған қоса берілетін құжаттар мемлекеттік және/немесе орыс тілдерінде ресімделеді. Құжаттар шет тілінде ұсынылған кезінде, өнеркәсіптік-инновациялық қызмет субъектісі олардың мемлекеттік немесе орыс тілдеріне аудармасын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z171" w:id="59"/>
-[...15 lines deleted...]
-      16. Өтінім және оған қоса берілетін құжаттар мемлекеттік және/немесе орыс тілдерінде ресімделеді. Құжаттар шет тілінде ұсынылған кезінде, өнеркәсіптік-инновациялық қызмет субъектісі олардың мемлекеттік немесе орыс тілдеріне аудармасын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өтінімге қоса берілетін құжаттардың электрондық нұсқалары түпнұсқа құжаттардан түсті сканерленген түрде PDF (Portable Document Format) форматында электронды-сандық пішімде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z172" w:id="60"/>
-[...15 lines deleted...]
-      17. Өтінімге қоса берілетін құжаттардың электрондық нұсқалары түпнұсқа құжаттардан түсті сканерленген түрде PDF (Portable Document Format) форматында электронды-сандық пішімде ұсынылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімге қоса берілетін электрондық құжаттардың түпнұсқалары PDF (Portable Document Format) форматына түрлендірілген күйде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Өтінімде және оған қоса берілген құжаттарда тазартылып өшiрiлген, қосылып жазылған, сызылған сөздер және өзге келiсiлмеген түзетулердің болуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...33 lines deleted...]
-      18. Өтінімде және оған қоса берілген құжаттарда тазартылып өшiрiлген, қосылып жазылған, сызылған сөздер және өзге келiсiлмеген түзетулердің болуына жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өнеркәсіптік-инновациялық қызмет субъектісінің қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсетуге арналған өтінімі және оған қоса берілетін Негізгі талаптар тізбесінде көзделген құжаттар электрондық нысанда беріледі және бірінші басшының немесе оның міндеттерін атқарушының (бірінші басшының міндеттерін орындау туралы растау құжаты болғанда) немесе жеке кәсіпкердің немесе немесе олар уәкілеттік берген тұлғаның (сенімхат болғанда) немесе жеке тұлғаның электрондық цифрлық қолтаңбасымен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z174" w:id="62"/>
-[...15 lines deleted...]
-      19. Өнеркәсіптік-инновациялық қызмет субъектісінің қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсетуге арналған өтінімі және оған қоса берілетін Негізгі талаптар тізбесінде көзделген құжаттар электрондық нысанда беріледі және бірінші басшының немесе оның міндеттерін атқарушының (бірінші басшының міндеттерін орындау туралы растау құжаты болғанда) немесе жеке кәсіпкердің немесе немесе олар уәкілеттік берген тұлғаның (сенімхат болғанда) немесе жеке тұлғаның электрондық цифрлық қолтаңбасымен куәландырылады.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ағымдағы шотта мемлекеттік ынталандыру шараларын ұсыну үшін қажетті ақшалай қаражат жеткіліксіз болғанда, Оператор ағымдағы шотқа қаражат келіп түскенге дейін өтініш берушіге ақшалай қаражат аударуды тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z175" w:id="63"/>
-[...15 lines deleted...]
-      20. Ағымдағы шотта мемлекеттік ынталандыру шараларын ұсыну үшін қажетті ақшалай қаражат жеткіліксіз болғанда, Оператор ағымдағы шотқа қаражат келіп түскенге дейін өтініш берушіге ақшалай қаражат аударуды тоқтатады.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бойынша шығындарын өтеу осы Қағидаларға 3-қосымшаға сәйкес Шығындарды өтеу туралы келісім (бұдан әрі – Шығындарды өтеу туралы келісім) жасалған күннен кейін шығындардың бір бөлігін өтеу сомасын өтініш берушінің банктік шоттарына немесе шығындарды өтеу шарттары мен мөлшеріне сәйкес өтініш берушінің Қазақстан Республикасының Ұлттық операторында ашылған шотына аудару арқылы 2 (екі) жұмыс күні ішінде ұсынылады, бұл ретте өтініш берушіге ақшалай қаражат аударғаны үшін Операторға сыйақы қарастырылмаған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z176" w:id="64"/>
-[...15 lines deleted...]
-      21. Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бойынша шығындарын өтеу осы Қағидаларға 3-қосымшаға сәйкес Шығындарды өтеу туралы келісім (бұдан әрі – Шығындарды өтеу туралы келісім) жасалған күннен кейін шығындардың бір бөлігін өтеу сомасын өтініш берушінің банктік шоттарына немесе шығындарды өтеу шарттары мен мөлшеріне сәйкес өтініш берушінің Қазақстан Республикасының Ұлттық операторында ашылған шотына аудару арқылы 2 (екі) жұмыс күні ішінде ұсынылады, бұл ретте өтініш берушіге ақшалай қаражат аударғаны үшін Операторға сыйақы қарастырылмаған.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Өтініш берушімен қол қойылған Шығындарды өтеу туралы келісім Операторға келіп түскен күн Шығындарды өтеу туралы келісімді жасау күні болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z177" w:id="65"/>
-[...15 lines deleted...]
-      22. Өтініш берушімен қол қойылған Шығындарды өтеу туралы келісім Операторға келіп түскен күн Шығындарды өтеу туралы келісімді жасау күні болып саналады.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Өтініш беруші Шығындарды өтеу туралы келісімге қол қоюдан бас тартқанда, Операторға себептерді көрсете отырып тиісті жазбаша хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z178" w:id="66"/>
-[...15 lines deleted...]
-      23. Өтініш беруші Шығындарды өтеу туралы келісімге қол қоюдан бас тартқанда, Операторға себептерді көрсете отырып тиісті жазбаша хабарлама жолдайды.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Осы Қағидаларда көзделген өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу бойынша шаралардың тиімділігін анықтау мақсатында Оператор өнеркәсіптік-инновациялық қызмет субъектісі шығындардың бір бөлігін өтеуді алғаннан кейін 2 (екі) жыл ішінде Шығындарды өтеу туралы келісімге 2-қосымшаға сәйкес нысан бойынша тоқсан сайынғы негізде өтініш берушімен ұсынылған ақпарат негізінде оларды іске асыруға мониторинг жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z179" w:id="67"/>
-[...15 lines deleted...]
-      24. Осы Қағидаларда көзделген өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу бойынша шаралардың тиімділігін анықтау мақсатында Оператор өнеркәсіптік-инновациялық қызмет субъектісі шығындардың бір бөлігін өтеуді алғаннан кейін 2 (екі) жыл ішінде Шығындарды өтеу туралы келісімге 2-қосымшаға сәйкес нысан бойынша тоқсан сайынғы негізде өтініш берушімен ұсынылған ақпарат негізінде оларды іске асыруға мониторинг жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мониторинг:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z180" w:id="68"/>
-[...15 lines deleted...]
-      25. Мониторинг:</w:t>
+    <w:bookmarkStart w:name="z181" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік ынталандыру шараларын іске асырудағы проблемаларды уақтылы анықтауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z181" w:id="69"/>
-[...15 lines deleted...]
-      1) мемлекеттік ынталандыру шараларын іске асырудағы проблемаларды уақтылы анықтауды;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік ынталандыру шараларын іске асырудың тиімділігін арттыру жөнінде ұсыныстар дайындауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z182" w:id="70"/>
-[...15 lines deleted...]
-      2) мемлекеттік ынталандыру шараларын іске асырудың тиімділігін арттыру жөнінде ұсыныстар дайындауды;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Қағидалар шеңберінде мемлекеттік ынталандыруды алған өтініш берушілер туралы ақпарат жиынтығын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z183" w:id="71"/>
-[...15 lines deleted...]
-      3) осы Қағидалар шеңберінде мемлекеттік ынталандыруды алған өтініш берушілер туралы ақпарат жиынтығын;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Оператор өкілі ұсынылған мемлекеттік ынталандыру шаралары шеңберінде шығындары өтелген өтініш берушінің өндірістік объектісіне шығуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z184" w:id="72"/>
-[...15 lines deleted...]
-      4) Оператор өкілі ұсынылған мемлекеттік ынталандыру шаралары шеңберінде шығындары өтелген өтініш берушінің өндірістік объектісіне шығуын;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұсынылған мемлекеттік ынталандыру шаралары шеңберінде қарсы міндеттемелерді орындамау немесе уақтылы орындамау тәуекелдері анықталған кезде уақытында әрекет етуді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z185" w:id="73"/>
-[...15 lines deleted...]
-      5) ұсынылған мемлекеттік ынталандыру шаралары шеңберінде қарсы міндеттемелерді орындамау немесе уақтылы орындамау тәуекелдері анықталған кезде уақытында әрекет етуді қамтиды.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Өтініш беруші Қағидалардың шеңберінде мемлекет салған 1 (бір) теңгеден кем дегенде 2 (екі) теңгеге кәсіпорын кірістерінің көлемін ұлғайту бойынша қарсы міндеттемелерді өзіне қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z186" w:id="74"/>
-[...15 lines deleted...]
-      26. Өтініш беруші Қағидалардың шеңберінде мемлекет салған 1 (бір) теңгеден кем дегенде 2 (екі) теңгеге кәсіпорын кірістерінің көлемін ұлғайту бойынша қарсы міндеттемелерді өзіне қабылдайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақта орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік ынталандыру шараларын іске асыру шеңберінде алынған ақшалай қаражатты қайтарғанда, қайтарылатын қаражат сомасы қарсы міндеттемелерді орындаудың қол жеткізілген деңгейін ескере отырып, ұсынылған мемлекеттік қаржыландыру көлеміне сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z187" w:id="75"/>
-[...15 lines deleted...]
-      27. Мемлекеттік ынталандыру шараларын іске асыру шеңберінде алынған ақшалай қаражатты қайтарғанда, қайтарылатын қаражат сомасы қарсы міндеттемелерді орындаудың қол жеткізілген деңгейін ескере отырып, ұсынылған мемлекеттік қаржыландыру көлеміне сәйкес.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мониторинг қорытындысы бойынша Оператор тоқсан сайын есепті кезеңнен кейінгі айдың 25 күнінен кешіктірмей уәкілетті органға осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша мемлекеттік ынталандыру шараларын іске асыру туралы Оператор есебін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z188" w:id="76"/>
-[...15 lines deleted...]
-      28. Мониторинг қорытындысы бойынша Оператор тоқсан сайын есепті кезеңнен кейінгі айдың 25 күнінен кешіктірмей уәкілетті органға осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша мемлекеттік ынталандыру шараларын іске асыру туралы Оператор есебін ұсынады.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарықта жылжыту бойынша индустриялық-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу" мемлекеттік көрсетілетін қызметін көрсету тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z189" w:id="77"/>
+    <w:bookmarkStart w:name="z190" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. "Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарықта жылжыту бойынша индустриялық-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) "QazIndustry" қазақстандық индустрия және экспорт орталығы" акционерлік қоғамы (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z191" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік қызметті көрсету тәсілі, мерзімі, нысаны және нәтижесі Негізгі талаптардың тізбесінде баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z192" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік қызмет көрсетілетін қызмет көрсетушіге "Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – Портал) және қызмет көрсетушінің ақпараттандыру нысаны www.qazindustry.gov.kz цифрлық жүйесі (бұдан әрі – АЖ) арқылы қызмет алушының жүгінуімен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      31. Мемлекеттік қызмет көрсетілетін қызмет көрсетушіге "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – Портал) және қызмет көрсетушінің ақпараттандыру нысаны www.qazindustry.gov.kz ақпараттық жүйесі (бұдан әрі – АЖ) арқылы қызмет алушының жүгінуімен көрсетіледі.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларында белгіленген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z193" w:id="81"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Портал және АЖ арқылы мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өнеркәсіптік-инновациялық қызмет субъектісінің қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсетуге арналған өтінім және Негізгі талаптардың тізбесінде көрсетілген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету үшін мәліметтерді қабылдау туралы мәртебе мемлекеттік қызмет нәтижесін алу күнін көрсетумен көрсетілетін қызметті алушының "жеке кабинетінде" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Негізгі талаптардың тізбесінде көрсетілген өтінім мен құжаттарды қараудың және мемлекеттік қызмет көрсету нәтижесін берудің жалпы мерзімі оларды көрсетілетін қызметті берушінің тіркеу сәтінен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...33 lines deleted...]
-      34. Негізгі талаптардың тізбесінде көрсетілген өтінім мен құжаттарды қараудың және мемлекеттік қызмет көрсету нәтижесін берудің жалпы мерзімі оларды көрсетілетін қызметті берушінің тіркеу сәтінен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Өтініш тіркелген күннен кейінгі 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығы тексеріледі және негізгі талаптар тізбесінде көзделген құжаттар топтамасының толық ұсынылмағаны және (немесе) қолданылу мерзімі өткен құжаттардың бар екені анықталған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу процесін тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z196" w:id="84"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды көрсетілетін қызметті алушы анықталған кемшіліктерді жойғаннан кейін мемлекеттік қызметті көрсету процесін тоқтата тұру мерзімі шегінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол негізгі талаптар тізбесінің 3-тармағында белгіленген мемлекеттік көрсетілетін қызметті көрсету мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші өтініш пен оған қоса берілген құжаттардың толықтығын тексергеннен кейін 6 (алты) жұмыс күні ішінде олардың осы Қағидаларда белгіленген талаптарға сәйкестігін тексереді және мемлекеттік көрсетілетін қызметті көрсету мүмкіндігі немесе мүмкін еместігі туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жолданатын және сонда сақталатын, көрсетілетін қызметті берушінің тарапынан қол қойылған, Шығындарды өтеу туралы келісімді қоса берумен, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шығындарды өтеу мүмкіндігі туралы хабарлама (бұдан әрі – шығындарды өтеу мүмкіндігі туралы хабарлама) немесе Негізгі талаптардың тізбесінің 9-тармағында көзделген жағдайларда және негіздемелер бойынша осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша мемлекеттік қызмет көрсетуден дәлелді бас тарту (бұдан әрі – дәлелді бас тарту) мемлекеттік қызмет көрсету нәтижесі болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. Алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. Алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Уәкілетті орган осы Қағидаларды өзгерткен күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z198" w:id="86"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3852,328 +4458,366 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="89"/>
+    <w:bookmarkStart w:name="z202" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсетуге арналған өтінім (өтініш беруші бланкіде толтырады (бар болса))</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшада орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтініш берушінің атауы (толық).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z204" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заңды мекенжайы немесе орналасқан жері (индекс, облыс, қала/аудан, елді мекен, көше, телефон) (болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z205" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бірінші басшының немесе жеке кәсіпкердің деректері (тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), лауазымы, жұмыс немесе ұялы телефон нөмірі, электрондық мекенжайы).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z203" w:id="90"/>
-[...15 lines deleted...]
-      1. Өтініш берушінің атауы (толық).</w:t>
+    <w:bookmarkStart w:name="z206" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. БСН (бизнес сәйкестендіру нөмірі)/ЖСН (жеке сәйкестендіру нөмірі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z204" w:id="91"/>
-[...15 lines deleted...]
-      2. Заңды мекенжайы немесе орналасқан жері (индекс, облыс, қала/аудан, елді мекен, көше, телефон) (болған жағдайда).</w:t>
+    <w:bookmarkStart w:name="z207" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өтініш берушінің нөмірі (болған жағдайда) және мемлекеттік тіркеу (қайта тіркеу) күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z205" w:id="92"/>
-[...15 lines deleted...]
-      3. Бірінші басшының немесе жеке кәсіпкердің деректері (тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), лауазымы, жұмыс немесе ұялы телефон нөмірі, электрондық мекенжайы).</w:t>
+    <w:bookmarkStart w:name="z208" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қызметкерлер саны ______ адам, соның ішінде, Қазақстан Республикасының азаматтары ______ адам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z206" w:id="93"/>
-[...15 lines deleted...]
-      4. БСН (бизнес сәйкестендіру нөмірі)/ЖСН (жеке сәйкестендіру нөмірі).</w:t>
+    <w:bookmarkStart w:name="z209" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кадрлардағы елішілік құндылық үлесі ____ %.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z207" w:id="94"/>
-[...15 lines deleted...]
-      5. Өтініш берушінің нөмірі (болған жағдайда) және мемлекеттік тіркеу (қайта тіркеу) күні.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметтің негізгі түрі (Экономикалық қызмет түрлерінің жалпы жіктеуішінің кодын көрсете отырып).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z208" w:id="95"/>
-[...15 lines deleted...]
-      6. Қызметкерлер саны ______ адам, соның ішінде, Қазақстан Республикасының азаматтары ______ адам.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шығарылатын өнімнің атауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z209" w:id="96"/>
-[...15 lines deleted...]
-      7. Кадрлардағы елішілік құндылық үлесі ____ %.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Өтініш беруші мемлекеттік Бағдарламалар қатысушысы болып табыл(а)ды ма (иә деп жауап берсеңіз, мемлекеттік ынталандыру шарасын алған жылды көрсетіңіз, қандай Бағдарламалар шеңберінде және қандай мемлекеттік ынталандыру шараларын алдыңыз).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z210" w:id="97"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="100"/>
+    <w:bookmarkStart w:name="z213" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 15 маусымдағы № 342 бұйрығымен бекітілген Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шеңберінде (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28504 болып тіркелген) (бұдан әрі – Қағидалар) қандай шығын түрін пайдалану жоспарланған (қажеттісін белгілеңіз ☐):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z214" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z214" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарларды, жұмыстарды және көрсетілетін қызметтерді сертификаттауға байланысты шығындар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ сертификаттаудан өтуге байланысты қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтердің сәйкестігін растауға байланысты бағалау өткізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4202,70 +4846,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ сертификаттарды тіркеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ сертификаттарды қайта ресімдеуге және ұзартуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="102"/>
+    <w:bookmarkStart w:name="z215" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аяқ киім өнімдерін таңбалауға арналған бағдарламалық қамтуды, сәйкестендіру (таңбалау) құралдарын қолдануға арналған жабдықты сатып алуға байланысты шығындар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ сәйкестендіру құралдарын сатып алуға (алуға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4276,110 +4920,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ өнім шығару сатысында сәйкестендіру құралдарын қолдану бойынша типографиялық қызметтер сатып алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ инженерлік бағдарламалық қамтуды қоса алғанда, сәйкестендіру құралдарын қолдануға арналған жабдықты немесе материалдық тасымалдауышты сатып алу арқылы өндірісті қайта жарақтандыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="103"/>
+    <w:bookmarkStart w:name="z216" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 30 мамырдағы № 306 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде тіркелген № 28264 актілер) Басым тауарлардың тізбесіне кіретін, жөнелту пунктінен Қазақстан Республикасының (бұдан әрі – ҚР) аумағындағы межелі пунктіне дейін теміржол көлігімен өңделген тауарларды тасымалдауға байланысты шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z217" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z217" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өнеркәсіптік-инновациялық қызмет субъектісімен жұмсалған шығындар*:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -5982,168 +6626,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСК (банктік сәйкестендіру коды) __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБе (бенефициар коды) ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="105"/>
+    <w:bookmarkStart w:name="z218" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Шығындарды өтеу ұлттық валютада жүргізіледі. Шетел валюталарында жұмсалған шығындарды қайта есептеу Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ызметтерді ішкі нарыққа ілгерілетуге бойынша орындалған жұмыстар/көрсетілетін қызметтер үшін төлем жүргізген күндегі Қазақстан Республикасы Ұлттық Банкінің валюта бағамдары бойынша жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z219" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Осы өтініммен өтініш беруші ұсынылған ақпараттың, ұсынылған құжаттардың, бастапқы деректердің, есептердің, негіздемелердің толықтығы мен түпнұсқалығын дұрыстығына кепілдік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші сұрау салынатын мемлекеттік ынталандыру шарасы шеңберінде шеккен іс-шаралар бойынша шығындар Қазақстан Республикасының заңнамасында көзделген өзге де мемлекеттік ынталандыру шаралары шеңберінде республикалық және/немесе жергілікті бюджеттер қаражаты есебінен қаржыландырылмағанын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтініш беруші белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) жоқтығын, сондай-ақ оның негізінде өтініш беруші мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған заңды күшіне енген сот шешімінің жоқтығын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z221" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өтініш беруші бюджетті атқару жөніндегі уәкілетті орган айқындаған тіркеушінің дербес деректерді жинауға, өңдеуге, сақтауға, түсіруге және пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z219" w:id="106"/>
-[...15 lines deleted...]
-      15. Осы өтініммен өтініш беруші ұсынылған ақпараттың, ұсынылған құжаттардың, бастапқы деректердің, есептердің, негіздемелердің толықтығы мен түпнұсқалығын дұрыстығына кепілдік береді.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік ынталандыру шараларын алуға өтінімді толтырған байланыс тұлғасы (тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), лауазымы, жұмыс/ұялы телефон нөмірі, электрондық мекенжайы): _________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өтінімге мынадай құжаттар мен құжаттардың көшірмелерін қоса беремін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6747,86 +7391,130 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет субъектісінің атауы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индекс, мекенжайы, телефоны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшада орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Хабарлама _______________________________________________ (Оператордың атауы)</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Хабарлама _______________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Оператордың атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өнеркәсіптік-инновациялық қызмет субъектісінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8220,68 +8908,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="111"/>
+    <w:bookmarkStart w:name="z226" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығындарды өтеу туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшада орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8515,90 +9241,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төмендегілер туралы Шығындарды өтеу туралы осы келісімді (бұдан әрі - Келісім)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="112"/>
+    <w:bookmarkStart w:name="z227" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Келісім мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z228" w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z228" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оператор Қағидалардың шеңберінде өтінімге сәйкес толық (немесе жартылай)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлемде ____________________________________________ (шығын түрі) сомасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8647,1028 +9373,1028 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ынталандыру шараларының қарсы міндеттемелерін орындауға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="114"/>
+    <w:bookmarkStart w:name="z229" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шығындарды өтеу шеңберінде өтініш беруші шетел валютасындағы шығындарды растайтын құжаттарды ұсынғанда, шығындарды өтеу сомасы көрсетілген қызметтер (орындалған жұмыстар) үшін орындаушыға өтініш берушінің төлем жүргізген күніндегі Қазақстан Республикасы Ұлттық Банкінің валюта бағамдарына сүйене отырып есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z230" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ағымдағы шотта мемлекеттік ынталандыру шараларын ұсыну үшін қажетті ақшалай қаражат жеткіліксіз болғанда, шығындарды өтеу Оператормен бюджеттік бағдарлама әкімгерінен қаражат келіп түскенге дейін тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z231" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тараптардың міндеттемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z232" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Оператор:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z230" w:id="115"/>
-[...15 lines deleted...]
-      3. Ағымдағы шотта мемлекеттік ынталандыру шараларын ұсыну үшін қажетті ақшалай қаражат жеткіліксіз болғанда, шығындарды өтеу Оператормен бюджеттік бағдарлама әкімгерінен қаражат келіп түскенге дейін тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z233" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Келісімнің орындалуына елеулі әсер етуі мүмкін Қағидаларды іске асыруға байланысты барлық өзгерістер туралы Өтініш берушіге хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z231" w:id="116"/>
-[...15 lines deleted...]
-      2. Тараптардың міндеттемелері</w:t>
+    <w:bookmarkStart w:name="z234" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Келісімге қол қойған күннен кейін екі жыл ішінде мемлекеттік ынталандыру шараларын іске асыруға мониторинг жүргізуге міндеттенеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z232" w:id="117"/>
-[...15 lines deleted...]
-      4. Оператор:</w:t>
+    <w:bookmarkStart w:name="z235" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік ынталандыру шаралары шеңберінде қарсы міндеттемелерді орындамау немесе уақтылы орындамау тәуекелдері анықталған жағдайда, Келісімге қол қойылған күннен бастап алты айда бір рет кезеңділікпен осындай тәуекелдер туралы өтініш берушіні хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z233" w:id="118"/>
-[...15 lines deleted...]
-      1) Келісімнің орындалуына елеулі әсер етуі мүмкін Қағидаларды іске асыруға байланысты барлық өзгерістер туралы Өтініш берушіге хабарлау;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өтініш беруші:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z234" w:id="119"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="122"/>
+    <w:bookmarkStart w:name="z237" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік ынталандыру шараларын іске асыруға Оператордың мониторинг жүргізуі мақсатында өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті органға және Операторға Тараптармен осы Келісімді жасаған күнге дейін 2 (екі) жылғы және жасаған күннен кейін 2 (екі) жылғы деректерді қоса алғанда, Операторға мемлекеттік статистика саласындағы уәкілетті органға әрі қарай жіберу үшін бастапқы статистикалық деректерді таратуға келісім ұсынуға; Операторға өтініш берушімен қол қойылған Шығындарды өтеу туралы келісім келіп түскен күн Шығындарды өтеу туралы келісім жасау күні болып саналады. Бастапқы статистикалық деректерді таратуға келісім нысаны осы Келісімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z238" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік статистика саласындағы уәкілетті органның бастапқы статистикалық деректері негізінде мемлекеттік ынталандыру шараларын алу және/немесе іске асыруға мониторинг жүргізу мүмкін болмағанда, Оператордың жазбаша сұрауын алған күннен бастап күнтізбелік отыз күн ішінде мониторинг жүргізуге қажетті деректерді ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z239" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Келісімге 1-қосымшаға сәйкес мемлекеттік ынталандыру шараларын алу шеңберінде қарсы міндеттемелерді орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z240" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Оператордың жазбаша сұрауына сәйкес оны Оператордан алған күннен бастап күнтізбелік 30 (отыз) күн ішінде мемлекеттік ынталандыру шарасы бойынша қарсы міндеттемелерді орындамағанда, мемлекеттік ынталандыру шарасын іске асыру барысы туралы ақпаратты ұсынуға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z238" w:id="123"/>
-[...15 lines deleted...]
-      2) мемлекеттік статистика саласындағы уәкілетті органның бастапқы статистикалық деректері негізінде мемлекеттік ынталандыру шараларын алу және/немесе іске асыруға мониторинг жүргізу мүмкін болмағанда, Оператордың жазбаша сұрауын алған күннен бастап күнтізбелік отыз күн ішінде мониторинг жүргізуге қажетті деректерді ұсынуға;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Келісім шарттарын бұзғанда, шығындарды өтеу түрінде мемлекеттік ынталандыру шарасы бойынша Оператормен берілген ақшалай қаражатты Оператордан тиісті хабарлама алған күннен бастап күнтізбелік 30 (отыз) күн ішінде қайтаруды қамтамасыз етуге, бұл ретте, қайтарылатын қаражат сомасы Келісімге қосымшада көзделген қарсы міндеттемелерді орындаудың қол жеткізілген деңгейін ескере отырып, ұсынылған мемлекеттік қаржыландыру көлеміне сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z239" w:id="124"/>
-[...15 lines deleted...]
-      3) Келісімге 1-қосымшаға сәйкес мемлекеттік ынталандыру шараларын алу шеңберінде қарсы міндеттемелерді орындауға;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік ынталандыру шарасын іске асыру шеңберінде ұсынылған ақпараттың, бастапқы деректердің, есептеулердің, негіздемелердің толықтығын, уақтылығы мен дұрыстығын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z240" w:id="125"/>
-[...15 lines deleted...]
-      4) Оператордың жазбаша сұрауына сәйкес оны Оператордан алған күннен бастап күнтізбелік 30 (отыз) күн ішінде мемлекеттік ынталандыру шарасы бойынша қарсы міндеттемелерді орындамағанда, мемлекеттік ынталандыру шарасын іске асыру барысы туралы ақпаратты ұсынуға;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қаржылық, әкімшілік немесе шарттық сипаттағы және/немесе осы Келісім бойынша іс-шаралар орындаған кезде проблемалық мәселелер туындаған кезде проблемалық мәселелер/іс-шаралар туындаған сәттен бастап 5 (бес) жұмыс күні ішінде Операторға жазбаша хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z241" w:id="126"/>
-[...15 lines deleted...]
-      5) Келісім шарттарын бұзғанда, шығындарды өтеу түрінде мемлекеттік ынталандыру шарасы бойынша Оператормен берілген ақшалай қаражатты Оператордан тиісті хабарлама алған күннен бастап күнтізбелік 30 (отыз) күн ішінде қайтаруды қамтамасыз етуге, бұл ретте, қайтарылатын қаражат сомасы Келісімге қосымшада көзделген қарсы міндеттемелерді орындаудың қол жеткізілген деңгейін ескере отырып, ұсынылған мемлекеттік қаржыландыру көлеміне сәйкес.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көшпелі мониторинг жүргізу мақсатында Өтініш берушінің аумағына Оператор өкілдерінің (Оператордың хаты негізінде) кедергісіз өтуін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z242" w:id="127"/>
-[...15 lines deleted...]
-      6) мемлекеттік ынталандыру шарасын іске асыру шеңберінде ұсынылған ақпараттың, бастапқы деректердің, есептеулердің, негіздемелердің толықтығын, уақтылығы мен дұрыстығын қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Келісімге байланысты барлық есептерді осы Келісімнің әрекет ету мерзімі аяқталған сәттен бастап кемінде 2 (екі) жыл сақтауға міндеттенеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z243" w:id="128"/>
-[...15 lines deleted...]
-      7) қаржылық, әкімшілік немесе шарттық сипаттағы және/немесе осы Келісім бойынша іс-шаралар орындаған кезде проблемалық мәселелер туындаған кезде проблемалық мәселелер/іс-шаралар туындаған сәттен бастап 5 (бес) жұмыс күні ішінде Операторға жазбаша хабарлауға;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тараптардың құқығы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z244" w:id="129"/>
-[...15 lines deleted...]
-      8) көшпелі мониторинг жүргізу мақсатында Өтініш берушінің аумағына Оператор өкілдерінің (Оператордың хаты негізінде) кедергісіз өтуін қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Оператор:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z245" w:id="130"/>
-[...15 lines deleted...]
-      9) Келісімге байланысты барлық есептерді осы Келісімнің әрекет ету мерзімі аяқталған сәттен бастап кемінде 2 (екі) жыл сақтауға міндеттенеді.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік ынталандыру шарасы бойынша қарасы міндеттемелерді орындамағанда, сондай-ақ мемлекеттік статистика саласындағы уәкілетті органның бастапқы статистикалық деректері негізінде мемлекеттік ынталандыру шарасын алу және/немесе мониторинг жүргізу мүмкін болмағанда, іске асыруға мониторинг жүргізу үшін мемлекеттік ынталандыру шарасын іске асыру барысы туралы ақпаратты Өтініш берушіден сұратуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z246" w:id="131"/>
-[...15 lines deleted...]
-      3. Тараптардың құқығы</w:t>
+    <w:bookmarkStart w:name="z249" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Келісімнің шарттарын бұзғанда, осы Келісімді біржақты тәртіпте бұзуға және ұсынылған мемлекеттік ынталандыру шарасы бойынша ақшалай қаражатты қайтаруды талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z247" w:id="132"/>
-[...15 lines deleted...]
-      6. Оператор:</w:t>
+    <w:bookmarkStart w:name="z250" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көшпелі мониторинг жүргізу мақсатында Өтініш берушінің аумағына Оператор өкілдерінің (Оператордың хаты негізінде) кедергісіз өтуіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z248" w:id="133"/>
-[...15 lines deleted...]
-      1) мемлекеттік ынталандыру шарасы бойынша қарасы міндеттемелерді орындамағанда, сондай-ақ мемлекеттік статистика саласындағы уәкілетті органның бастапқы статистикалық деректері негізінде мемлекеттік ынталандыру шарасын алу және/немесе мониторинг жүргізу мүмкін болмағанда, іске асыруға мониторинг жүргізу үшін мемлекеттік ынталандыру шарасын іске асыру барысы туралы ақпаратты Өтініш берушіден сұратуға;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Өтініш беруші осы Келісімнің шарттарына сәйкес қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіптік-инновациялық қызмет субъектілерінің шығындарының бір бөлігін өтеуді алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z249" w:id="134"/>
-[...15 lines deleted...]
-      2) осы Келісімнің шарттарын бұзғанда, осы Келісімді біржақты тәртіпте бұзуға және ұсынылған мемлекеттік ынталандыру шарасы бойынша ақшалай қаражатты қайтаруды талап етуге;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z250" w:id="135"/>
-[...15 lines deleted...]
-      3) көшпелі мониторинг жүргізу мақсатында Өтініш берушінің аумағына Оператор өкілдерінің (Оператордың хаты негізінде) кедергісіз өтуіне;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Оператор Қағидалар шеңберінде мемлекеттік ынталандыру ұсынуға арналған ақшалай қаражат шегінде мемлекеттік ынталандыру шараларын толық және уақтылы ұсыну үшін жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z251" w:id="136"/>
-[...15 lines deleted...]
-      7. Өтініш беруші осы Келісімнің шарттарына сәйкес қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіптік-инновациялық қызмет субъектілерінің шығындарының бір бөлігін өтеуді алуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өтініш беруші:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z252" w:id="137"/>
-[...15 lines deleted...]
-      4. Тараптардың жауапкершілігі</w:t>
+    <w:bookmarkStart w:name="z255" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік ынталандыру шараларын іске асыру шеңберінде ұсынылған ақпараттың, бастапқы деректердің, есептеулердің, негіздемелердің толықтығы, уақтылығы және дұрыстығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z253" w:id="138"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="141"/>
+    <w:bookmarkStart w:name="z256" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Келісімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мемлекеттік ынталандыру шаралары бойынша қарсы міндеттемелер орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z257" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Келісімнің шарттарын бұзғанда, шығындарды өтеу түрінде мемлекеттік ынталандыру шеңберінде берілген ақшалай қаражатты қайтарудың уақтылығы үшін жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z258" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құпиялылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z259" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Келісімнің шарттарына қатысты ақпарат, банктік құпия, сондай-ақ, қаржылық, коммерциялық және осы Келісімді жасау және орындау барысында Тараптармен алынған өзге ақпарат құпия болып табылады және Қазақстан Республикасының қолданыстағы заңнамасында көзделген жағдайлардан басқа үшінші тұлғаларға жариялауға жатпайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z257" w:id="142"/>
-[...15 lines deleted...]
-      3) осы Келісімнің шарттарын бұзғанда, шығындарды өтеу түрінде мемлекеттік ынталандыру шеңберінде берілген ақшалай қаражатты қайтарудың уақтылығы үшін жауаптылықта болады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құпия ақпаратқа жүргізілген өтеу сомасына қатысты ақпарат, Өтініш берушінің атауы және мемлекеттік ынталандыру шаралары жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z260" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тараптар осы Келісімнің құпиялылығын сақтау үшін барлық қажетті шараларды, оның ішінде құқықтық сипаттағы шараларды қабылдайды. Тараптардың лауазымдық тұлғалары мен қызметкерлеріне осы Келісімді іске асыру барысында алған мәліметтерді жариялауға немесе үшінші тұлғаларға беруге рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z258" w:id="143"/>
-[...15 lines deleted...]
-      5. Құпиялылық</w:t>
+    <w:bookmarkStart w:name="z261" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тараптардың кез келгені осы Келісімнің талаптарын бұза отырып, құпия ақпаратты жариялаған немесе таратқанда, кінәлі Тарап осындай ақпаратты ашу нәтижесінде екінші Тарап шеккен ықтимал шығындарды өтеумен, Қазақстан Республикасының заңнамасында көзделген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z259" w:id="144"/>
-[...15 lines deleted...]
-      10. Осы Келісімнің шарттарына қатысты ақпарат, банктік құпия, сондай-ақ, қаржылық, коммерциялық және осы Келісімді жасау және орындау барысында Тараптармен алынған өзге ақпарат құпия болып табылады және Қазақстан Республикасының қолданыстағы заңнамасында көзделген жағдайлардан басқа үшінші тұлғаларға жариялауға жатпайды.</w:t>
+    <w:bookmarkStart w:name="z262" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Еңсерілмейтін күш мән-жайлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:p>
-[...33 lines deleted...]
-      11. Тараптар осы Келісімнің құпиялылығын сақтау үшін барлық қажетті шараларды, оның ішінде құқықтық сипаттағы шараларды қабылдайды. Тараптардың лауазымдық тұлғалары мен қызметкерлеріне осы Келісімді іске асыру барысында алған мәліметтерді жариялауға немесе үшінші тұлғаларға беруге рұқсат етілмейді.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тараптар еңсерілмейтін күш мән-жайларының туындауына байланысты міндеттемелерді орындаудан толық немесе ішінара босатылады. Тараптар осы жағдайлар кезiндегi төтенше және алдын алу мүмкін болмайтын мән-жайлардың (дүлей құбылыстар, әскери іс-қимылдар, төтенше жағдай) еңсерілмейтін күш мән-жайларына жатқызады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z261" w:id="146"/>
-[...15 lines deleted...]
-      12. Тараптардың кез келгені осы Келісімнің талаптарын бұза отырып, құпия ақпаратты жариялаған немесе таратқанда, кінәлі Тарап осындай ақпаратты ашу нәтижесінде екінші Тарап шеккен ықтимал шығындарды өтеумен, Қазақстан Республикасының заңнамасында көзделген жауаптылықта болады.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Еңсерілмейтін күш мән-жайлары туындаған кезде, тарап 3 (үш) жұмыс күні ішінде екінші тарапқа міндеттемелерді орындаудың мүмкін еместігі туралы хабарлауға міндетті. Осы шарттың қадағаланбауы тарапты жауапкершіліктен босататын негіз ретінде еңсерілмейтін күш мән-жайларына сілтеме жасау мүмкіндігінен айырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z262" w:id="147"/>
-[...15 lines deleted...]
-      6. Еңсерілмейтін күш мән-жайлары</w:t>
+    <w:bookmarkStart w:name="z265" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Егер еңсерілмейтін күш мән-жайлары осы Келісімде көзделген мерзімде міндеттемені орындауға тікелей әсер етсе, егер тараптар өзгеше уағдаласпаса, бұл мерзім тиісінше осындай жайттардың әрекет ету уақытына кейінге қалдырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z263" w:id="148"/>
-[...15 lines deleted...]
-      13. Тараптар еңсерілмейтін күш мән-жайларының туындауына байланысты міндеттемелерді орындаудан толық немесе ішінара босатылады. Тараптар осы жағдайлар кезiндегi төтенше және алдын алу мүмкін болмайтын мән-жайлардың (дүлей құбылыстар, әскери іс-қимылдар, төтенше жағдай) еңсерілмейтін күш мән-жайларына жатқызады.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Даулы мәселелерді шешу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z264" w:id="149"/>
-[...15 lines deleted...]
-      14. Еңсерілмейтін күш мән-жайлары туындаған кезде, тарап 3 (үш) жұмыс күні ішінде екінші тарапқа міндеттемелерді орындаудың мүмкін еместігі туралы хабарлауға міндетті. Осы шарттың қадағаланбауы тарапты жауапкершіліктен босататын негіз ретінде еңсерілмейтін күш мән-жайларына сілтеме жасау мүмкіндігінен айырады.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Оператор мен Өтініш беруші тікелей келіссөздер процесінде Келісім бойынша немесе оған байланысты туындайтын барлық келіспеушіліктер мен дауларды шешу үшін барлық күштерін салулары тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z265" w:id="150"/>
-[...15 lines deleted...]
-      15. Егер еңсерілмейтін күш мән-жайлары осы Келісімде көзделген мерзімде міндеттемені орындауға тікелей әсер етсе, егер тараптар өзгеше уағдаласпаса, бұл мерзім тиісінше осындай жайттардың әрекет ету уақытына кейінге қалдырылады.</w:t>
+    <w:bookmarkStart w:name="z268" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Егер келіссөздер нәтижесінде Оператор мен Өтініш беруші дауды шеше алмағанда, Тараптардың кез келгені Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының сотына қарауға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z266" w:id="151"/>
-[...15 lines deleted...]
-      7. Даулы мәселелерді шешу</w:t>
+    <w:bookmarkStart w:name="z269" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z267" w:id="152"/>
-[...15 lines deleted...]
-      16. Оператор мен Өтініш беруші тікелей келіссөздер процесінде Келісім бойынша немесе оған байланысты туындайтын барлық келіспеушіліктер мен дауларды шешу үшін барлық күштерін салулары тиіс.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Осы Келісім Тараптар қол қойған күннен бастап күшіне енеді және қол қойылған күннен бастап 2 (екі) жыл ішінде немесе тараптардың міндеттемелерді толық орындауына дейін әрекет етеді (қайсысы бірінші туындауына байланысты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z268" w:id="153"/>
-[...15 lines deleted...]
-      17. Егер келіссөздер нәтижесінде Оператор мен Өтініш беруші дауды шеше алмағанда, Тараптардың кез келгені Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының сотына қарауға жібереді.</w:t>
+    <w:bookmarkStart w:name="z271" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Алдағы уақытта осы Келісімнің ажырамас бөлігі болып табылатын, осы Келісімге енгізілетін барлық өзгерістер мен толықтырулар жазбаша түрде ресімделген және барлық Тараптардың уәкілетті тұлғалары қол қойған кезде жарамды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z269" w:id="154"/>
-[...15 lines deleted...]
-      8. Қорытынды ережелер</w:t>
+    <w:bookmarkStart w:name="z272" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тараптар деректемелер (заңды мекенжайлары, шот нөмірлері) өзгергенде, бір біріне дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z270" w:id="155"/>
-[...15 lines deleted...]
-      18. Осы Келісім Тараптар қол қойған күннен бастап күшіне енеді және қол қойылған күннен бастап 2 (екі) жыл ішінде немесе тараптардың міндеттемелерді толық орындауына дейін әрекет етеді (қайсысы бірінші туындауына байланысты).</w:t>
+    <w:bookmarkStart w:name="z273" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Осы Келісім әр Тарап үшін бір данадан заңды күші бірдей екі данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z271" w:id="156"/>
-[...15 lines deleted...]
-      19. Алдағы уақытта осы Келісімнің ажырамас бөлігі болып табылатын, осы Келісімге енгізілетін барлық өзгерістер мен толықтырулар жазбаша түрде ресімделген және барлық Тараптардың уәкілетті тұлғалары қол қойған кезде жарамды.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тараптардың мекенжайлары мен деректемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z272" w:id="157"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10630,68 +11356,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="160"/>
+    <w:bookmarkStart w:name="z276" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығындарды өтеу туралы келісім бойынша қарсы міндеттемелерді  орындауға келісім (Өтініш берушінің бланкінде толтырылады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ( Өтініш берушінің толық атауы) (БСН ________)__ қазақстанда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11052,68 +11778,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="161"/>
+    <w:bookmarkStart w:name="z278" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бастапқы статистикалық деректер таратуға келісім (Өтініш берушінің бланкінде толтырылады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ (Өтініш берушінің толық атауы) ____________ өнеркәсіпті мемлекеттік</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16509,50 +17235,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-қосымшада орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Уәкілетті органға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18419,186 +19207,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын іске асыру туралы оператордың есебі"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын іске асыру туралы оператордың есебі" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсініктеме (П342, тоқсан сайын).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z281" w:id="162"/>
+    <w:bookmarkStart w:name="z281" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z282" w:id="163"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z282" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме (бұдан әрі – Түсініктеме) Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын іске асыру туралы оператордың есебі" әкімшілік деректерді жинауға арналған нысанды толтыру бойынша бірыңғай тәртіпті айқындайды (бұдан әрі – Нысан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z283" w:id="164"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z283" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан "Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z284" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ұсынылады: тоқсан сайын есепті кезеңнен кейінгі айдың 25 күнінен кешіктірмей электрондық тасымалдағышта (электрондық пошта және электрондық құжат айналымы жүйесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z285" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанға Оператор немесе есепке қол қоюға уәкілетті тұлғалар және жауапты тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z286" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z284" w:id="165"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "1" бағанда: "Реттік нөмір" толтырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19122,68 +19910,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет субъектісінің атауы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индекс, мекенжайы, телефоны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="168"/>
+    <w:bookmarkStart w:name="z288" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19379,121 +20167,198 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсету қағидаларына</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>Қазақстанда шығарылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңделген тауарларды, жұмыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен көрсетілетін қызметтерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ішкі нарыққа ілгерілетуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағытталған өнеркәсіпті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік ынталандыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шараларын көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19507,61 +20372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсету" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+"Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсету" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19707,105 +20562,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. "Электрондық үкіметтің" веб-порталы www.egov.kz.</w:t>
-[...17 lines deleted...]
-2. Ақпараттық жүйе www.qazindustry.gov.kz.</w:t>
+1. "Цифрлық үкіметтің" веб-порталы www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Цифрлық жүйе www.qazindustry.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19838,51 +20693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19951,51 +20806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20064,51 +20919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20177,87 +21032,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Ақысы төленбейтiн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20290,143 +21145,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру объектісінің жұмыс кестесі:</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті берушінің жұмыс кестесі:</w:t>
+Көрсетілетін қызметті берушінің және цифрландыру объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
-[...9 lines deleted...]
-              <w:t>кодексіне</w:t>
+ 1) Портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндері жүгінген кезде өтінім мен құжаттарды қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дүйсенбіден жұмаға дейін сағат 8:30-дан 17:30-ға дейін, түскі үзіліс сағат 12:30-дан 14:30-ға дейін, Кодекске сәйкес демалыс және мереке күндерін қоспағанда, кезек тәртібімен, алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз.</w:t>
+2) Көрсетілетін қызметті берушінің - дүйсенбіден жұмаға дейін сағат 8:30-дан 17:30-ға дейін, түскі үзіліс сағат 12:30-дан 14:30-ға дейін, Кодекске сәйкес демалыс және мереке күндерін қоспағанда, кезек тәртібімен, алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20459,51 +21296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20531,69 +21368,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) өнеркәсіптік-инновациялық қызмет субъектісінің осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсетуге арналған өтінімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) өтелетін кезеңде жарамды тауарлардың, жұмыстар мен көрсетілетін қызметтердің қазақстанда шыққандығын растайтын құжаттардың электронды көшірмелері;</w:t>
-[...17 lines deleted...]
-Қазақстандық тауар өндірушілер тізілімінен үзінді көшірме, "СТ-KZ" нысанды тауардың шығуы туралы сертификат, Сертификат /Еуразиялық экономикалық одағының сәйкестік туралы декларация, Индустриялық сертификат тауарлардың, жұмыстардың, көрсетілетін қызметтердің қазақстанда шыққандығын растайтын электронды құжаттар болып табылады;</w:t>
+2)өтелетін кезеңге қолданылатын тауарлардың, жұмыстар мен көрсетілетін қызметтердің қазақстандық шығу тегін растайтын құжаттардың электрондық көшірмелері. Қазақстандық тауар өндірушілер тізілімінен үзінді көшірме, "СТ-KZ" нысанындағы тауардың шығу тегі туралы Сертификат, Индустриялық сертификат тауарлардың, жұмыстар мен көрсетілетін қызметтердің қазақстандық шығу тегін растайтын құжаттар болып табылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СТ-KZ сертификаты, индустриялық сертификат өз қолданысын 2026 жылғы 1 қаңтарға дейін сақтайды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20728,52 +21547,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығын түріне байланысты төмендегі құжаттар қосымша ұсынылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) Халықаралық сертификаттаудан өтуге байланысты және қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтердің және сапа менеджменті жүйелерінің техникалық регламенттерде және (немесе) "Техникалық реттеу туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасының аумағына рұқсат етілетін стандарттау бойынша құжаттарда белгіленген талаптарға сәйкестігін растаған кезде жұмсалған шығындар бойынша:</w:t>
+              <w:t xml:space="preserve">
+1) Халықаралық сертификаттаудан өтуге байланысты және қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтердің және сапа менеджменті жүйелерінің техникалық регламенттерде және (немесе) "Техникалық реттеу туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының аумағына рұқсат етілетін стандарттау бойынша құжаттарда белгіленген талаптарға сәйкестігін растаған кезде жұмсалған шығындар бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тауарлардың, жұмыстар мен көрсетілетін қызметтердің және сапа менеджменті жүйелерінің техникалық регламенттерде және (немесе) ұйым стандарттарын немесе шарт (сертификаттар, рұқсаттар, тіркеу куәліктері, сынақ хаттамалары, көлік құралы типін мақұлдау көшірмелері, шасси типін мақұлдау) талаптарын қоса алғанда, стандарттау бойынша құжаттарда белгіленген талаптарға сәйкестендіру рәсімдерінен өткендігін растайтын электронды құжаттардың көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20783,51 +21622,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) аяқ киім өнімін таңбалауға арналған бағдарламалық қамтамасыз етуді қоса алғанда, сәйкестендіру (таңбалау) құралдарын салуға арналған жабдықты сатып алуға байланысты шығындар бойынша: сәйкестендіру құралдарын сатып алу бойынша, сондай-ақ өнім шығару сатысында сәйкестендіру құралдарын қолдану бойынша типографиялық қызметтер сатып алуға; сәйкестендіру құралдарын сатып алуды растайтын шарттың және (немесе) келісімнің электронды көшірмесі; сәйкестендіру құралдарын немесе материалдық тасымалдауышты, сондай-ақ, инженерлік бағдарламалық қамтуды қолдануға арналған жабдықты сатып алу арқылы өндірісті қайта жарақтандыруға: жеткізу және пайдалануға беру фактісін растайтын бағдарламалық қамту мен құжаттарды қоса алғанда, жабдық жеткізуге шарт және (немесе) келісім, оның ішінде лицензиялық келісім көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 30 мамырдағы № 306 </w:t>
+ 3) Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 30 мамырдағы № 306 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28264 болып тіркелген) Басым тауарлардың тізбесіне кіретін жөнелту пунктінен Қазақстан Республикасының (бұдан әрі – ҚР) аумағындағы межелі пунктіне дейін теміржол көлігімен өңделген тауарларды тасымалдауға байланысты шығындар бойынша: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -20875,51 +21714,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тасымалдау туралы шартқа орындалған жұмыстардың, көрсетілген қызметтердің тізбесі (егер орындалған жұмыстар/көрсетілген қызметтер актісінде олар туралы толық ақпарат көрсетілмесе).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші ақпараттық жүйелерден алатын көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
+Көрсетілетін қызметті беруші цифрлық жүйелерден алатын көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасы Ұлттық экономика министрлігінің "Кәсіпкерлік субъектісінің санаты туралы ақпарат беру" мемлекеттік көрсетілетін қызметі арқылы электрондық лицензиялау порталы арқылы кәсіпкерлік субъектісінің санаты бойынша ақпарат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20988,197 +21827,217 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасында белгіленген негіздемелер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...71 lines deleted...]
-5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+ 5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңның 18-2-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21265,51 +22124,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі –www.gov.kz/memleket/entities/mps?lang=ru, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі – www.gov.kz/memleket/entities/mps?lang=ru, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті беруші – www.qazindustry.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21421,188 +22280,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="169"/>
+    <w:bookmarkStart w:name="z117" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің күші жойылған кейбір бұйрықтарының тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z118" w:id="170"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z118" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Индустриялық-инновациялық қызмет субъектілерінің отандық өңделген тауарларды, жұмыстарды, көрсетілетін қызметтерді ішкі нарықта ілгерілету бойынша шығындарының бір бөлігін өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 4 желтоқсандағы № 1164 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 12652 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z119" w:id="171"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z119" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Индустриялық-инновациялық қызмет субъектілерінің отандық өңделген тауарларды, жұмыстарды, көрсетілетін қызметтерді ішкі нарықта ілгерілету бойынша шығындарының бір бөлігін өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 4 желтоқсандағы № 1164 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 6 наурыздағы № 118 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 20113 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z120" w:id="172"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z120" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Индустриялық-инновациялық қызмет субъектілерінің отандық өңделген тауарларды, жұмыстарды, көрсетілетін қызметтерді ішкі нарықта ілгерілету бойынша шығындарының бір бөлігін өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 04 желтоқсандағы № 1164 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 09 қыркүйектегі № 485 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 24311 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21982,31 +22841,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>