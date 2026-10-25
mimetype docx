--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fbbc889" w14:textId="fbbc889">
+    <w:p w14:paraId="39dad65" w14:textId="39dad65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1053,51 +1053,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мониторинг – жақсарту жоспарының іс-шараларын орындау бойынша міндеттемелерді бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) өнеркәсіптік-инновациялық қызмет субъектілері – өнеркәсіптік-инновациялық жобаларды іске асыратын не өңдеу өнеркәсібінің Қазақстанда шығарылатын тауарларын, орындалатын жұмыстары мен көрсетілетін қызметтерін ішкі және (немесе) сыртқы нарықтарға ілгерілету жөніндегі қызметті жүзеге асыратын жеке және (немесе) заңды тұлғалар, жай серіктестіктер;</w:t>
+      8) өнеркәсіптік-инновациялық қызмет субъектілері – өнеркәсіптік-инновациялық жобаларды іске асыратын не өңдеу өнеркәсібінің отандық тауарларын, жұмыстары мен көрсетілетін қызметтерін ішкі және (немесе) сыртқы нарықтарға ілгерілету жөніндегі қызметті жүзеге асыратын жеке және (немесе) заңды тұлғалар, жай серіктестіктер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – өнеркәсіп саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шекте салааралық үйлестіру мен өнеркәсіпті мемлекеттік ынталандыруды іске асыруға қатысуды жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
@@ -1137,112 +1137,50 @@
         <w:t>
       11) ұлттық институт – өнеркәсіпті дамыту саласындағы ұлттық даму институты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) EFQM (European Foundatіon for Qualіty Management) моделі – шығарылатын өнімнің сапасы мен басқару сапасын жетілдіруге ұйымды ынталандыруға арналған сапаны басқарудың Еуропалық қорының моделі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңның 13-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2606,50 +2544,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бәсекеге қабілеттілікті арттыру туралы келісімдерді жасасу құқығына өнеркәсіптік-инновациялық қызмет субъектілерін іріктеуге қатысуға арналған өтінім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Өнеркәсіп және құрылыс министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 409</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және ресми жариялауға жатады) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7921,55 +7897,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8295,31 +8271,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>