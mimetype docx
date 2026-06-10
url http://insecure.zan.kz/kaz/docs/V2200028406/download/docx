--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4496eab" w14:textId="4496eab">
+    <w:p w14:paraId="f960be9" w14:textId="f960be9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 қаулысына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 30 мамырдағы № 39 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 8 маусымда № 28406 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 30 мамырдағы № 39 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 8 маусымда № 28406 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қаулының күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,162 +248,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Бұйрық 01.09.2022 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -704,70 +748,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиентті алынатын банктік қызмет бойынша даулы жағдайлар туындаған кезде оның банкке, банк омбудсманына, уәкілетті органға немесе сотқа жүгінуге құқылы екені туралы хабардар етеді. Осы мақсаттарда клиентке банктің, банк омбудсманының және уәкілетті органның орналасқан жері, пошталық, электрондық мекенжайлары және интернет-ресурстары туралы ақпарат беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) клиент берген ақпараттың конфиденциалдылығын қамтамасыз етеді."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мынадай мазмұндағы 8-1 және 8-2-тармақтармен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "8-1. Егер банк клиентке бөлек ақыға қосымша қаржылық қызмет (банк және (немесе) үшінші тұлғалар көрсететін қызмет) ұсынған жағдайда, банк банктік қарыз шартын жасасқанға дейін клиенттің оған осындай қызметті көрсетуге, оның ішінде қосымша қаржылық қызметті алумен байланысты өзге шарттар жасасуға келісімін алады және қосымша қаржылық көмек көрсету туралы тиісті өтінішті ресімдейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -796,208 +840,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қосымша қаржылық қызметтің (қызметтердің) мазмұны, бөлек ақыға ұсынылатын банктің және (немесе) үшінші тұлғаның қосымша қаржылық қызметінің (қызметтерінің) құны және клиенттің осындай қосымша қызметті бөлек ақыға алуына келісу немесе оны алудан бас тарту мүмкіндігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиентке банктік қарызды алумен және оған қызмет көрсетумен тікелей байланысты қосымша қаржылық қызмет көрсету кезінде туындайтын қосымша шығыстарды банктік қарыз сомасына қосуға немесе қосудан бас тартуға не оларды дербес төлеуге клиенттің мүмкіндігі туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-2. Егер клиент банктік қарыз шартын жасасу кезінде өмірді және (немесе) жазатайым оқиғалардан (ауырған жағдайда) сақтандыру қызметі түріндегі қосымша қаржылық қызметті таңдаған жағдайда, клиентте өзі таңдаған сақтандыру ұйымының қызметтері бойынша ұсыныстар болмаған кезде, банк олардың қолданатын сақтандыру тарифтері мен талаптарын көрсете отырып, кемінде үш сақтандыру ұйымының қызметтерін ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің әрбір талаппен келісуі жазбаша тіркеледі және оның қолымен расталады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржылық қызметтерді тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z8" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z9" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы 2022 жылғы 1 қыркүйектен бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1172,55 +1216,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1546,31 +1590,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>