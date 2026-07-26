--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f960be9" w14:textId="f960be9">
+    <w:p w14:paraId="40bda50" w14:textId="40bda50">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1216,55 +1216,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1590,31 +1590,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>