--- v0 (2026-03-15)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8ab5d2" w14:textId="c8ab5d2">
+    <w:p w14:paraId="2513c8e" w14:textId="2513c8e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -38949,55 +38949,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39323,31 +39323,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>