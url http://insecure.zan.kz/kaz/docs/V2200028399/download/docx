--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2513c8e" w14:textId="2513c8e">
+    <w:p w14:paraId="62335f1" w14:textId="62335f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1181,72 +1181,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жер учаскесі – Кодексте белгіленген тәртіппен жер қатынастары субъектілеріне бекітіліп берілетін тұйық шекаралар ішінде бөлінген жер бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> айқындалатын жер және құқықтық кадастрлардың мәліметтерін қамтитын ақпараттық жүйе;</w:t>
+        <w:t>
+      9-1) жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесі (бұдан әрі – ЖМБМК ЦЖ) – жүргізу тәртібі осы Кодексте және "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасының Заңында айқындалатын жер және құқықтық кадастрлардың мәліметтерін қамтитын цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1368,51 +1348,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3255,62 +3255,138 @@
         <w:t xml:space="preserve"> сәйкес нысан бойынша жерге орналастыру процесіне қатысушылардың жер учаскесін келісу схемасын (жоспарды) (бұдан әрі – келісу схемасы (жоспары)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісу схемасын (жоспарын) мемлекеттік органдармен, жер учаскелерінің иелерімен және бөтен жер учаскелерінің жер пайдаланушыларымен келісуді тапсырыс беруші қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) жобаланатын жер учаскесін ЖМБМК АЖ графикалық деректерімен келіскен кезде:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Ауыл шаруашылығы министрінің  бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жобаланатын жер учаскесін ЖМБМК ЦЖ графикалық деректерімен келіскен кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3362,51 +3438,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жобаланатын жер учаскесінің жоспары және жобаланатын жер учаскесі шекараларының координаттары мен жақтарының ұзындықтарының жиынтық ведомосі қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұрылыс жолақтары, әуе электр беру желілерінің тіреулері, кәбілді электр беру желілерінің жербеті құрылысжайлары бар желілік объектілер, оның ішінде темір, автомобиль жолдары, жербеті, жерүсті және жерасты құбырлары алып жатқан жобаланатын жер учаскесін ЖМБМК АЖ графикалық деректерімен келіскен кезде:</w:t>
+      Бұрылыс жолақтары, әуе электр беру желілерінің тіреулері, кәбілді электр беру желілерінің жербеті құрылысжайлары бар желілік объектілер, оның ішінде темір, автомобиль жолдары, жербеті, жерүсті және жерасты құбырлары алып жатқан жобаланатын жер учаскесін ЖМБМК ЦЖ графикалық деректерімен келіскен кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3458,225 +3534,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша желілік объектілер орналасқан жобаланатын жер учаскесінің жоспары және желілік объектілер орналасқан жобаланатын жер учаскесі шекараларының координаттары мен жақтарының ұзындықтарының жиынтық ведомосі желілік объектілер полигонының алаңы көрсетіле отырып, қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жобаланатын жер учаскесінің орналасқан жері ЖМБМК АЖ графикалық деректерімен сәйкес келмеген кезде (жер учаскесінің басқа шектес жер учаскелерімен қабаттасуының болуы, жер учаскесінің орналасқан жерінің, алаңының, желілер өлшемдерінің, конфигурациялар мен координаттардың ұсынылған деректерге сәйкес келмеуі):</w:t>
+      Жобаланатын жер учаскесінің орналасқан жері ЖМБМК ЦЖ графикалық деректерімен сәйкес келмеген кезде (жер учаскесінің басқа шектес жер учаскелерімен қабаттасуының болуы, жер учаскесінің орналасқан жерінің, алаңының, желілер өлшемдерінің, конфигурациялар мен координаттардың ұсынылған деректерге сәйкес келмеуі):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидаларға 15-қосымшаға сәйкес нысан бойынша жобаланатын жер учаскесі координаттары ведомосінің сәйкес келмеуі туралы акті (бұдан әрі – Сәйкес келмеу туралы акті), Сәйкес келмеу туралы актіге 1 және 2-қосымшаларға сәйкес нысандар бойынша жобаланатын жер учаскесі шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесінің графикалық деректеріне сәйкессіздігі (қабаттасуы) схемасын және жобаланатын жер учаскесі шекараларының координаттары мен жақтары ұзындығының жиынтық ведомосі қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрылыс жолақтары, әуе электр беру желілерінің тіреулері, кәбілді электр беру желілерінің жербеті құрылысжайлары бар желілік объектілер, оның ішінде темір, автомобиль жолдары, жербеті, жерүсті және жерасты құбырлары алып жатқан жобаланатын жер учаскесінің орналасқан орны ЖМБМК ЦЖ графикалық деректерімен сәйкес келмеген кезде (жер учаскесінің басқа шектес жер учаскелерімен қабаттасуының болуы, жер учаскесінің орналасқан жерінің, алаңының, желілер өлшемдерінің, конфигурациялар мен координаттардың ұсынылған деректерге сәйкес келмеуі):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жобаланатын жер учаскесі координаттары ведомосінің сәйкес келмеуі туралы акті (бұдан әрі – Сәйкес келмеу туралы акті), Сәйкес келмеу туралы актіге </w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша желілік объектілер орналасқан жобаланатын жер учаскесі шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесінің графикалық деректеріне сәйкессіздігі (қабаттасуы) схемасын және желілік объектілер орналасқан жобаланатын жер учаскесі шекараларының координаттары мен жақтары ұзындығының жиынтық ведомосі қоса беріледі;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жобаланатын жер учаскесі координаттары ведомосінің сәйкес келмеуі туралы акті, Сәйкес келмеу туралы актіге 3 және 4-қосымшаларға сәйкес нысандар бойынша желілік объектілер орналасқан жобаланатын жер учаскесі шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесінің графикалық деректеріне сәйкессіздігі (қабаттасуы) схемасын және желілік объектілер орналасқан жобаланатын жер учаскесі шекараларының координаттары мен жақтары ұзындығының жиынтық ведомосі қоса беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3812,51 +3788,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 06.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4049,158 +4045,158 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Жерге орналастыру жобасын қарау, келісу және бекіту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Жобаланатын жер учаскесінің орналасқан жерінің ЖМБМК АЖ-ның графикалық деректерге сәйкестігіне салыстырып тексеру жүргізу үшін жобаны әзірлеуші Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 1 қазандағы № 301 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21366 болып тіркелген) бекітілген "Жобаланатын жер учаскесін жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесінің графикалық деректерімен келісу" мемлекеттік қызмет көрсету қағидаларына сәйкес жер учаскесінің орналасқан жері бойынша Мемлекеттік корпорацияға жүгінеді. </w:t>
+      16. Жобаланатын жер учаскесінің орналасқан жерінің ЖМБМК ЦЖ-ның графикалық деректеріне сәйкестігіне салыстырып тексеру жүргізу үшін жобаны әзірлеуші Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 1 қазандағы № 301 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21366 болып тіркелген) бекітілген "Жобаланатын жер учаскесін жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесінің графикалық деректерімен келісу" мемлекеттік қызметін көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жер учаскесінің орналасқан жері бойынша Мемлекеттік корпорацияға жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жобаланып отырған жер учаскесі Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>121-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жерлерді пайдаланудың ерекше шарттары бар белгіленген аймақтардың шекараларында орналасқан кезде, салыстырып тексеру жүргізу кезінде жобаланып отырған жер учаскесінің шекаралары мен жерлерді пайдаланудың ерекше шарттары бар аймақтардың шекараларының қабаттасу схемасы ЖМБМК АЖ-да олардың шекаралары болған кезде жасалады.</w:t>
+        <w:t xml:space="preserve"> көрсетілген жерлерді пайдаланудың ерекше шарттары бар, белгіленген аймақтардың шекараларында орналасқан кезде, салыстырып тексеру жүргізу кезінде жобаланып отырған жер учаскесінің шекаралары мен жерлерді пайдаланудың ерекше шарттары бар аймақтардың шекараларының қабаттасу схемасы ЖМБМК ЦЖ-да олардың шекаралары болған кезде жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 06.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 326</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4280,91 +4276,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай мен газды кейiннен сақтау және көлiктiң басқа түрлерiне тией отырып, магистральды мұнай құбырларымен тасымалдауға байланысты мұнай-газ тасымалдау инфрақұрылымы объектiлерiнiң құрылысы үшiн жер учаскелерi сұралған кезде жерге орналастыру жобасы Қазақстан Республикасының мұнай-газ тасымалдау инфрақұрылымы саласындағы уәкiлеттi мемлекеттiк органымен де келiсiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жер-кадастрлық құжаттамаға енгiзiлетiн мәлiметтердiң анықтығын қамтамасыз ету мақсатында Мемлекеттік корпорациясының құрылымдық бөлімшесіне беріледі, екінші данасы – тапсырыс берушіге.</w:t>
+        <w:t>
+      18. Жерге орналастыру жобасы екі данада жасалады, оны жобаны әзірлеуші тігеді және нөмірлейді. Оның бір данасы Кодекстің 158-бабының 5-тармағына сәйкес жер-кадастрлық құжаттамаға енгiзiлетiн мәлiметтердiң анықтығын қамтамасыз ету мақсатында Мемлекеттік корпорациясының құрылымдық бөлімшесіне, екінші данасы – тапсырыс берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәліметтері "Мемлекеттік құпиялар туралы" Қазақстан Республикасы Заңының 10-бабы 1) тармақшасына сәйкес мемлекеттік органдар мен ұйымдарда құпияландырылуға тиісті мәліметтердің ведомостволық тізбесіне жатқызылған жобаланып отырған жер учаскесі шекараларының координаттары мен тараптар ұзындығының жиынтық ведомосі Мемлекеттік корпорацияда мұрағатқа сақтауда пайдаланылады және сақталады, тапсырыс берушіге беру кезінде жерге орналастыру жобасының құрамына салынбайды.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Жерге орналастыру жобасын бекіту Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 1 қазандағы № 301 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -23157,125 +23177,235 @@
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>Шектесу сипаттамасы:</w:t>
+                    <w:t>Шектесу</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>сипаттамасы</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>Жер учаскенің кадастрлық нөмірі</w:t>
+                    <w:t>Жер</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>учаскенің</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>кадастрлық</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>нөмірі</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>(бар болса)</w:t>
+                    <w:t xml:space="preserve">(бар </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>болса</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -23853,189 +23983,449 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік органның атауы</w:t>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Келісетін тұлғаның лауазымы</w:t>
+              <w:t>Келісетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Келісетін лауазымды тұлғаның аты, әкесінің аты (бар болса), тегі</w:t>
+              <w:t>Келісетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қолы және мөрі</w:t>
+              <w:t>Қолы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24995,143 +25385,403 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шектесу сипаттамасы</w:t>
+              <w:t>Шектесу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке тұлғаның аты, әкесінің аты (бар болса), тегі немесе заңды тұлғаның атауы</w:t>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кадастрлық нөмір (бар болса)</w:t>
+              <w:t>Кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25225,97 +25875,157 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Келісілді немесе келісілмеді</w:t>
+              <w:t>Келісілді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісілмеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Келісуде бас тарту себебі</w:t>
+              <w:t>Келісуде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бас тарту </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>себебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26771,70 +27481,659 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жобасын жасау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімге_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке тұлғаның аты, әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (бар болса), тегі/заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның атауы)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жобаланатын жер учаскесінің координаттары ведомосін салыстырып тексеру актісі №___</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 14-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+      Ұсынылған жобаланатын жер учаскесінің координаттары ведомосін мына деректермен салыстырып тексеру нәтижелері бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің кадастрлық нөмірі:____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолданыстағы учаскенің шекаралары өзгерген кезде көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің ауданы, гектар: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің нысаналы мақсаты: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің орналасқан жері: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерлердің санаты: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерге орналастыру жобасын әзірлеуші туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әзірленген күні: 20___ жылғы " " ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің ұсынылған координаттары бойынша жобаланатын жер учаскесінің шекараларын жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесінің графикалық деректерімен келісеміз (шекаралардың салынбауы, алаңның сәйкестігі, сызықтар шаралары).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша: жобаланатын жер учаскесінің жоспары және жобаланатын жер учаскесі шекараларының координаттары мен жақтарының ұзындықтарының жиынтық ведомосі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру жүргізген:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (маманның, аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы белгілер _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұрын жобаланған жер учаскесіне қабаттасу бар; жобаланған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесі екі және одан да көп есептік орамдардың және басқалардың шекарасында орналасқан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру жүргізген:________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (маманның, аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру күні: 20___ жылғы " " ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде)/басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26870,726 +28169,55 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге_______________________</w:t>
-[...38 lines deleted...]
-              <w:t>атауы)</w:t>
+              <w:t>Жобаланатын жер учаскесінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...630 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -27606,195 +28234,340 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жобаланатын жер учаскесінің</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>координаттары ведомосін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салыстырып тексеру актісіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Жобаланып отырған жер учаскесінің жоспары</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобаланып отырған жер учаскесінің жоспары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Оңтүстік – Солтүстік" бағыты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7404100" cy="4165600"/>
+            <wp:extent cx="4660900" cy="2819400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7404100" cy="4165600"/>
+                      <a:ext cx="4660900" cy="2819400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -27817,249 +28590,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Масштаб 1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскесінің ауданы, гектар: ________________________________________</w:t>
+      Жер учаскесінің ауданы, гектар: ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскесінің нысаналы мақсаты: _____________________________________</w:t>
+      Жер учаскесінің нысаналы мақсаты: _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскесінің орналасқан жері: ________________________________________</w:t>
+      Жер учаскесінің орналасқан жері: _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жерлердің санаты (бар болса): __________________________________________</w:t>
+      Жерлердің санаты (бар болса): __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспарды жасаған: ____________________________________________________</w:t>
+      Жоспарды жасаған: ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                әкесінің аты (бар болса), тегі,жеке сәйкестендіру нөмірі)</w:t>
+      әкесінің аты (бар болса), тегі,жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөр қою орны* ________ ___________________________________________________</w:t>
+      Мөр қою орны* ________ _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                            (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
+       (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспардың жасалған күні: 20___ жылғы " " ___________.</w:t>
+      Жоспардың жасалған күні: 20___ жылғы " " ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: * мөр мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде) /басшының электрондық цифрлық қолтаңбасы ("электрондық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      Ескертпе: * мөр мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде) /басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28227,155 +29000,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Нүкте нөмірі</w:t>
+Нүкте нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Координаттар</w:t>
+Координаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ұзындығы (метр)</w:t>
+Ұзындығы (метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -29039,195 +29782,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауданы, гектар ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ведомості жасаған: ________________________________________________________</w:t>
+      Ведомості жасаған: ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-            (ұйымның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты </w:t>
+      (ұйымның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты бар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бар болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
+      болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөр қою орны* ________ ___________________________________________________</w:t>
+      Мөр қою орны* ________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                      (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
+      (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспардың жасалған күні: 20___ жылғы " " ___________.</w:t>
+      Жоспардың жасалған күні: 20___ жылғы " " ____.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: * мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет"</w:t>
-[...35 lines deleted...]
-      қолтаңбасы ("электрондық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      Ескертпе: * мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде) /басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29334,124 +30041,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Желілі объектілер алып жатқан жобаланатын жер учаскесінің жоспары </w:t>
+        <w:t xml:space="preserve"> Желілі объектілер алып жатқан жобаланатын жер учаскесінің жоспары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оңтүстік-Солтүстік" бағыты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7264400" cy="4051300"/>
+            <wp:extent cx="5816600" cy="3352800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7264400" cy="4051300"/>
+                      <a:ext cx="5816600" cy="3352800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -29474,69 +30181,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Масштаб 1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскесінің ауданы, гектар: ________________________________________</w:t>
+      Жер учаскесінің ауданы, гектар: ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскесінің нысаналы мақсаты: _____________________________________</w:t>
+      Жер учаскесінің нысаналы мақсаты: _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер учаскесінің орналасқан жері: ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29546,213 +30253,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерлердің санаты (бар болса): ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспарды жасаған:_____________________________________________________</w:t>
+      Жоспарды жасаған:________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ұйымның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (ұйымның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты,</w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      әкесінің аты, тегі,жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                         әкесінің аты, тегі,жеке сәйкестендіру нөмірі)</w:t>
+      Мөр қою орны* ________ ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөр қою орны* ________ ___________________________________________________</w:t>
+      (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                  (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
+      Жоспардың жасалған күні: 20___ жылғы " " _____.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспардың жасалған күні: 20___ жылғы " " ___________.</w:t>
-[...53 lines deleted...]
-      қолтаңбасы ("электрондық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      Ескертпе: * мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде) /басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29920,155 +30591,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Нүкте нөмірі</w:t>
+Нүкте нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Координаттар</w:t>
+Координаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ұзындығы (метр)</w:t>
+Ұзындығы (метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -31290,195 +31931,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауданы, гектар ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ведомості жасаған: ________________________________________________________</w:t>
+      Ведомості жасаған: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ұйымның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты (бар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-               (ұйымның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты</w:t>
+      болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                         (бар болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
+      Мөр қою орны* ________ ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөр қою орны* ________ ___________________________________________________</w:t>
+       (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                    (қолы)*                         (аты, әкесінің аты (бар болса), тегі)</w:t>
+      Жоспардың жасалған күні: 20___ жылғы " " ____.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспардың жасалған күні: 20___ жылғы " " ___________.</w:t>
-[...53 lines deleted...]
-      қолтаңбасы ("электрондық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      Ескертпе: * мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде) /басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31555,429 +32160,371 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жобасын жасау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімге_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке тұлғаның аты, әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (бар болса), тегі/заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның атауы)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жобаланатын жер учаскесінің координаттары ведомосінің сәйкес келмеуі туралы акті №___</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 15-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+      Ұсынылған жобаланатын жер учаскесі координаттарының ведомосін мынадай деректермен салыстыру нәтижелері бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кімге_______________________</w:t>
-[...160 lines deleted...]
-      Жер учаскесінің кадастрлық нөмірі: ___________________________________________</w:t>
+      Жер учаскесінің кадастрлық нөмірі: _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолданыстағы учаскенің шекаралары өзгерген кезде көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскесінің ауданы, гектар: ______________________________________________</w:t>
+      Жер учаскесінің ауданы, гектар: ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскесінің нысаналы мақсаты:___________________________________________</w:t>
+      Жер учаскесінің нысаналы мақсаты:_____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскесінің орналасқан жері: _____________________________________________</w:t>
+      Жер учаскесінің орналасқан жері: _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жерлердің санаты:__________________________________________________________</w:t>
+      Жерлердің санаты:____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жерге орналастыру жобасын әзірлеуші туралы ақпарат: __________________________</w:t>
+      Жерге орналастыру жобасын әзірлеуші туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      __________________________ _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты</w:t>
-[...35 lines deleted...]
-      __________________________________________________________________________</w:t>
+      (бар болса), ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -31987,393 +32534,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әзірленген күні: 20___жылғы " " ___________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған жобаланатын жер учаскесі координаттары бойынша жобаланатын жер</w:t>
+      Ұсынылған жобаланатын жер учаскесі координаттары бойынша жобаланатын жер учаскесінің шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесінің графикалық деректеріне сәйкес келмеуі анықталды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      учаскесінің шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастры</w:t>
+      Қосымша: жобаланатын жер учаскесінің шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесінің графикалық деректеріне сәйкес келмеу (қабаттасу) схемасы және жобаланатын жер учаскесінің шекаралары координаттары мен жақтарының ұзындықтарының жиынтық ведомосі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпараттық жүйесінің графикалық деректеріне сәйкес келмеуі анықталды.</w:t>
+      _______________________сәйкессіздігі анықталды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қосымша: жобаланатын жер учаскесінің шекараларының жылжымайтын мүліктің</w:t>
+      Арнайы белгілер ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (бұрын жобаланатын жер учаскесіне қабаттасу бар; жобаланатын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірыңғай мемлекеттік кадастрының ақпараттық жүйесінің графикалық деректеріне</w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сәйкес келмеу (қабаттасу) схемасы және жобаланатын жер учаскесінің шекаралары</w:t>
+      жер учаскесі екі және оданда көп есептік орамдардың және басқалардың шекараларында тұр)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      координаттары мен жақтарының ұзындықтарының жиынтық ведомосі.</w:t>
-[...125 lines deleted...]
-      Салыстырып тексеру жүргізген: ______________________________________________</w:t>
+      Салыстырып тексеру жүргізген: ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (маманның аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Салыстырып тексерілген күн: 20___ жылғы " " ________________</w:t>
+      Салыстырып тексерілген күн: 20___ жылғы " "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы</w:t>
-[...35 lines deleted...]
-      үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде)/басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32498,106 +32901,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобаланатын жер учаскесі шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесінің графикалық деректеріне сәйкес келмеу (қабаттасу) схемасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Оңтүстік - Солтүстік" бағыты</w:t>
+      "Оңтүстік – Солтүстік" бағыты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7023100" cy="4330700"/>
+            <wp:extent cx="4622800" cy="2844800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7023100" cy="4330700"/>
+                      <a:ext cx="4622800" cy="2844800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -32728,105 +33131,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабаттасудың жалпы ауданы, гектар:__________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік</w:t>
-[...35 lines deleted...]
-      ("электрондық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде)/басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32994,155 +33361,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Нүкте нөмірі</w:t>
+Нүкте нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Координатттар</w:t>
+Координатттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ұзындығы (метр)</w:t>
+Ұзындығы (метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -33770,87 +34107,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жобаланатын жер учаскесінің шекаралары координаттары мен жақтарының</w:t>
-[...35 lines deleted...]
-      координаттарға сәйкес келеді</w:t>
+      Жобаланатын жер учаскесінің шекаралары координаттары мен жақтарының ұзындықтарының жиынтық ведомосі көрсетілетін қызметті алушы ұсынған координаттарға сәйкес келеді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периметрі, метр: _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33860,51 +34161,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауданы, гектар _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ведомості жасаған:_________________________________________________________</w:t>
+      Ведомості жасаған:_____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33914,141 +34215,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бар болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөр қою орны* ________ ____________________________________________________</w:t>
+      Мөр қою орны* ________ ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                    (қолы)*                                (аты, әкесінің аты (бар болса), тегі)</w:t>
+       (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспардың жасалған күні: 20___ жылғы " " ___________.</w:t>
+      Жоспардың жасалған күні: 20___ жылғы " " _____.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: * мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет"</w:t>
-[...35 lines deleted...]
-      қолтаңбасы ("электрондық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      Ескертпе: * мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде) /басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34086,401 +34351,193 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жобаланатын жер учаскесінің</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>координаттары ведомосінің</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкес келмеуі туралы актіге</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Желілі объектілер алып жатқан жобаланатын жер учаскесі шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесінің графикалық деректеріне сәйкес келмеу (қабаттасу) схемасы</w:t>
+        <w:t xml:space="preserve"> Желілі объектілер алып жатқан жобаланатын жер учаскесі шекараларының жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесінің графикалық деректеріне сәйкес келмеу (қабаттасу) схемасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Оңтүстік - Солтүстік" бағыты</w:t>
+      "Оңтүстік – Солтүстік" бағыты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7569200" cy="4521200"/>
+            <wp:extent cx="5143500" cy="3073400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7569200" cy="4521200"/>
+                      <a:ext cx="5143500" cy="3073400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -34593,123 +34650,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ сәйкессіздік.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қабаттасудың жалпы ауданы, гектар:_____________.</w:t>
+      Қабаттасудың жалпы ауданы, гектар:____________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік</w:t>
-[...35 lines deleted...]
-      ("электрондық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      Мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде)/басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34786,53 +34807,105 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкес келмеуі туралы актіге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -34877,155 +34950,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Нүкте нөмірі</w:t>
+Нүкте нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Координаттар</w:t>
+Координаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ұзындығы (метр)</w:t>
+Ұзындығы (метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -36247,195 +36290,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауданы, гектар ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ведомості жасаған: ________________________________________________________</w:t>
+      Ведомості жасаған: ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты</w:t>
+      (заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (бар болса), тегі, жеке сәйкестендіру нөмірі)</w:t>
+      Мөр қою орны* __________ ____________________ (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөр қою орны* __________ _________________________________________________</w:t>
+      Жоспардың жасалған күні: 20___ жылғы " " _____.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қолы)* (аты, әкесінің аты (бар болса), тегі)</w:t>
-[...71 lines deleted...]
-      қолтаңбасы ("электрондық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
+      Ескертпе: * мөр (бар болса) мен басшының қолы ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінген кезде) /басшының электрондық цифрлық қолтаңбасы ("цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -37771,263 +37742,593 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы алқабының атауы</w:t>
+              <w:t xml:space="preserve">Ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алқабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топырақ типінің атауы</w:t>
+              <w:t>Топырақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>типінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы өндірісінің шығындарын өтеу нормативі</w:t>
+              <w:t xml:space="preserve">Ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндірісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығындарын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(теңге)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алаңы (гектар)</w:t>
+              <w:t>Алаңы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы өндірісінің шығындарын өтеу сомасы (теңге)</w:t>
+              <w:t xml:space="preserve">Ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндірісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығындарын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -38949,55 +39250,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>