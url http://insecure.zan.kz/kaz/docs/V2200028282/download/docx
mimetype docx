--- v0 (2025-11-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f9e07f" w14:textId="7f9e07f">
+    <w:p w14:paraId="3c374f8" w14:textId="3c374f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының заңды тұлғаларымен көлік құралдарына және (немесе) ауыл шаруашылығы техникасына компоненттерді өнеркәсіптік құрастыру туралы келісім жасасу қағидалары мен шарттарын, сондай-ақ оны өзгерту және бұзу үшін негіздемелерді және оның үлгілік нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Энергетика министрінің м.а. 2022 жылғы 30 мамырдағы № 304 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 31 мамырда № 28282 болып тіркелді.</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2022 жылғы 30 мамырдағы № 304 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 31 мамырда № 28282 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1027,115 +1027,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Келісімді өндіруші осы бұйрыққа 2-қосымшаға сәйкес, осындай келісімнің үлгілік нысаны негізінде жиырма жыл мерзімге көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастың үлгілерінің (түрлерінің) атауын көрсете отырып, Еуразиялық экономикалық одақтың сыртқы экономикалық қызметі тауар номенклатурасының (бұдан әрі - ЕАЭО СЭҚ ТН) әрбір коды бойынша жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Келісім жасасу тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ішкі құжатпен бекітілген Көлік құралдарына және (немесе) ауыл шаруашылығы техникасына технологиялық операцияларды орындау жөніндегі шарттарға және құрауыштарды өндіру жөніндегі талаптарға сәйкес келген кезде өндірушімен келісім жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Келісім жасасу үшін өндіруші уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік және орыс тілдерінде екі данада Қазақстан Республикасының заңды тұлғаларымен көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастарды өнеркәсіптік құрастыру туралы келісімді іске асырудың жоспар-кестесінің жобасын (бұдан әрі - жоспар-кесте) қоса бере отырып, еркін нысанда, технологиялық операциялар мен талаптарды ескере отырып қалыптастырылатын жазбаша өтініш жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті орган өндірушіден жазбаша өтініш алғаннан кейін жиырма жұмыс күні ішінде жоспар-кесте жобасында мәлімделген көлік құралдарына және (немесе) ауыл шаруашылығы техникасына ұқсас құрамдастар бойынша жасалған келісімдердің болуын, өндірістік қуаттардың жүктелуін және құрамдастар нарығының көлік құралдарына және (немесе) көлік құралдарына көлемін ескере отырып, өндіруші ұсынған осы Қағидалардың 5-тармағында белгіленген құжаттарды қарайды және келісім жасасу туралы немесе осы Қағидалардың 10-тармағында көзделген жағдайларда келісім жасасудан бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1640,110 +1651,126 @@
         <w:t>
       17. Уәкілетті орган кемінде үш жұмыс күні бұрын хабарлама жібере отырып, өндірушіні өндіріс орнына көшпелі тексеру жүргізілгені туралы ресми хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Тексеруді жүзеге асыру алдында комиссия тексерілетін кәсіпорынның басшысына немесе оны алмастыратын адамға тексеру жүргізуге оның өкілеттігін растайтын хабарлама ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Комиссия технологиялық процестерге сәйкес өнімді дайындау үшін қажетті жабдықтың, технологиялық жарақтың болуын және жұмыс қабілеттілігін тексереді, сондай-ақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша түрде келісім жасасу кезінде өндірушіге көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастардыңтер өндірісін оқшауландыруды бағалауды растауды (бұдан әрі - растау-хаты) жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комиссия мүшелері тексеру жүргізу кезінде мыналарды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1792,164 +1819,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексеру барысында туындайтын мәселелер бойынша басшылардан және басқа да қызметкерлерден жазбаша түсініктемелер сұрату және алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса берілген фото-бейне материалдар, сұратылған құжаттама және жазбаша түсініктемелер үшінші тұлғаларға таратуға жатпайды және комиссияның уәкілетті органында қатаң сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Уәкілетті орган көшпелі тексеру қорытындылары бойынша акт жасайды және оны өндірушіге бес жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндіруші тексеру қорытындылары бойынша барлық талаптарға сәйкес келген жағдайда, уәкілетті орган өндірушіге растау-хат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру нәтижелері бойынша өндіруші бұзушылықтарды анықтаған жағдайда, өндіруші бұзушылықтарды акт жіберілген кезден бастап үш ай мерзімде жоюға міндетті. Бұзушылықтарды жойғаннан кейін уәкілетті орган өндірушіге растау-хат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндіруші анықталған бұзушылықтарды үш ай мерзімде жоймаған жағдайда, Келісім осы Қағидалардың 12-тармағының 2) тармақшасына сәйкес бұзылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Растау хатын өзектендіру өндірушінің уәкілетті органға растайтын құжаттарды ұсына отырып, жазбаша өтініші бойынша және жоспар-кестеге сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...69 lines deleted...]
-      22. Растау хатын өзектендіру өндірушінің уәкілетті органға растайтын құжаттарды ұсына отырып, жазбаша өтініші бойынша және жоспар-кестеге сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уәкілетті орган он жұмыс күні ішінде ұсынылған құжаттарды қарайды, оның қорытындысы бойынша жаңартылған растау хатын береді немесе өндіруші ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) сәйкес еместігі анықталған жағдайда, өндірушіні растау хатын жаңартудан бас тарту туралы жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2171,68 +2198,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңды тұлғаларымен көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастарды өнеркәсіптік құрастыру туралы келісімін жүзеге асырудың жоспар-кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5271,68 +5298,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының заңды тұлғаларымен көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастарды өнеркәсіптік құрастыру туралы келісіміне үлгілік нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңды тұлғаларымен көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастарды өнеркәсіптік құрастыру туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ЕАЭО СЭҚ ТН коды_________. __________________________________.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5775,1076 +5802,1076 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">            1) Уәкілетті органға осы Келісімді жасасуға және оның орындалуын бақылауға тікелей байланысты құқықтар берілгенін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Тараптар Келісімнің шарттарын іске асыру кезінде оның өзара құқықтары мен міндеттерін реттейтіні туралы уағдаласқанын назарға ала отырып, төмендегілер туралы осы Келісімді жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Келісімнің мәні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Келісімнің мәні Тараптардың Қазақстан Республикасының мемлекеттік қолдауын ескере отырып, көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастардың өнеркәсіптік құрастыру кезінде көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастарды өндіруді дамытуға бағытталған өзара міндеттемелерді белгілеу және іске асыру жөніндегі өзара іс-қимылы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қолдау шараларын ұсынуды реттейтін Қазақстан Республикасының заңнамасы нашарлату жағына қарай өзгерген жағдайда келісім күшіне енген кезде қолданылатын заңнамалар нормалары қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Келісім қосымшаға сәйкес келісімді іске асыру жоспар-кестесінде (бұдан әрі – жоспар-кесте) көрсетілген көлік құралдарының және (немесе) ауыл шаруашылығы техникасының құрамдастарына қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттері мен құқықтары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Келісімнің мәні Тараптардың Қазақстан Республикасының мемлекеттік қолдауын ескере отырып, көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастардың өнеркәсіптік құрастыру кезінде көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастарды өндіруді дамытуға бағытталған өзара міндеттемелерді белгілеу және іске асыру жөніндегі өзара іс-қимылы болып табылады.</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+      4. Өндіруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоспар-кестеге сәйкес келісімді іске асыруды іске асыруға міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті органның сұрау салуы бойынша өзі қабылдаған міндеттемелерді орындау жөніндегі барлық қажетті құжаттарды ұсынуға, сондай-ақ комиссияның көшпелі тексеруі кезінде өндірістік қуаттарды және (немесе) жүзеге асырылатын технологиялық операцияларды көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анықталған бұзушылықтар жойылған кезде Уәкілетті органға үш ай мерзім ішінде растайтын құжаттарды ұсына отырып, оларды жою туралы хабарлама жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті айдан кейінгі әрбір айдың 10-күніне дейін уәкілетті органға атауын және құнын көрсете отырып, көлік құралдарына және (немесе) ауыл шаруашылығы техникасына шығарылған құрамдастардың саны туралы есеппен шығару көлемі туралы мәліметтерді (кәсіпорынның паспорты) ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) есепті жылдан кейінгі әрбір күнтізбелік жылдың 1 сәуіріне дейін уәкілетті орган бекіткен нысан бойынша уәкілетті органға мынадай құжаттарды ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісім кезеңдерін іске асырудың жоспар-кестесінің орындалуы туралы мәліметтерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саны мен атауын көрсете отырып, көлік құралдарына және (немесе) ауыл шаруашылығы техникасына шығарылған құрамдастардың саны туралы есебі бар шығару көлемі туралы мәліметтерге (кәсіпорынның паспорты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әрбір 3 жыл сайын есепті кезеңнен кейінгі жылдың 1 наурызына дейін уәкілетті органға жоспар-кестеге сәйкес ЕАЭО СЭҚ ТН тиісті коды бойынша көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастардың өндірілгенін растайтын құжаттарды ұсынуға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасына өзгерістер және (немесе) толықтырулар енгізілген жағдайда Келісімге өзгерістер және (немесе) толықтырулар енгізбеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Келісімнің іске асырылуын бақылауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Уәкілетті орган тексеру жүргізгеннен кейін үш жұмыс күні ішінде өндірушіге келісім шеңберінде қабылданған міндеттемелерді өндірушінің орындауы, орындамауы немесе тиісінше орындамауы туралы хаттамалық шешім ұсынуға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өндіруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзіне алған міндеттемелерді іске асыру үшін Келісімнің шарттарына және Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін іс-қимылдарды қабылдауға міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті органға келісімдер жасасқан өндірушілерді мемлекеттік қолдаудың қосымша шараларын енгізуге қатысты ұсыныстар жіберуге құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес өз құқықтарын қорғауғаға және:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік билік органдарының заңдарға сәйкес келмейтін, сондай-ақ осы органдардың лауазымды адамдарының әрекеттерінен (әрекетсіздігінен) келтірілген актіні шығару нәтижесінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның осы Келісім бойынша міндеттемелерді бұзуы нәтижесінде келтірілген залалдарды толық өтеуді талап етуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Келісімді орындау бойынша қажетті ақпаратты сұратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Осы Келісімде белгіленген талаптардың сақталуын бақылау мақсатында жылына екі реттен асырмай көшпелі тексерулерді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) келісім жасасқан өндірушілерді мемлекеттік қолдаудың қосымша шараларын енгізуге қатысты ұсыныстар әзірлеуге және Қазақстан Республикасының Үкіметіне бекітуге ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өндірушімен келісім бойынша келісімді іске асырудың жоспар-кестесіне өзгерістер енгізу құқықтары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттері мен құқықтары</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі және Келісімді бұзу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Өндіруші:</w:t>
-[...416 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+      8. Келісімді орындамағаны немесе тиісінше орындамағаны үшін Тараптар осы Келісімге және Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Келісім орындалмаған немесе тиісінше орындалмаған жағдайда Уәкілетті орган өндірушіге анықталған бұзушылықтарды көрсете отырып, бұзушылықтарды жою қажеттігі туралы жазбаша нысанда хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтарды жоюды өндіруші хабарламаны алған күннен бастап үш ай мерзімде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тараптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Тараптардың келісімі бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өндіруші осы Қелісімнің 9-тармағына сәйкес анықталған бұзушылықтарды хабарламада көрсетілген мерзімде жоймаған жағдайда бір жақты тәртіппен Уәкілетті органның бастамасы бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңсерілмейтін күш жағдайлар болғанда осы Келісімді мерзімінен бұрын бұзуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уәкілетті орган осы Келісімді бұзудың болжанатын күніне дейін 30 (отыз) жұмыс күні бұрын Өндірушіге жазбаша түрде ескертіп, осы Келісімді біржақты тәртіппен бұзуға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Өндіруші Келісім бойынша өз міндеттемелерін орындамауы немесе тиісінше орындамауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Өндіруші келісім бойынша өз міндеттемелерін орындамауынан немесе тиісінше орындамауынан туындаған бұзушылықтарды осындай бұзушылықтар туралы Уәкілетті органның хабарламасында көрсетілген мерзімде жоймау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган Келісім бойынша өз міндеттемелерін орындамаған немесе тиісінше орындамаған жағдайда, Өндіруші Уәкілетті органды Келісім бұзылған күнге дейін 30 (отыз) жұмыс күні бұрын жазбаша түрде ескертіп, осы Келісімді біржақты тәртіппен бұзуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі және Келісімді бұзу</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Еңсерілмейтін күш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Келісімді орындамағаны немесе тиісінше орындамағаны үшін Тараптар осы Келісімге және Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жауапты болады.</w:t>
-[...182 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+      12. Егер келісім бойынша міндеттемелерді орындамау немесе орындауда кідіріс еңсерілмейтін күш жағдайында туындаған болса, Келісім бойынша қандай да бір міндеттемелерді орындамағаны үшін Тараптардың ешқайсысы жауапты болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Еңсерілмейтін күш жағдайларға әскери қақтығыстар, табиғи апаттар, дүлей зілзалалар (өрттер, ірі авариялар, коммуникациялардың бұзылуы және тағы сол сияқтылар) мен өзге де төтенше және алдын алу мүмкін емес жағдайлар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Еңсерілмейтін күш жағдайлар туындаған кезде, олардан зардап шеккен тарап форс-мажор туындаған күннен бастап 15 (он бес) жұмыс күні ішінде екінші Тарапқа еңсерілмейтін күш жағдайлардың басталу күнін және оның мән-жайларын сипаттай отырып, жазбаша хабарлама тапсыру арқылы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Еңсерілмейтін күш жағдайлар туындаған кезде Тараптар қалыптасқан жағдайды шешу үшін дереу келіссөздер жүргізеді және осындай жағдайлардың салдарын барынша азайту үшін барлық құралдарды пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Еңсерілмейтін күш</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Құпиялылық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Егер келісім бойынша міндеттемелерді орындамау немесе орындауда кідіріс еңсерілмейтін күш жағдайында туындаған болса, Келісім бойынша қандай да бір міндеттемелерді орындамағаны үшін Тараптардың ешқайсысы жауапты болмайды.</w:t>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+      16. Тараптар Келісімнің қолданылу мерзімі ішінде Қазақстан Республикасының заңнамасына сәйкес осы Келісімді іске асыру жөніндегі жұмысқа қатысты барлық құжаттар, ақпараттар мен есептер бойынша құпиялылық шарттарын сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тараптардың ешқайсысы екінші Тараптың жазбаша келісімін алмай, келісімнің мазмұнына қатысты ақпаратты немесе құпия деп есептелетін және мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпарат сот талқылауы барысында пайдаланылатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпарат келісім бойынша Тараптардың бірінің қызмет көрсететін үшінші тұлғаларға берілген жағдайда, мұндай үшінші тұлға осындай ақпараттың құпиялылық шарттарын сақтау және оны тараптар белгілеген мақсаттарда және тараптар белгілеген мерзімде ғана пайдалану міндеттемесін өзіне алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпарат банкке немесе келісім бойынша тарап қаржы қаражатын алатын өзге қаржы ұйымына берілсе, мұндай банк немесе қаржы ұйымы осындай ақпараттың құпиялылық шарттарын сақтау міндеттемесін өзіне алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпарат Өндірушінің кез келген банктік шоттарына қатысты, оның ішінде Қазақстан Республикасынан тыс жерлердегі шетелдік банктерде ашылған кез келген ақпаратқа, оның ішінде банктік құпия болып табылатын ақпаратқа рұқсаты бар Қазақстан Республикасының салық немесе өзге де мемлекеттік органдарына берілген жағдайлардан басқа осы Келісімнің ережелерін іске асыруға байланысты өзге де ақпаратты ашуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Құпиялылық</w:t>
+        <w:t xml:space="preserve"> 6-тарау. Дауларды реттеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Тараптар Келісімнің қолданылу мерзімі ішінде Қазақстан Республикасының заңнамасына сәйкес осы Келісімді іске асыру жөніндегі жұмысқа қатысты барлық құжаттар, ақпараттар мен есептер бойынша құпиялылық шарттарын сақтайды.</w:t>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+      18. Осы Келісімді түсіндіруге немесе қолдануға қатысты Тараптар арасындағы кез келген дау консультациялар мен келіссөздер жолымен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Реттелмеген даулар Қазақстан Республикасының заңнамасына сәйкес сот тәртібінде шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Дауларды реттеу</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер, келісімнің күшіне енуі және қолданысын тоқтатуы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Осы Келісім ұзарту мүмкіндігімен 20 (жиырма) жылға жасалды және ___________ жылға дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7236,68 +7263,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>келісіміне үлгілік нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңды тұлғаларымен көлік құралдарына және (немесе) ауыл шаруашылығы техникасына құрамдастарды өнеркәсіптік құрастыру туралы келісімін жүзеге асырудың жоспар-кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8418,55 +8445,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8792,31 +8819,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>