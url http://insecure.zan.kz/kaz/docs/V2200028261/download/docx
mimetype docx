--- v0 (2025-11-05)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df5e90f" w14:textId="df5e90f">
+    <w:p w14:paraId="c0ae0c8" w14:textId="c0ae0c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4226,51 +4226,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 27.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өндірісте пайдаланылатын технологиялық жабдықтардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4702,70 +4722,111 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6570,68 +6631,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 293 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңды тұлғаларымен көлік құралдарын өнеркәсіптік құрастыру туралы келісіміне үлгілік нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                  Нұр-Сұлтан қ.                                                         _________________    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7057,1270 +7118,1290 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) Тараптар Келісімнің шарттарын іске асыру кезінде оның өзара құқықтары мен міндеттерін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>реттейтіні туралы уағдаласты және төмендегілер туралы осы Келісімді жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Келісімнің мәні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Келісімнің мәні тараптардың ауыл шаруашылығы техникасының өндірістерін дамытуға бағытталған ауыл шаруашылығы техникасын өнеркәсіптік жинау кезінде өзара міндеттемелерді белгілеу және іске асыру жөніндегі өзара іс-қимылы болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
-[...15 lines deleted...]
-      1. Осы Келісімнің мәні тараптардың ауыл шаруашылығы техникасының өндірістерін дамытуға бағытталған ауыл шаруашылығы техникасын өнеркәсіптік жинау кезінде өзара міндеттемелерді белгілеу және іске асыру жөніндегі өзара іс-қимылы болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы техникасын өнеркәсіптік құрастыру деп ауыл шаруашылығы техникасын сериялы өндіру жүйесі түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Келісім келісімді іске асыру жоспар-кестесінде (бұдан әрі – жоспар-кесте) көрсетілген ауыл шаруашылығы техникасына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Келісім келісімді іске асыру жоспар-кестесінде (бұдан әрі – жоспар-кесте) көрсетілген ауыл шаруашылығы техникасына қолданылады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттері мен құқықтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өндіруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоспар-кестеге сәйкес келісімді іске асыруды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Уәкілетті органның сұрауы бойынша ол қабылдаған міндеттемелерді орындау жөніндегі барлық қажетті құжаттарды ұсынуға, сондай-ақ комиссияның көшпелі тексеруі кезінде өндірістік қуаттарды және (немесе) жүзеге асырылатын технологиялық операцияларды көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анықталған бұзушылықтар жойылған кезде Уәкілетті органға бір ай мерзім ішінде растайтын құжаттарды ұсына отырып, оларды жою туралы хабарлама жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті айдан кейінгі әр айдың 10-күніне дейін уәкілетті органға атауы мен құнын көрсете отырып, шығарылған Ауыл шаруашылығы техникасының саны туралы есеппен шығару көлемі туралы мәліметтер (кәсіпорынның паспорты) ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) есепті жылдан кейінгі әрбір күнтізбелік жылдың 1 сәуіріне дейін уәкілетті органға мынадай құжаттарды ұсынуға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісім кезеңдерін іске асырудың жоспар-кестесінің орындалуы туралы мәліметтер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      модельдердің саны мен атауын көрсете отырып, шығарылған ауыл шаруашылығы техникасының саны туралы есебі бар шығару көлемі туралы мәліметтер (кәсіпорынның паспорты),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандық тауар өндірушілер тізілімінен үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) есепті кезеңнен кейінгі жылдың 1 наурызына дейін әрбір 3 жыл сайын уәкілетті органға кесте Жоспарына сәйкес СЭҚ ТН тиісті коды бойынша ауыл шаруашылығы техникасын өндірушінің өндіргенін растайтын техникалық және қаржылық аудиттер ұсынуға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 27.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) келісімнің іске асырылуын бақылауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Уәкілетті орган тексеру жүргізгеннен кейін үш жұмыс күні ішінде өндірушіге келісім шеңберінде қабылданған міндеттемелерді өндірушінің орындауы, орындамауы немесе тиісінше орындамауы туралы хаттамалық шешім ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыруға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өндіруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзіне алған міндеттемелерді іске асыру үшін Келісімнің шарттарына және Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін кез келген іс-қимыл жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Уәкілетті органға келісім жасасқан өндірушілерді мемлекеттік қолдаудың қосымша шараларын енгізуге қатысты ұсыныстар жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аутсорсинг шеңберінде басқа заңды тұлғаларды тарта отырып, уәкілетті органның осындай операцияларды орындау жөніндегі бақылауды жүзеге асыру мүмкіндігі болған жағдайда, ауыл шаруашылығы техникасын өндіру жөніндегі технологиялық операциялардың кейбірін орындауға. Аутсорсинг деп өндірушінің Қазақстан Республикасының басқа резиденті болып табылатын басқа заңды тұлғаға жұмыстарды немесе көрсетілетін қызметтерді беруі және оларды шарттың негізінде Қазақстан Республикасының аумағында осы басқа заңды тұлғаның орындауына беру түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес өз құқықтарын қорғауға және оған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік билік органдарының заңнамалық актісіне сәйкес келмейтін жариялау, сондай-ақ аталған органдардың лауазымдық адамдарының жасалған әрекеті (әрекетсіздігі) нәтижесінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы келісім бойынша Уәкілетті органның міндеттемелерін бұзу нәтижесінде келтірілген шығындарды толық өтеуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) келісімнің шарттарын орындау бойынша қажетті ақпаратты сұратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 осы Келісімде белгіленген талаптардың сақталуын бақылау мақсатында жылына екі реттен асырмай көшпелі тексерулерді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) келісім жасасқан өндірушілерді мемлекеттік қолдаудың қосымша шараларын енгізуге қатысты ұсыныстар әзірлеуге және Қазақстан Республикасының Үкіметіне бекітуге ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) келісімді іске асыру жоспар-кестесіне өзгерістер енгізуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттері мен құқықтары</w:t>
-[...184 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Келісімді орындамағаны немесе тиісінше орындамағаны үшін Тараптар осы Келісімге және Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Келісім орындалмаған немесе тиісінше орындалмаған жағдайда Уәкілетті орган өндірушіге анықталған бұзушылықтарды көрсете отырып, бұзушылықтарды жою қажеттігі туралы жазбаша нысанда хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтарды жоюды өндіруші хабарламаны алған күннен бастап бір ай мерзімде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тараптар осы Келісімді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Тараптардың келісімі бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өндіруші осы Келісімнің 8-тармағына сәйкес анықталған бұзушылықтарды хабарламада көрсетілген мерзімде жоймаған жағдайда бір жақты тәртіппен Уәкілетті органның бастамасы бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңсерілмейтін күш жағдайларының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Келісімде және (немесе) Қазақстан Республикасы заңнамасымен көзделген өзге жағдайларла мерзімінен бұрын бұзуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган өндірушіні келісімді бұзудың болжамды күніне дейін 30 (отыз) жұмыс күні бұрын жазбаша ескерте отырып, осы Келісімді біржақты тәртіппен мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өндіруші Келісім бойынша өз міндеттемелерін орындамаған немесе тиісінше орындамаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өндірушінің келісім бойынша өз міндеттемелерін орындамауынан немесе тиісінше орындамауынан туындаған бұзушылықтар Уәкілетті органның осындай бұзушылықтар туралы хабарламасында көрсетілген мерзімде жойылмаған жағдайларда бұзуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...346 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Еңсерілмейтін күш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тараптардың ешқайсысы, егер орындау кезінде мұндай орындамау немесе кідіріс еңсерілмейтін күш мән-жайларынан туындаған болса, Келісім бойынша қандай да бір міндеттемелерді орындамағаны үшін жауапты болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Еңсерілмейтін күшке осы жағдайлар кезiнде төтенше және алдын алуға мүмкін емес мән-жайлар (дүлей құбылыстар, әскери қақтығыстар, төтенше жағдай және тағы басқалар) жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Еңсерілмейтін күш мән-жайлары туындаған келісім бойынша жұмыстарды толық немесе ішінара тоқтата тұру кезінде еңсерілмейтін күштің қолданылу мерзіміне іске асыру мерзімдерін ұзарта отырып, келісім кезеңдерін іске асыру жоспар-кестесіне өзгерістер енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Еңсерілмейтін күш жағдайлар туындаған жағдайда, олардан зардап шеккен тарап олар туындаған күннен бастап он бес жұмыс күні ішінде бұл туралы екінші Тарапқа оқиғаның басталу күнін және еңсерілмейтін күштің мән-жайларын сипаттай отырып, жазбаша хабарлама тапсыру арқылы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Еңсерілмейтін күш жағдайлары туындаған кезде Тараптар қалыптасқан жағдайды шешу үшін дереу келіссөздер жүргізеді және осындай жағдайлардың салдарын барынша азайту үшін барлық құралдарды пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі</w:t>
-[...209 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+        <w:t xml:space="preserve"> 5-тарау. Құпиялылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тараптар Қазақстан Республикасының заңнамасына сәйкес осы Келісімді іске асыру жөніндегі жұмысқа қатысты барлық құжаттар, ақпараттар мен есептер бойынша оның қолданылу мерзімі ішінде құпиялылық шарттарын сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тараптардың ешқайсысы екінші Тараптың жазбаша келісімін алмай, келісімнің мазмұнына қатысты ақпаратты немесе құпия деп есептелетін және мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпарат сот талқылауы барысында пайдаланылатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпарат келісім бойынша Тараптардың бірінің қызмет көрсететін үшінші тұлғаларға берілген жағдайда, мұндай үшінші тұлға осындай ақпараттың құпиялылық шарттарын сақтау және оны тараптар белгілеген мақсаттарда және тараптар белгілеген мерзімде ғана пайдалану міндеттемесін өзіне алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпарат банкке немесе келісім бойынша тарап қаржы қаражатын алатын өзге қаржы ұйымына берілсе, мұндай банк немесе қаржы ұйымы осындай ақпараттың құпиялылық шарттарын сақтау міндеттемесін өзіне алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпарат Өндірушінің кез келген банктік шоттарына қатысты, оның ішінде Қазақстан Республикасынан тыс жерлердегі шетелдік банктерде ашылған кез келген ақпаратқа, оның ішінде банктік құпия болып табылатын ақпаратқа рұқсаты бар Қазақстан Республикасының салық немесе өзге де уәкілетті мемлекеттік органдарына берілген жағдайлардан басқа осы Келісімнің ережелерін іске асыруға байланысты өзге де ақпаратты ашуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Еңсерілмейтін күш</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+        <w:t xml:space="preserve"> 6-тарау. Дауларды реттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Осы Келісімді түсіндіруге немесе қолдануға қатысты Тараптар арасындағы кез келген дау консультациялар мен келіссөздер жолымен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Реттелмеген даулар Қазақстан Республикасының заңнамасына сәйкес сот тәртібімен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Құпиялылық</w:t>
-[...169 lines deleted...]
-      19. Реттелмеген даулар Қазақстан Республикасының заңнамасына сәйкес сот тәртібімен шешіледі.</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер, келісімнің күшіне енуі және қолданысын тоқтатуы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z67" w:id="63"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер, келісімнің күшіне енуі және қолданысын тоқтатуы</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Осы Келісім 15 жылға жасалды және______жылғы "___"____ дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z68" w:id="64"/>
-[...15 lines deleted...]
-      20. Осы Келісім 15 жылға жасалды және______жылғы "___"____ дейін қолданылады.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нұр-Сұлтан қаласында ______жылғы "___"____ әрқайсысы қазақ және орыс тілдерінде бірдей заңды күші бар екі данада, тараптардың әрқайсысы үшін 1 (бір) данадан жасалды. Осы Келісімнің ережелерін түсіндіруде келіспеушіліктер болған жағдайда Тараптар орыс тіліндегі мәтінге жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8697,282 +8778,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 293 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының заңды тұлғаларымен ауыл шаруашылығы техникасын өнеркәсіптік құрастыру туралы келісім жасасу қағидалары мен шарттарын, сондай-ақ оны өзгерту және бұзу үшін негіздемелерді бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 2 сәуірдегі № 213 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16774 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ауыл шаруашылығы техникасын өнеркәсіптік құрастыру туралы келісімді жасасу және бұзу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 2 сәуірдегі № 213 бұйрығына өзгерістер мен толықтыру енгізу туралы Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 6 наурыздағы № 115 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18372 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының заңды тұлғаларымен ауыл шаруашылығы техникасын өнеркәсіптік құрастыру туралы келісім жасасу қағидалары мен шарттарын, сондай-ақ оны өзгерту және бұзу үшін негіздемелерді және оның үлгілік нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 2 сәуірдегі № 213 бұйрығына өзгеріс пен толықтыру енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2020 жылғы 30 қыркүйектегі № 506 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21341 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының заңды тұлғаларымен ауыл шаруашылығы техникасын өнеркәсіптік құрастыру туралы келісім жасасу қағидалары мен шарттарын, сондай-ақ оны өзгерту және бұзу үшін негіздемелерді және оның үлгілік нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 2 сәуірдегі № 213 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 9 тамыздағы № 633 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19252 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9298,31 +9379,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>