--- v0 (2025-10-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ac197a" w14:textId="8ac197a">
+    <w:p w14:paraId="938927e" w14:textId="938927e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үй жануарларын есепке алу қағидаларын және есепке алуға жататын үй жануарларының тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2022 жылғы 20 мамырдағы № 169 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 23 мамырда № 28148 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2022 жылғы 20 мамырдағы № 169 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 23 мамырда № 28148 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -640,61 +640,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>КЕЛІСІЛДІ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауыл шаруашылығы министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -748,88 +738,68 @@
               </w:rPr>
               <w:t>КЕЛІСІЛДІ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> экономика министрлігі</w:t>
+              <w:t>Ұлттық экономика министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -866,88 +836,68 @@
               </w:rPr>
               <w:t>КЕЛІСІЛДІ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> министрлігі</w:t>
+              <w:t>Қаржы министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -984,71 +934,51 @@
               </w:rPr>
               <w:t>КЕЛІСІЛДІ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...19 lines deleted...]
-              <w:t>Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар және</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1119,61 +1049,51 @@
               </w:rPr>
               <w:t>КЕЛІСІЛДІ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сауда және интеграция министрлігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1454,188 +1374,320 @@
       1) жануарларды есепке алу жөніндегі біріңғай деректер базасы (бұдан әрі – деректер базасы) – ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығын көздейтін, олар бойынша жануарларды, оқиғалар мен іс-қимылдарды тіркеуге арналған, тиісінше Қазақстан Республикасының жеке және заңды тұлғаларға қолжетімділік берілетін электрондық деректер базасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) веб-порталы (бұдан әрі-веб-портал) – деректер базасына қол жеткізудің бірыңғай нүктесін ұсынатын - Интернет желісінде орналастырылған интернет-ресурс; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3) ветеринар – облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары, ветеринария саласындағы емдеу-профилактикалық кәсіпкерлік қызметті жүзеге асыратын жеке немесе заңды тұлғалар құрған мемлекеттік ветеринариялық ұйымдардың қызметкері; </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алып тасталды - ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жануардың иесі – жануар меншік құқығымен немесе өзгедей заттық құқықпен тиесілі болатын жеке немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) үй жануарлары (компаньон - жануарлар) (бұдан әрі- жануарлар) – қай түрге жататына қарамастан, адам эстетикалық қажеттіліктері және қарым-қатынас қажеттіліктерін қанағаттандыру үшін дәстүрлі түрде асырайтын және өсіретін жануарлар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      6) зоологиялық жатынжай - дара кәсіпкер немесе мемлекеттік емес заңды тұлға құрған, жануарлардың иелерімен келісу бойынша үй жануарларын (компаньон - жануарларды) уақытша ұстауға немесе ұстай тұруға арналған және жабдықталған мүліктік кешен;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) алып тасталды - ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) зоологиялық питомник - дара кәсіпкер, мемлекеттік не мемлекеттік емес заңды тұлға құрған, асыл тұқымдық құндылығы бар немесе арнаулы мақсаттағы жануарларды ұстау және өсіру үшін әдейі жабдықталған және соған арналған мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       8) үй жануарларын есепке алу бұйымдары (құралдары) – үй жануарларын есепке алу үшін пайдаланылатын болюстер, чиптер және басқа да бұйымдар (құралдар);</w:t>
+       8) үй жануарларын есепке алу бұйымдары (құралдары) – үй жануарларын есепке алу үшін пайдаланылатын чиптер және басқа да бұйымдар (құралдар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) клиент–тұлға деректер базасын пайдаланатын немесе пайдаланғысы келетін тұлға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      10) контактілі зоопарк – үй жануарларды көпшілікке демонстрациялау және келушілерге физикалық контакт беру мақсатында оларды ұстау үшін пайдаланылатын арнайы жабдықталған құрылысжайлар, үй-жайлар, көлік, торлар, қоршаулар және басқа да конструкциялар;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) алып тасталды - ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) жеке кабинет – оқиғаларды және үй жануарымен жасалатын операцияларды тіркеу мақсатында тіркелген адамды сәйкестендіруге мүмкіндік беретін ақпараттық жүйеде қамтылған жазбалар жиынтығы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1670,62 +1722,106 @@
       13) жануарды таңбалау-жануарға (жануарға) үй жануарларын есепке алу бұйымдарын (құралдарын) салу процесі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) жауапты адам – жануар иесінің осы Заңда белгіленген құқықтары мен міндеттерін жануар иесінің жазбаша тапсырмасы бойынша өзіне алатын адам; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      15) жылжымалы хайуанаттар бағы – үй жануарларын ұстау және тасымалдау арқылы ғылыми маңызы жоқ цирк, эстрада, ойын-сауық қызметінде үй жануарларын көпшілікке демонстрациялау үшін пайдаланылатын арнайы жабдықталған жылжымалы конструкциялар, оның ішінде торлар;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) алып тасталды - ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) үй жануарларының паспорты – үй жануарының иесіне тиесілі үй жануарына қатысты белгілі бір іс-қимылдың жүзеге асырылуы көрсетіле отырып, электрондық цифрлық қолтаңбамен қол қойылатын, үй жануарының иесі және/немесе ветеринар ақпараттық жүйеде қалыптастыратын электрондық құжат; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1734,106 +1830,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) үй жануарларына арналған панажай – тіршілігі мен саулығына қатер төндіретін жағдайға ұшыраған үй жануарларды, қараусыз қалған және қаңғыбас жануарларды, сондай-ақ жеке немесе заңды тұлғалардан алып қойылған немесе тәркіленген үй жануарларын (компаньон- жануарларды) ұстауға арналған және жабдықталған мүліктік кешен; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18) үй жануарларын уақытша ұстау пункті – табылған, ауланған, қараусыз, қаңғыбас үй жануарларды, сондай-ақ жеке немесе заңды тұлғалардан алып қойылған немесе тәркіленген үй жануарларын (компаньон – жануарларды) уақытша ұстауға әдейі арналған және жабдықталған мүліктік кешен; </w:t>
+        <w:t>
+      18) жануарларды уақытша ұстау пункті – табылған, ауланған қараусыз қалған және иесіз жануарларды, ұстаудан бас тартуына байланысты иелері немесе жауапты адамдар берген үй жануарларын (компаньон – жануарларды), сондай-ақ жеке немесе заңды тұлғалардан алып қойылған немесе тәркіленген үй жануарларын уақытша ұстауға әдейі арналған және жабдықталған мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) жануарларға арналған оңалту орталығы – жануардың иесіне және (немесе) жауапты адамға не табиғи мекендеу ортасына қайтарылуға жататын немесе жатпайтын, тіршілігі мен саулығына қатер төндіретін жағдайға ұшыраған, табиғи жағдайларда тіршілік ете алмайтын үй жануарларды, сондай-ақ жеке немесе заңды тұлғалардан алып қойылған немесе тәркіленген үй жануарларын (компаньон – жануарларды) шектеулі қабылдауға, емдеуге, уақытша ұстауға, оңалтуға және бейімдеуге арналған және жабдықталған мүліктік кешен; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      21) аулау қызметі – үй жануарларын аулаумен, уақытша ұстаумен және жансыздандырумен айналысатын, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары құрған мемлекеттік ветеринариялық ұйым, сондай-ақ дара кәсіпкерлер және мемлекеттік емес заңды тұлғалар; </w:t>
+        <w:t>
+      20) тіркеуші – ветеринария саласындағы емдеу-профилактикалық кәсіпкерлік қызметті жүзеге асыратын жеке немесе заңды тұлғалар, сондай-ақ астананың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары құрған мемлекеттік заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21) алып тасталды - ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) стерилизациялау – жануарды хирургиялық, дәрі-дәрмекпен не өзге тәсілдермен ұрпақ өрбіту қабілетінен айыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1844,50 +1984,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) жануарларға жауапкершілікпен қарау саласындағы уәкілетті орган – жануарларға жауапкершілікпен қарау саласындағы басшылық пен салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) ЭЦҚ құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді – ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Деректер базасында тіркелуге жатады, оған үй жануарларының иелеріне, жауапты тұлғаларға, орталық органдарға, ведомстволарға және оның аумақтық бөлімшелеріне, мемлекеттік ветеринариялық ұйымдардың қызметкерлеріне, ветеринария саласындағы емдеу-профилактикалық кәсіпкерлік қызметін жүзеге асыратын жеке немесе заңды тұлғаларға өтеусіз негізде қол жеткізуді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
@@ -2703,91 +2905,217 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Есепке алу бұйымы (құралы) үй жануарының бүкіл өмір сүру мерзімі ішінде бірдейлендіруге мүмкіндік береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      11. Үй жануары иесі есепке алу бұйымын (құралын) өз бетінше таңдап және өз бетінше сатып алады. </w:t>
+        <w:t>
+      11. Иттер мен мысықтарды есепке алу үй жануарларын есепке алудың міндетті бұйымы (құралы) ретінде чипті пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзге үй жануарларын есепке алу үшін үй жануарының иесі есепке алу бұйымын (құралын) өз бетінше таңдайды және сатып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Есепке алу бұйымдарын (құралдарын) орнатуды тіркеуші пайдалану арқылы жүргізеді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...15 lines deleted...]
-      1) үй жануарының асқазан-ішек жолдары бөліміне енгізу арқылы болюстер; </w:t>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) алып тасталды - ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) чиптерді тері астына енгізу арқылы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2836,70 +3164,132 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) тамырларды ұстамай, үй жануарының құлағының ортасындағы сырғалар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) татуировкалар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Есепке алу бұйымдарын (құралдарын) орнатқаннан кейін тіркеуші күн ішінде деректер базасына мынадай мәліметтерді енгізеді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) үй жануары иесінің – жеке тұлғаның ЖСН, Тегі, Аты, Әкесінің аты (бар болса) немесе БСН және үй жануары иесінің – заңды тұлғаның атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2997,107 +3387,171 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) үй жануарының жеке нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жүргізілген вакцинациялау және стерилизациялау туралы ақпарат.</w:t>
+      8) жүргізілген вакцинациялау және стерилизациялау туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) үй жануары чипінің нөмірі, ал иттер мен мысықтар үшін – міндетті түрде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Экология және табиғи ресурстар министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2–параграф. Деректер базасын қалыптастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Деректер базасымен автоматты түрде генерацияланатын үй жануарының жеке нөмірі (бұдан әрі – АТЖ) он бес символдан тұрады, олардың мынадай белгілері бар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) алғашқы үш символ – стандарттау жөніндегі халықаралық ұйымның ISO кодына сәйкес Қазақстан Республикасының коды (үш сан – 398); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3108,70 +3562,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) төртінші-бесінші символдар - осы бұйрыққа 2-қосымшаға сәйкес жануардың түрін білдіретін сандық код; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) алтыншыдан он беске дейінгі символдар – бірегей реттік нөмір. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Деректер базасы автоматты түрде генерациялайтын және мынадай белгілері бар он бес символдан тұратын ұстау орнының тіркеу нөмірі (бұдан әрі – ҰОТН): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) алғашқы үш символ – стандарттау жөніндегі халықаралық ұйымның ISO кодына сәйкес Қазақстан Республикасының коды (үш сан – 398); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3182,110 +3636,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) төртіншіден бесінші символдарға дейін-ұстау орнының түрін білдіретін сандық код; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) алтыншыдан он беске дейінгі символдар – бірегей реттік нөмір. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Есепке алу үй жануарларының паспортын автоматты түрде қалыптастыру деректер базасында электрондық түрде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Есепке алу үй жануарларының паспортынан жеке кабинеттен үзінді-көшірме алуды деректер базасы арқылы иеленуші және (немесе) жауапты тұлға немесе тіркеуші жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Деректер базасы, жеке және заңды тұлғаларды, басқа да орталық және жергілікті атқарушы органдарды, сондай-ақ "Азаматтарға арналған үкімет" мемлекеттік корпорациясын тіркеу саласындағы үй жануарлары иесінің және (немесе) жауапты тұлғаның мәліметтері негізінде қалыптастырылады және жүргізіледі, атап айтқанда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бақылаудағы өнімнің экспортына, импортына және транзитіне рұқсаты (бұдан әрі – рұқсат) бар заңды тұлғаларға қатысты - рұқсаттар және хабарламалар саласында басшылықты және салааралық үйлестіруді жүзеге асыратын мемлекеттік органдар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3314,474 +3768,442 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) заңды тұлғаларды мемлекеттік тіркеуді және филиалдар мен өкілдіктерді есептік тіркеуді жүзеге асыратын мемлекеттік заңды тұлғаларға, филиалдар мен өкілдіктерге қатысты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жеке тұлғаларға қатысты – сәйкестендіру нөмірлерін қалыптастыруды және сәйкестендіру нөмірлерінің ұлттық тізілімдерін жүргізуді жүзеге асыратын мемлекеттік орган; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3–параграф. Үй жануарына қатысты деректер базасында жасалатын іс әрекеттерді тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Деректер базасында іс әрекеттердің мынадай түрлері тіркеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жеке кабинет бойынша жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) үй жануарлары бойынша деректерді жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ақпараттық іс әрекеттер. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Жеке кабинет бойынша іс әрекеттерге мыналар жатады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жеке кабинетті ашу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жеке кабинет деректерінің өзгеруі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке кабинетті жабу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Жеке кабинетті ашу үшін клиенттер ЭЦҚ пайдалана отырып, веб-порталда дербес тіркеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жеке тұлғалар және дара кәсіпкерлер үшін: жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН), тегі, аты және әкесінің аты (бар болса); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заңды тұлғалар үшін: бизнес-сәйкестендіру нөмірі (бұдан әрі-БСН), толық атауы; бірінші басшының тегі, аты және әкесінің аты (бар болса) және ЖСН; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) байланыс деректері (пошталық мекенжайы, телефоны, электрондық мекенжайы); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) деректер базасында ұстау орнының тіркеу нөмірі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жоғарыда көрсетілген деректер өзгерген кезде клиент 1 (бір) жұмыс күні ішінде жеке кабинетке енгізілген жеке кабинеттің деректерін өзгертеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-портал пайдаланушыларына транзакция нөмірін немесе үй жануарының паспортын немесе үй жануарының сәйкестендіру нөмірін көрсете отырып, электрондық сұрау салуға сәйкес үй жануарының паспортын және/немесе үй жануарының (үй жануары иесінің дербес деректерін көрсетпей) мәртебесін тексеру бойынша функция қолжетімді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Әр үй жануары бөлек іске қосылады. Іске қосылған үй жануарының сапалық сипаттамалары үй жануарын іске қосу туралы үй жануарының паспортында анықталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деректер базасына енгізілген (қол жетімді) ақпараттың өзгерістері туралы (түзету, қате енгізу, ақпаратқа өзгерістер мен толықтырулар енгізу) деректерді деректер базасында сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3–параграф. Үй жануарына қатысты деректер базасында жасалатын іс әрекеттерді тіркеу тәртібі</w:t>
-[...348 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 4–параграф. Қол жеткізуді ұсыну тәртібі ақпараттық жүйе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Деректер базасына қолжетімділікті веб-портал арқылы тәулік бойы режимде қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Уәкілетті орган мен жергілікті атқарушы органы үшін жеке кабинетте клиенттер, иеленушілер, күтіп-бағу орындары мен үй жануарлары бойынша талдамалық және статистикалық есептілікті қалыптастыру жөніндегі функция қолжетімді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3834,68 +4256,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есепке алуға жататын үй жануарларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5195,55 +5617,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>